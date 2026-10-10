--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171b41726a8a75c353d12b6e5b52851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c74d913ac3367c599eaecd4464e022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2bc928e170f0692029be86b82b8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850690568de0093bbe9fadae2ff97bf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa716d36b387c40b6ba4b32e41d8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b5bf5b489e7325d65a1bc797e4c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2b3b993341b97b427a7faa70741cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebbe1edcb8f662d6355e0cec89b7698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc57099691a758967ba56b01c57c91b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34584f27c04c31d60cf28c8059ba45b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3914bece4995f41722c511b2f5b2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b137cf90e22d61851bff912029aa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fa660faa28fe6e877e43b37e68e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350b1426e1a699e1c12658ad7dca8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405880f9985d0a5bc45586b0c661b0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc6b373ee629356dd197389b03cea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f55adfa63306d1e5a84ad0666cef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02957985133f1ffd572c67786bd1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563117fb03648e440bb604896b876319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b4baab411202b4fa663492cc073320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f76f377f1f05b61428a36f5054c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d22069c431e4010dff34bf3f42e06822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756edd796fa69ef417a30f68cf412f3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e4732b127aae88b8960acf5e1ec2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0307e3654dc0f9cbb14332c9d61eae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb33916fdc6aa7d372022375af4ee6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5312050a08a0958480b7f728d798e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189cbaccabe6158b039a358b71fb1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768cc9bc0b1b6af8d39294c2e293c3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7956306b188a2a37dac261bf374d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd874c3aa1779671db51be5198543631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57bc637d8b26f7ba3ea4f66a23027e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eba5b966708e1c6a83d4c1464c3d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066285e9f147326e7bca7c758e5839534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf1c1a1a1baf9a07fa855f4a0422335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0fff186005d085ad790041f3b58936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787bbe9f63bcdaad8ff3c9f33483ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881812e2bffea46cb49b01a4f4fd25238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6ba0950a137f048bd49d16953d9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94c8726b0c785daf2f826b63650abd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90651058ca9a4a8f49e54d1b6e335ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e88cfae2695722d195e34deac279142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7260a0704b68d49f8cc06849c783443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ac620621c0867b865cbde6e4cc80944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b007d2a6ba6ab3c5f061db597d3824d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd72c9d34abc85bfe5390f1137871246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906a54d2ad139ac5ebd1db7846c39547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4aa3a798dc1e730f05986b294d82248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d2628d0668390455201bd61f64aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986975ec8d0d47af53043a256699c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8df606050eb84e34bbf53581f15f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e527c2787e8cc6d08109abf59b0c2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd643a3c50a988668880f6c02fd8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ddd8894903d902faa04e3f959c3d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd17192781e60cf7c0d1f94ea172255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf260a914acd3816aea43b03963705c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda6fd104ca9b5b58bcd23a5acf15c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568bdebcdab77a3feb169d7078affe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a820d0082994ddec091406ada4dd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecae23704ebb682f563b750a0562ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf4f950363cdec1d56755a871038e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557e95ff6a6347699c2621f617cb0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0188064589fa69a66dd005f17c221a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc67b6e17e90671efa3e4c2f07425b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f316283652f2314b0466ec9f46af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d3b7b2b39782debf77a413c6219b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56435f2188183edf6722a7486240b3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d965204b49329c41c1d7764bc3e6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ab2287e510fdf626dd19dab4071d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691951b81e4b47bf667768cf5084d9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b6955d6d65bcfdc66d799ac66d6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb7d824c706129a34a40196b77ac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bcb6b8814354abe4b23a3b60f155d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7c6edd22d842a3ab73e45f5cc7c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dadf97907cba965a73eb674246769775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0849536f98ca5949a966761cda1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e64766f9e2975e909c49af9bea581277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecd7f565103c6cb72a2b859103ba3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137069c67ac4a47a70efe4759c8438579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69821dc7e8e8ba65c5f9f29d4de442280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ae085044f3bd2eddff064991991f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a3e3845b1e519ca6abd069cf4148a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fec2d10a8290d8a9a67498e6fb465583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837469a23198d3e746448ca518a81d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1f9f32c2520675700f327074c5b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b22cd04538cd635baa0855bdef7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41325fc10030d397bfc3cf1e14934fd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b5f26017a6c6d53f0a201dfe216188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72beb937c685107f62cff7bfda2b1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43cc7e5a64fe15b43a805870fee07b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b0b48f40753d60fe5219573e87dec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427cd9ab98e7fb2028666e9a4ead1d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf54d47eeabe014fddd07235f96e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4119277a1ab2f785b99280e2754773d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a99fb53ad50a9e48aaf9d52abaadc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5219d99675fb550e5071318c6f02196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d7ded93d68a18ed0a95792bfa686097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e042320c0927bf3a5a8f8c735ec6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c83a8ee5068ed56dc52fa7bca267399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd93d5d246e527eb4996ec8fe641d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1cf12de41c2daa3533da10c4aa324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45159fb80a86155faf098608a7fdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb93c1c2614ecb0ad5e877d030a6c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531f8bd41f36294d9008c1cad52cbe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d3cf43d7e53433529b88a3bd849c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041fb3638625bed2005720b1190d011106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382be94b57e73fd517f680b392fdfa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800130e8f424720b2ec913bb1d50eb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210fd24ef9c6c31b5b99c3c66a3d6f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a46ca13f5b4f65dd4a161051c614110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d737b705b55fe2ac0cbaf2223af5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a80404dab7835550e1d833acc94c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269d39b3f20ec559162f86c6e93d64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51ba977e2cdc47d1cccee88e09a926114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a47d4f8b1d78c5ebed0885225b5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12db32dafcf6cd143e6dd19b7e9ff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ff1433db5e1856828d3fe011dc53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14a4031131c2c75452ec8614de4c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469051ad843af37a6bd0c7cfe3bd09d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b789463eefcf5fb81e66569b2bffb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d9881a8c26b3779b98d8864daba92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b89e8c488c23f72fc2e67e574fd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa750267aee2a6cc5e5ece1295f5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5dfeaf29d4bfce3cf0c02301ec3ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810695b2e04045f5b2e5da5fec1e2a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ada05b43c8e0d04107ff52ad0618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9693463e724b2f1ebd24d0c25774e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e237946b7cfc1c75702239eb3b4a06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d7b01d23a9914c30060a1aef7bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d8f8c234845eca141be450f50b51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb212036bd28b40921e2d1930b68fce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a34a40938eb8992064bdb4d80f258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf364c526645b22128c5ed0cffdef8c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3178d696e46dc43439349ec6b904fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d725c4376e7a9a3e2cbf9b863d32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3de48b4c6413e972ee34496f04bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0e146e7f451235d7e00b30d2701d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f42a72e29b0b4461ac68b5759e9fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc057f6b64d845b8852335df5bceab51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333fa345c832e36051028ec21f3e6e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261547c1f87f65e66ecbf49235611db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b073f71c4ed90f34fbde42fca2e702142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b849d4c22f115218c1a717abe34da94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a32b52f42f531d727c16ca9e80bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387fc4223c9f793bc10d50299e1d496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97715e9ebd60dcbd781c3e868e64061e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7858d30442f581bfd69c1e8fb5b385147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58bd859a54de028672b84eb27c4de0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14317af8d39b53ec1894f56b78a7850149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7e5d5bbb333070efeb089916084b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e3cf8e38477feadc10a4103753fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722620343c56555eeeb77bc492175ab2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa84bad3aca9079ce6a128069dfbdd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab5b2947021f3c6e293fd24eaab68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2c61e36a77a27e60a8450f2857779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeacd2d3b54a55651afdfed7a7fe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a3f3cb75f83a3ccd1b480a722a33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77adc3cffec5a61431e26271c295e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baefa97078293bfbfa60f759cbe7a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414f1343cda5c02ac24b736ee2e6fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d16bf95b5b6efccd84532d89868f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e13309fd67828a539a7fd9edd830a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22b92892f289786c37d0c70205ea07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65fd8fa149f1d640c62a8b2c65286164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe34e321858f7fe9f412247d8e6a91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac330e79d4e5139d513820e5e2c3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e573b3675203993dd7e874dfa6ac2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825d4f8604f08ef83ee5d1e29ec064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4b81cb41ab69e439f24fa9384beb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6eaa5abc70fc85bea5f710fdd66c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9a83699c5e5090812bfa2b81f6ada171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e561f556b8196264f4126ec0ce7fddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e270b79f04f383d80e7e31cce44b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f8a9201da3bfc2ce2dcbf834dcfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c1d1ff0d7204f276a5a2f76fbdbbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9c23693f67fed963d5a4abca8fe9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b02f0908510e8d2056c4abc57949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4658381c65833ffb10c66221dffdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b84cc6677e74d9e83424bf071ef25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba01c22c7c1e7ca94bf5dddb76408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fdcf44c3d88f95850bdb8b1542a20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a930e9e9805c890c920eff30afbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a9255bd0618c3e7ac2dd8ec45ac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d749cabaabc91cee9e9ecee67c6d8b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7150a85d5301c0b2e6ee105eaad11b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16797fe9e4ba69145b4e1ecebb82684b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a063292851ba76160d30c8a682aca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f982cf6e2d0aedf087c448dd97a5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ae5188c0767e43ad3caf975deb0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c0dfb3da96f2a5f5b6e9f346a62f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a302cd0c976ad0a39b49ccae153cd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a2c5a14ce15b9d6fe404cd26d6a65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ecd9a1dae253f980d7b6b5145b925193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f454a556aef988993af6bc870fb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af574d9336bf5cbbc91c77f23e929f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8c45b59b8d86b3ab1419e6cf13bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba598979398c2ca046da0428811a61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad535c679e4c7f96aa51c9f2b2e4c8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3f9799bf79f21ed8478c0d4296a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b39ecc124846922cd01d83a1bed419200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a202b0f6a6c632d6fe9d4412c814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c53d464fd003bfe8643be6865977d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e3753d13c1178e9a4a74ae3f04ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae8cc7a4870e705d4e2ddaf9648e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32a2ebe1445e93c950c541cf6db106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f921f11b4522df1c1c0c8ba3c5a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e0a88cbced56002a52277be0954a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10db2777a6cfbb9a9fb8c5778fc74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb22176b875f5cb0015e50e3f01a94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574928d52f5855c2982a2017665013ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c3421f646a7694bc580c7dca01bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae04829267e86361a023761932318d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd1f43d6a4c810e11d1831ae01e72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0aeaea2c4686b088bd22bb8e14bae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe8c66163945b23cc1ff1bfa402a04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8d7278bcacd87b6a29d854b8da7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54f4a46edc869bef8c494897c8c0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939dad85f312be7f418a196793c310f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98dd46b27e84de3a2189ca2df81605219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445274297c9eb052599a17a86daf1b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503fc2ffe7a9cada82dccbc61729876221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670efda8aa05fbdb9c8d701a7c502d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfaa0239543fa2531b5405734210e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7119fb5659551c22815e847ffbfcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c787c2f8fd975aec912ba6f7c316e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390396e07824f618761e5e159c6f8d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366473ae9f75d32b54b21c821dccd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1bbd0b2933ea096e377972d5393b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f0253116653f65b5831e175e475c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df59c6a63e440741dfa3c32d7aebb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b491ac92826c59c2232df1613de84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e09a66c17ecd9feecc7fcf682c76e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d08019d3db9d9df5f11d57145f4ab7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c95ce0edc36c51be2d67ffa05ce0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0476625e2b062c5633024259146b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b9e558adcfbec3041f4f1724ee460236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791bca1c20e1fc20900644945e03573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cecd3cd0706a7a5ed7b4a9e285ecf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc849e342aa938fac99e360675668c1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9a874b7fa25332361d284332aff1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242bcb5f3817e849c91542f44aaf10c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab549d26c85ffad1a711bf973eb1e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3703fdf20bde3da891c2d67af8814b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81230deaaaea68501830e8b4e19c16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ac678d069991a7e2d6996ebdf76e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c919bc441d0babfe9fb0e504061a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9a5f34a3de7f6904b70249b6768a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30eca7f388e8a69fc7b2bcf9add9f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf3c5d022ebbb6011887e2ef7dc74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505914d1064826eda771b41a80576a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8139bbeb0269c0f4f4309a0b6268251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd4fca3446369e1b87ae005e8e51e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025488d94ab2cb81f569ec26f080e63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102ae35042df5d2ae9287081bf7fd5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69ba13139735d06b7e087a4410972255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572dd74f328ccd4e65f9e440dd7fe4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d3128f1f190ec274fa8392637400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9309756e6846a4cfd81235505339258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d31e42a6fb96dcab31cb4495fd894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46342cfe61fb66fecb36c87f138f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a879045ad2208642a3320ef46abf86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fba149d5f2a371f825d2df89494d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd3016690326a8b454f70b732b791263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d77207b069e69f0475e50c035ef13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6db62435aa296cfe90b067864af7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4462ce6210b33f770411e1bf6fe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937700cb6df47f00be65c4cf333e8ef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc374919abdef1386f9cb376e0643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4a5318acecada59e4359feca73f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23e8e4ac0b502908e712c05513a34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f603ada03494e3a87dc5dc03efe521c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b332376d1c95f86aab19c52d167945272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4888a74b00aabadd7e41168c84354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fdca3ebd28ba6fa5c62bdede98a7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6fd950c27313673d3bcfb1848cd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b426ce6ebe5fcdc29f635e1d208bc4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555a1fbb16c34f751a4cdb1f6cdcc30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6582f4413103a188285bc44f729ca2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2ea1c5670c77dc1f14b47095b046279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce535f74ad0e14d5b330030a87ac91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28b920bed4d4589535b1271529f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391826463dcba70caa0556b51ad64a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ba426a342e6b094392e69adcc885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3c446eac70c81c3fdae1f146d19d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dbd82735dca4a0d6105bf215271f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1188d4f45e07b5b6b09f2a792498286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe16e95d08e13e8bee2002f44f1950287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217f93f3cfd1a90b6ce88187f3a685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662cc5f0ded9e3fe5632ebb5fe0297289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad398fa1c59256869d0bb880123ee42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9ad7903de8f4c2f937d41febb9ded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b2396c6acabf2e24fada6995345f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca35e4f9ac9b3e9a67c746efee0842293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a3239bb37477e89d8c3a8337aec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75413dd981fce2ddefdee1c0b63f43d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70c2f8808eb891fd3b1a6e70aa3e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f28a14716a6a97111ba3b2d8aadd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c73c6512e0affa99c3b0367b94dab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd50a2045125d072ff137af396ca88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dcce980f37506c205f551ea405b5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f2189b80265f09f69a527fa4055d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce33054a5be5d0f70da24f965ca591302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf40c0da4969dfb4a7c74b9e5c4c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee471f9b306ab2f0bdf7156e34c03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58875904e4f94c4107fe84897ce9d699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e29c8f5d60b133712fda963c0692ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03ed508ec9529b29f23bff39c32a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64436be8a332ab6d8aa998384fc5e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b845346678b242301c511c5357bd6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028970b857877cc728b2dacfa0efdaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076204f91e6a50ab7d6b23c82b3c62d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a935173f9c2d2169b0ac49f79437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559acd4c90b1285f5d08224cee6f01a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759559aa918eabb6a7390f7205086f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1802bd5edbf8a8e2ad1f55484881f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853c513ad09e3816f3d768c012c970316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d93c15aee81ffc265568615135b51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d3eeb800631d08806af3746671e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621c20b1b41f014d051e9d7f26e7eb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cc2e0af2487878d1cf7513cd9fb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec75364912c023760c2bddfda01176321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724d5653320518ad82eb04874ffaf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406e5fd9dc0602982c42a2d0612aac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f079ea8939e6ca69aabef72230b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f71b6635ca3b3fc439eba49c747a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ec96e11c9b5377bb1fe887f38f60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088311045e6266ad3e91db40fc556f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4ac5cc91470d62b4a64960d9df02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62b751fb516a1bfdb43929dc53a67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d83f627b31070428cd34817a33b0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c85fbe88af17704d9992be2f3f69e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa862a3da2d71dcd161ca856be41269332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f403aaee79446ac8407b2f0edfd899333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115108c4067d6260e9e37310f2f6f6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226eaa75325f7b6c0a2e1dedc61f576335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fcd94d076d4b20d82d3616f3ff5e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67a0f57f9cd17920e72a0dbb63ffd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15448ad7f7ea5c13f49b2a3f38f2db6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b8c072c35c0d241455f23600c82f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde02a4f8a4442d9a7f33cdf54aeaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0672681bab04126fb044d1b91d63a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3e4b42d74d7b345e735a081eb85f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86090c3a9307adef7ef2575a750ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ef05d0032502c892181b1abe71d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f0512afb0d13022ec5ce314697a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421074cddbbcf2f49f5f22e5b99da18a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564e2e537bc42c1d93d052eb75a5dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023b585d8cf456ebeb8c30f2aeaf69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf459bce7d1df71f6fa2da21b7accb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6be5d0741c4da21607666b49ba896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a78890283c795c256fe8fe1977a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ed6d4d2b96b79e314177c8690eb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137121440e1fed0d6a37a47b50f71ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2cb5218f94bf52ea8db49a8a7726354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9f7b90f160a6903642ee73a97f7a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b614cbc0f759b48187da09fdfe35c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769264c0080b2e417213a90ce66120357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032aade5fa28db68dee1c0a2cef332a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081551c1480314ccc17a9ff91f192856359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b14011018928bc14e79466da726a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9079f2972deda7d3b13089b3f34e5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83695c86ebae808cf9a27b4f795954f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc385b096e543f067b5cdab3807ba68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c908fb87b705ee41baefae2497ebe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2f9a51a504510306cc15f8cbd5bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296643f8543a7c7b18d8b58026b7362366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af7894f6f606f4e2871d85285ed01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6a7f79fe0cfdd9d74d3e03397614368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0141bf3e6710481bf27b61b686eb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562a346f4a1ae2937e4abfae7b29a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6d093799a16eec44d34aede7748f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f524ea2a12e7b9f4a876c01ceeca5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf5f39d0be26121670d9378ee9735e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31b5a8b5f59cb4c9936acf7d28b63c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669c85bd4c44f34124989e2bf7cc4dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063312df7fe206dc60d8c8b2c9f46c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd389129ae008e68a57292fbe143b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd145ccf96c5934da9ef669b76138646378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb61a5e9cfe68b9a8f8b96ad2d76424379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb5320ff8ebfd011f2eba8bc081e6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e2a32281a445e3a86471b21fb0e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5716a80d095399278970b8894f603382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7b4c7fe68067c1ff17691a3c82e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec68544bdfdd5c7f61c9e7a8a91d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0824d9e3cdb53f05374cc12a154104385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a233ef3e88d39de21c1cf1f65b4d18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afea000ae04633d844890e5f58fc8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfeb44819ee9c114d228cb7c85e4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f0c45bb717159df6a8068db10ccd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b762a3198305f6da55e65629d81a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dfd0ec2dd108de74e2852af3409da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073e759cf4fb97f4ec59621e53423c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e10d0563fb3dcf63b882ecbcbf9f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6a2354827db092b4fcab0656857b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733319686d14b9f92cad92e2cdd650a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f70741968425a10d5fb629c251548396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315fc670061d43667732efa0b5f3b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b368f340111eebb27fa878a63ad8beb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ba4405ca9441395a64e000ce00e22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edc3ee93e297efa59f8f2728d9d8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6e14eb4cdc2d582177161099ea73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac209c2c7e8f7de73ee04bce4965735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0d2fd2cd6e9c18c98496a528e85c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb684205e625a7071ba0bfc21cad49f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6564ae130e844690d1607a0839538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5b87635e0003fc6435c510e6e2908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a178fd82d65f98b49286ecf5e9b631407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c46bc767193ecf0631bd891780a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af09476ca057c22025e46ab18bdbdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3c035bc709f10f922ce0a3829ea6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324247648458116235bae3f063f8252e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032639460767ce5fa0d130a72f0d728412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5912d76923bcf165411c0d3d3efc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b0854d6cf6288aadf8bd858d9456414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad320e947630a53f6e2d4843d74dd22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d1b4ee51c93acad8b0f723e1ce8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fca081f94f7a0855bbfb8ffafdfab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053ebfef2d6aa6103b85d30ac12571418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14f00b984a9ac4c3047bc273445b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eca030a010d2f30fb1d8cd751a658420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29556da9fc28defdade2b2c614838339421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b067b75c0495d0a06df309318ca381422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e400dd25902faf85c26e040e1016423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d58d3e0dd872dd9d524b3b2cf3bd7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8f610767056ee324322db177cbec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc0840fe2c3d304d057fefc693453426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55549a81090b7842e5f48f10b3a7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67ac5b2ca3282418ef20d53bc39c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc025ca4c5ee535b2f16b618e76e120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50170e9268db04758772df9fad6f2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4e513698848e6790633c68d5c09c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ac74a14cb8af5b6fb699398204ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e0202e715fb0c8fc46c753f66bac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd393a43c0a1422958b1450d8b018f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683adcbf811db49d3c3ab8e67a97d37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f18b92b170c28e2d4cf008c080d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2241c61fa43c35016d23ae44bd2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a7e08a2aec1e2fb30454c3f113fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d64df6efd4731cd85782038a35b02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21f8749f9ab76c2adbd0e41cd2485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0c6843fc573045811b82d67ec4b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d5584f45017b978b7fae8d3f9f02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2453d9aa5b599bf583f751fa943b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ffab83f8ba5e5ec39e39edc60946444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5d683de1eb5c7a87843662b60970445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef80ac3c208d3a062e7e285fa1c8ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4df917bf8b79708d9f54dbb41727447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74dd9d78d6443d162cceaf9a9e70a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322756eb7c505b52f74aa360308565af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803e4ff8cd62e3e1995a0282aad33e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57afae10a5abc5c819432b94f30358451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c4bc689072a8fce323aa8f7936c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592ab8e9233cc48d251864520f9f81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c62ca20d32d06dd51891afcab37f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae9ece8aef77ac6b0dce0f9f481c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903213f5cea28befb8de7ae7b7a0aee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e35e358837b5b568caec65a6cd44a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff567db0786916f5b93043db189dd97c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faccbe591d90b91a3530c5d3de3c487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b892efc805248d646447e60253c34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10a7d30c96acb9db97a39194d8d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2235f89b90e6c23ed0364dd9d9fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d75066d6c9ac0f421eaa5c2e30fcf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34db3c4e5a22c5264e172deef53fa0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9635cb3d960e3ecd9f5e4ee4cc4854465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e4465f1a45946ea632959d366bf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb414271898906ce8ab80d72050ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5d972f8928f2ec61179c1722fe74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce219408c668bb0f7ff2da888b38f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f175382bd304e0867d7df75335c19b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029628d5b0394abed632a813ff85c43f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a21d6ea797b25bf81e6c8d19d8aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d09ffc22ef5bf879e5d22f235ceb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc0a55977765905211f675ad8d88f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a044fa983a15e2a2ba970f25e7d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f5ae40007d00b0fbb575fdc98d650476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc65afc23886cb196e37a29fab844477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af9ae489f344f3200adce16e6498d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16f40792082f725e84d9e3ba11f9df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a00c01999138a299975a35c7c93c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8fc614948d4d73664537851cd7b8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24e893659aafe2ab34339e12940e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d6122cb4145b493d9f8fef0f22a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67e007b31e2a4141db9c6626717a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110fd2297fe52e6b8caa5b1ec060fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5543d98b7807757aa9a0db4e7359bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e27ed5f528dc9e577a6aef53bb63d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f3e8cae03308bbeb7dfcc3b09600a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a51c603f539ff3ebe3c11aca79826489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44255d732654ded70b91d19b5aaa58f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73098d9ed3816e3d2991902b4d1d148491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf745f0437cc7df79857393d5af8d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376447f76a392ac1604ea12bb1c2f28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2507e219058d2a012ab7ac6dd9ee2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46edf4c96ae58503cd9c8748e0ba8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcdaf8d69af6ced8a87c0ba0c8b5d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f8a3848f0e21fc07c69f475f78fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbd5eef3c60692c5e48410f2c2301498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0388ab29f21389b71acb19265f39b9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3530a3559588c1958fc17d0e9a95ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1fb838c4e03867383980fbdd3246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc02ff8029ff1aafd2c7ae7622e20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88ff51c5e8ff30637cbcefadc9072503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1245e2d35df6390b8101cd499e131504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f62f134d03c94831767273658ff4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2343d0ea53f215c9efacb5a7b04d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff825e6574d805c0f74d6e9f4a20f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a179a37236a62085c07fee84af1cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a24fd4ce8da8594ca926c43b452f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c3374a5a26ea63aac54132f2ab3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147d0dc73bf13cf9c3e6cf6814ccbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ee491eae9ddbb973933084880e70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e6f826380ee5b98df3abfd58b69e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b120bb64fe319684b039d19925bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd5696bfe9d4f0c86183ecaf3736c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edddf9e6c37c5c095df2ce62c8482e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5e64a135e77086761cf21f40b6291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62df279c295bc7c2c294d34d61854518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe73fa7ed6d7016a368f0c45c52a25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bf9a7de4956dbd6eb24a1d353f33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf9f66c850388d187b1a5bb2c4a578521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dff988c5dabf3190be2127273992d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478757812e9b5f7f8229201c8f55804d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc0375e9264ad1a868897251bccbf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42d028577ff45eb9f21e08e3579b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102718ef1a003476522bab6d83c49ddf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd52b3ed2125d51723df2de75a929527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d243ddf3ae37d74bd8ae4876fddc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba3eb153598ab987c347c9bc32ca38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dd2bc8a69cabd4526e8dcf85d2bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140283f00c60912b8bc2320d135a7656531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7033009b0a9a4b572b4e7a9b000c67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e62465f253acab7b222939b43c5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e60b81e7f730ddc4bc3d26c933c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524546caf39303603b2f6231d3079e52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af2ab727af772f21594bce04136fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24bfe9a83037fd0cbd85e6212e02a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0605e7ecb80dcf0ae016638c39c3a5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b70cce4611715f9486aabe302e19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a46329e87cd77287be7bef3e342f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522db9f4132d23c95c243b892263cc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539eddd3e34a277b17cf68054e90e41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0021e0f09c6e0c24dbcc28713d8d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604b7c74eb6d51689ac06685385f75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e285093207ebc9665d274b6f2c57d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c96d4874f7b1ae4142c10b16e1c6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574b4656bd5f4cdc37c6044b21e769547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c611d1d17e5922205c9d83f91c893548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b942383c66d0850a2cf031324bece549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6944da6d893adcf6b25e28a14eb59c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c1ec7125e6cef60c6d2fa390b3207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c621943d3185cbb34f36a2330971f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af7a99069914c2ea7497bb91f4787c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c0d068b5839acbb94cb6c26221a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ecc71b79620154929f59f64094b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccce16c5ecfa406abd281a7ed99923556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e228628ca2ecf3623233ba2f9bebf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93fac4839a18686e252ecbe587d197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2303ed7ba4782abd0e810d24962ffbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd7ea7185e3da9724e2076545d590b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665925835293a1ba259e39083bb1f6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f27fab056cc9f7bb6e75e5cb8e88f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9e79df7c146d03b91848acabf08d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d09af86a6ed851f24206e40aa9721564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15b20b9650c7b798448a1f896bd4e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cef7d5dfd43b365fcd1bda891291c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99537114c65e8f948aad47abe4b85fe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bc269cb8811168ba252a8fffc998568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dd69cf9ca4bc64f8feb6e77206656569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3bb1a0099324713216397275685b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9eafc85b50886cf393324916a5d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13e214fcbc6a9ef58437bd3db2d592572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8597dc4ed8f3d2bfb6cd2e4678ad3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68534b4f735e1eb312827089576c9dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe3a7805fc2876491f691f2930427575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b97adc65ec96deaf1ef0844192731576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fda8a43dc6e08b037ce9f2767d9a22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94851e63e2e710f355d62e121e099a10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a128138c1be133048433bb0c9394a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cd197793ec71d3aada32e8dabf2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d289e83db9c017a7eea6218a2b04f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869235a69ee93a34b2ce643f4ed2094582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26133c6fbc5ba072723118bf5f6f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5b42e5d839feed0c415acf94409b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17791954f75928bc7c01b726c6f47a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ac253d57844171adfa40b278c454586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c4980e5b7452c34982ec828c3f78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146aea6e439db6b60e2f16c9be9e716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28ccf8056f19a55151bcd32363f22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8734dd781ba909de99e40b6898ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8ad5f78e4f060aa9845489b621bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9810bc12e1cdc93fb693edaa2c5dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195c5afc97ed7968a7d9a5d7b5e5b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c0374ee8522b782bca6f64a44ab8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc5be1f51d93e597fff22479fb2c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed5c3f365a2b0533d1f3ce5ca1d7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e643c49310d654796651c184828d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556cacca457b9c0ecdb39e859b25e23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10590ca46f2f67bc4819e732981a09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147bac00ffa212c3bb7a3fa8fdb8835600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ad4fe23b7cfa7ed333ad74b8dd07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84aa8808da05dbc273461494acb7a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e653fe381c7c89fdcb2537e382674603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a77121a06669483e9b580caf6e3d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f1bda7b2b20108bdeb41b5ce8aef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a22024a12ec075ca543ab523f62c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f964faec4d4182787d86b9565e90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fbc86388e4ea9956d0b50bd84939608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb291d4ed0d8e722a72dd252c5080609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28266214712131593a68484f1e42813b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f4b01d0b89f2d9781f42343e96eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b2701dbcab87568bf8c57b6c42793612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17557f5fbb1c5143dd7fc2e9cf1ae251613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28051ad09441e841c887a35fbee2dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46982fc42d9768e2359944bf2217be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c5b4afb5cfedf2865613ea761ed0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae625d17cc6b1d7b49220863852734617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb456dabb746a07141445679bcb97be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b001b9dc4f054c34472009c1afc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2d1ff42ce2a6dc9c9f922a1d9726a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255992f91d74b86ab805b8842acc08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd3a3b36d86fc2c1522611e3dc757622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9980b4b051714a6154aa4ef09cd504623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd587c8c2e075132f5c9d49763b3e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985fe0804d28435407d8e41cf75ae8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3b254faf34daa68f010435f29b40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f81a46aa7d0ad11608393acf3b8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3587b772c454efdd1fd3121bcff215628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8780e63ae55c87f28a3239dc6f7238629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b39dee01add4f5f4c89ef8618b4dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c8ebe380f12ace7e5be815c12cf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbf059060ebb90a3a09fa71335b19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226679e92f09bd47cbb0570fe143f70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d436de618258b121fbb6d0bff4dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827daf5fb782fdf393792d7520d4a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f06c28701f48dab298792b7e6906636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491cd2ec8588f22838a903f94dfeefb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe85048575633b7184bfe59fe22e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a321b894d3f5268b82729f6d1bfb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be4624710108db9b7ee3adebbe84c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1a31ab7ce04ddf973e5d6a21f5f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b7fa5ecb7565375b3bcbcee65094642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764546b22acec7701d8fa129bdded3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a93fd49ae27983096c4d82e399cee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e921736388cd1ed092e71156c03c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db527ced2ed3f233f8f98005e9c4e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f98026ccd30c7976fa3b8903a57c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0168472656fbf028f7269631e97211648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f58789a175683781b44d92c1ce5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80074ec982761009fe572fb8261eca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204568de0343d93593769459daf9bee7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f5c53051cbdaab40890e0b91c8fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385256526504460c09d9b8e3f2877da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad2c3f7a34bf5a0efa66564b0a984654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ef9e0193599d84e859393995a71e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103dce9cc2386daaa5d44c0758fb237656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970a6475b518cd448fbbcd9c44bce7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52bbc7acc25f557953de3af0dcdae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d496f3132da144b217b596876e271c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573368908890580f9274a79feb3d65e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ed78e9488aaa9e4cb27cfc1fbbf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354052a3b273203c123c21594dee84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197274e60da5dbe56d7fdfb1157ed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b138f2b62adf1f31ca610d77697573664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d74030d5c63cb56639ce1ba04201665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655972335fd881a8744d5bb939fb352666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762947a008414d395b918c4ecc744481667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3779d5a2c040e38c6b8d9bff5a43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad9b9fb5d8856f6f246c227c03c5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807d47524aa985df57e90820e31e34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca4ef9ef615d10c9dcf4c603f8abe3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a369dd7f0ac7a68d01d70ea8693d51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023191a0b942da28c9e068fd7662d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a499a231ab5bfd598b65b324de7fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e0e3ff0711748df90777f8eb7fb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2b4dede125311c8216168e88b727676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff32d621d9e6285bfe4716e4cdea1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b3a578e76522598d88421ae8e102678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e7726e53fbe33e682d975dba2e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b487489a3c13990ff8fe5f84129fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fd37cda89a9a05bf2745cf5aeeee6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef1d85294dc2a188855db5ed6fc52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472b7a78b878b302ba1a664b3129cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6369ef2e2de63a8c06d246fda82943684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a21a208de6b0b2b121c92a39aa02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a283cc52cc860b18bdafce9b9631686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70361e696d5736c82dfa4fe93b1d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1be1f13fe6b310c2490bd3bec21b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a6ab6f595d268dab67e65849149e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e97a3b4f58bd20546bdb62a4d9d50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341643f56c770122670fb6ffa81ea472691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74dfcd019de26457029d5ab8b544c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb0b11dff2edb2d212b1f47c2b330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9f2237da401ed6ff531fd4fd0a41b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8976edfb7eda4a690373d801780f57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543654f9efc2723ca60e5ca953f4be05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b666cadf25ccdf0899c5c9dd34690697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc13595bd370c102b70bddd6ed879d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d81945a7c3f94f850206a5d71fa8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2410fba0380acabc21c3407a71df1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690fb448845beb8a703ab985498dd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe26189031020c62810e32aadcc36a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550962937d1cb2fb64cbc8472c1d00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf907f9f4672f70c47dfdd477244547704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6be352bbd58dee92c11f7cdecc2140705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca40e06848ba4e8e22cc00f5c7dae7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53817ed5c48b076b649a3c0b9a66ca4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56aba73ca41e45ce7d8046cf0d7540708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7f2bf4d767fdece4f3ed12b0705f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acb4593983c6d40ba199663f56cc26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6521a8fc2ad3a641b9446daadda68b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c68f2be6a7b98a22162694d5e3880712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c70666ddb98a182716403c71da655713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b70c220c5777fe5ac26df752ac8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9149bd4e62fd2fb5119b26af1d32bb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d0260c6e7817b1faf819613a1a794716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e33c8507462bf4ddb4abb6d645d3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1d12e94bddb27473b92bd46a8e281718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd39de94a49154f6ead512ba44cb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ebc521578cf5d8777d80d876691b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b085c74ea285814e2338a81ef1586721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0503d4fb9d1be4ef1cc98859f9ad3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22919471eb15e3b40711a987e0f906db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c08c703b6c34210105042fa5759349724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09120ad88cf6229c9a8a5f432b708d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ee5a6b7156353d2da2648b486b9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f57b756f7d36ab51a5d284d05d6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94989371b784b9fb3c1477b62ef9a7ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21163caee2697126eb9f1ba64b0e880729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ded1e4499ce6b2eb46106f2f98937730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5875327d12773d7f96a27eca72f80a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b52dbf62b3a1bb6f9dfb928d861ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d2668897b45df59c60fe3dc5ece0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63d7072cbe36aa9177de889442994734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b0efb7d83d1c7a56907ff14370ac9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439a725383a371a906547926711834e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b6196ba87438446ab496a9e91055737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6c544ad500ec90cc3242360d0793738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5687c9a1cbd1e00e7f068e09c925d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0562e45817c338c02010d207ed4a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f48bbabf2c6079b3e2eb62786b8f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2328c52bac3c4a179466a4bf9049d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1321590e9239a5afe6650cec7acc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f2c9128ad09d60687ddae79f7da8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786885ea121576a334d66af65edfb8a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa19293693b2c13b9f8a8e22f774b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbad531c7f8f2b175ca53c25e47f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ddcef08d4a3df5927f8df4540cd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2fee4366c55d772a3458915b7d053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0ff419afc446ea73f056e74e9d10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74922478934ab75bd5e07f95d69cf7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347f7b156b4bf2d1bd9b70521f9dc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af79c5026391f20bcda12a6758fc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce0116083c8ed68e0be36f84f19ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b4ad0ad49df3d901d7be70f985f68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b409f5599beeda3b4e4ce7f67ed8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8dad92b392c75b7868dfa4c90c75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c920c8fd7b0efe3f7710c87646fbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b18d196e5729d3352367ce1e68145759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62413036db2f2290fa241a52fe1430760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375081b73d507f38d7177fdd1aabf19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2725ef343fd2be1c58818989b7d075e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0109a2505d9bd8896c49876d14f675763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c738ac76cdcc4083ee345fa34dee4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a834aafc50379f67e7973d57db21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2b5f27c68307c638bb7b3c24fe5e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e29cd5d9e6f50160a630aac46614767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb37a41d5bca2785cf1832e339eed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb1a51bcdfee3f77c626e10661436769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5462d52178df788888794eea4804b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135778f1df39087631e68c2e693b6a0e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc236e42403064faad26632520051b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c3570243198bbd22a2f7d6fa71bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd19669a3aaf4db72e5cfc5ef90d62774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f96a782f0bbdfc54fc863ed2e9ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb467d2f8ef93722bb63c414dbc27ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266463c3f080b5e86770f7d26667ec4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18faa9fd34409d7896d19c9035913778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a69cad4e5f548281f587d1f9cfcb20779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d396e9dcc1d8b9914b36768cc6880780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b506654dd4b5d19e9dbb87d0e6741781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bedb76dec17fbc8cab2a68f5ca3586782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb3661c4de8b4e07a7d1304fee3e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be7fbeedebbe3633fbf1c22690a35784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053bd213f850dbfa14640fb51669845785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c54fa7f402d4a553c373db69d3e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fac0ab83b697f00225b64acc546c1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c16fd2578140aa155fa476b24ffb8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9962cd964ee36fbefbeb6f1a28ff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48678f2153baf8999e0396d924a49f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672d7278979faf97772e72798e7fbe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b639043de368c573ad85582c0f6b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50997e948bdd3f1402d6614290efe561793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1716cdcd851c1bb5ced53fc5920f1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232950e36741d5e970ee2c9a072d3e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cffbf020e750f51ac00cc11029448796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237d91ae5599f2da95610b07abfb570797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaac86b2c8ea9d5b92bac4e4b578cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb26a1555091f6e906d5a7abf6c6ce2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7e25fda54fbf4ba56d1f87f23002800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed488c056447c82c00ddbeca0fa29c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af77d3614a08ba5634c83dfc52761802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7fb409c87d8e81cc7d8631c8084a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d5a50bad3a19118823092e0a5d1aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7de70b4409dec4559395b9013242805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab563e02a288b3eb165bbfa981c2c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d55721b19815cbd2f4775a13f849807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978207cc5617a20027dda4cc9a9123c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26cda5d7fcec6f9238b7c5286ad7bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d3c6669005936a4430474f6e57fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7ad1f36fa776b8ca370d45e9e7d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a64de4310b03d7648b36c95566aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051787d7f97e5a6e65b4b5d383b9179c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72058de04836ffe942c621018097c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eac0a7f1b040cccb7164138c91529815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789048c841dc4366a31b0a905fcd1b21816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71dac0e77a2885cd20134b9bc5276817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2d0cc7e37bfd61223dc780861e951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394eaad994da11f200c9397665df2de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083df89beb560d01e6ec1f00f39d456e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43161d70cddd8bfbf84d380107f05d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e69cbb3351811fefcee2462555725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cbcc03eb293b5029c15632dea906e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff699441b1745ec09303744864b007797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df60b5888361dd938232e7ee8d78bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdb81a82892d7fbdd58272a58873129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac5db60a032b244da1d3c8364cd1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d769653398bc129e9ddb8e01e5a33811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564cc5319ac1d7a4fd1acf2cf4adb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118c6e0079e061902fa5f6769f5b4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599461a3223a22713f738dd79f0b2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a8649bebbb199010e611d50df5d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034326bb4a2301bf45f1dcb13e732c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e7d7f2394f48782e680313c2204417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0b4d8a7125a74b859b4bdcca448518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e34b04aff45cc80c8fad3de20b5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad196d1299960775e65ed9d636cbd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d67bf29001ce102df730b88d6ee9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9486b13f8cd4ca623409af6bc5678822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2406ba24803db8a3b78ac93f79795023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa660c83e9ad3eb94d6bbad244fdc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147bed75d229941940e30d30a7c769125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9626ad6ec5b0f21e578320e12f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58638a81449e39fe529db68c9306827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320bc9441eaa402e9baa3e2f8221d6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be42fb1f974ee4950c23dfaddf22af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9cd86ff1c9e272aa47ac96f8195c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae209ec2cb7d2e1c8029227e91bef0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978ac9fc790f02b0017958b35add8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f37c2fba98552d7152e93ceaab6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f50b1c35b5a0b6786f21ba8c37b5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b148904f06bc0ac3445aa2fb094135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcc50d30cd4f7696794c04ce2ea3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddedd672112817c8857e1f2e2f0854637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b29947c8f9ed783c1b9812ca430b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e663c1ef5f409cea99c3d05c16f7fb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0426c5b8fbfc04278d18def9988240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c08c89c88f2f2a1ea226e3f307e0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148928f39d532a0cee8468a75eb212642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a41f7e3d109e8ee65496d3d65710443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053532b62d1ff64194381dbc7285514e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc78bea88c6c8f05aff1269855e9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e5698ace42b0bb738236b887455046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5652fc10031d79da19565d8d3ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c7f6203da511dbae122f9bbb4d47a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065682a3789ef27f918a5e0855e80749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21dcbfe2bbda98a1f3a6979f55cfcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241004e206824397682aa5447697d8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ab27ddd2217416c909263e4410b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c4650d45cbfe2e07e8a28f5a966553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91188334f5dbe5622bca601fe20a4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80978f8eff0819f65d0904c4751de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428567e6033663fa6dc4518f4b900c4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110675c92ed1895cc4ed94fb77779c4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828bef0e802ace7408dc611c40fe86e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df01c4c9c86db8f49f19cda8935791259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463f10ec369c7ce07f7443edb0889360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb8309ac36bf2bd2f8924d7e49d8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84822fa564c1834fdf34fd0d689c29362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad030541bab5382ca6267efc8c97163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528747edbff4cd787c4236b224c7f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9e0701a2debf46b28d2f3f4a230565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aea65ac7000b7a895ba221755974166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac08ae55fa17cb7bd51198fa0db0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d9abf408410c210fb5514caef3bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b520176aa2d34301c95c72f81d42769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e10c5a3502bb5010d2642500e2800270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938452ee446fe4d9e34e9cdafca8a3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1095f41a7a55dfef48ce3da5a89e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743a7c7367633fda9d0b424dc4085273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ffc13060e6ecc1914477887b679d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382451f00c76e1d555ce7e4f9a3c1d7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b1aeb05aa4fa91a8be60a0981dfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933afeaff8bfd5882a8e3917d30c6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef5a3941932184afd5261ee513d4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f9136c24eb18170710966da80d6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e17ca4b39e6f5d833fefd71a0ce7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807450c2422b2954232bbe09226c0a5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4249c2546b211441f391e66c575482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39db48ff7eb960a47d39dfadb3ffc1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26a1b0591dd7a0f25dbc5d4cf67da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee85553ef9b1783a6411d9d049081585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621278bf64317ae101bbef629016d6a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3c2592760e7011bca2c5071c422c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8c1f912d5afffe1f01c6e46b60c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356970c2c1c99a55d878b30027313b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242956e0675010c0c23b489476314da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8bcc8a70c7ee4196fec796c3fc43191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7aa8aa23e8a4a6fc8681f927a8a5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7aef992299bed05c6f1f78ee5fa1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b29a6ca1e0e1bb339a1aad6025556494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7a5f426ef99458434ff6641d3b7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036657330c5fff17fc6d03cc07164b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1090be34907a9960125910b957811697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81345ae8428d8b108e953c3d2089de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd033246e50b82d02f3ef417961d0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97de9b698c1ea65b41b8ee07b2888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bc0c988f87f185e118309e3424c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b32a5dc97f3cd937ff997d049c6c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72736d3f7734446d8f4fbb0aae5305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93edf4a5d8159500e931387e01a195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd34d422664547208abc10a24b0d719105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e04f8ba03cba39e5e234f6872a4b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9556c4f52e5a8ba464cd4f3de277107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e0dd9f16e30433046f410e545ff4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e80e0152196fd02498bbb1670567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2976603cdc62c6bc3bf05a69e740110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b1a999d6e2002ab425ebd3e400b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45316eb0827cfc771d0f13d55c1f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e81c13b0713221abe2e89f888f51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b69e3bb61261583212ba1842e7f73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc828d69e6b4d31dede393ce0f01af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68621d5ad98ca24d6a937fa1439e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a789aa2af9edd216c110a84e6eef491117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded5aff588a54345b38ef22f698e0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8b4ec3f7b65ef8dba579f6c908f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf90ee34a76175d3155a4eddbe608c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5789ec53eddf14566e1713763a76f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff62717bb478dbd5a229d366601f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba81f78f160a95e7827274b2955ec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2e7c209d4e0953f125d2741e918bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678f12a2b6a38d3f06018fb75ec54c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d417042a6bc4d3a7abce2954ec9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef6492f6ab0367447020e3cd6c13f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d872027ac4593f202e9443af76da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523302f2ca40943e9d56a5a963bbf94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7cf99c1b41aee46e78a572260c6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9652aff06b24dcb595b92900785637131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f393b66a92184c2405fec7034f772e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623408338bcc6405c32f5a64beba757a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be934560df698c013268265fbcfc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5f584c084ea04e1c8147f27fb1ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94034b36904ce15e43325b18210fa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646fa5945253770095708ff1444067137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be972f418e891b46677ac21d09e22cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969848baf4172e2a7204b90dbb3bf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d64ec3ef836b33b18df1f18f913c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e32c66590818cd7eec2fc42ee746e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ae118991c3d10822ffead1bee0545142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0374371f08bb3d8f2807dee86aca3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e90fdb2781d31c764d1ab898df1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30200ac7d9bd59e47a705d3bde650145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457e34539be4bce601689acee91b39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e54b0c9bae3a7b2ab5dd8774d4f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9e4170a9cf73c67f41d8d62f6a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de85fa3e66e79ac862e107cfe8305149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77c4696173a190e8e97612a1e0d3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2137169a984dae0b1de6d39ef47c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639551bac59a9c2604b0cd56ed9648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a9c357a6b4dc0db78019206cf453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068a69d6abe70e2d5dc68aeaad9b03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c2bac4675e6a8aedc1665fe9b83b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0aadd093ede254e4b4498371eb010156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3ba52f5bce5c806aea9d02b374415157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b22c3e5f808c8dbb867908ccbce4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9ff6a971f1148b830044951078691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82c5f9fde44d3b587c32934d4e344e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a553e049e42f221073000f1f40dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c88679c271fa51f50281318102a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d8ad8e9e52f4630863d451e12f51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54693884e1f849aab3a20240f6c236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c93cdc2ff73650c1dedd09f72b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6787e30bd26216f7d3bcfe6fe88fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623e26ac4239591bc393197f907ef2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411c56afff3186119140d8cdba8c3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc29fce2eed6082135c13723770a4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55032174e99322ab28244432aaa1b4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6afb2c46d0a348491695a3045422171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d15b4625cdd8996f2fbb3f8c37bf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3efe3d799493c484c63a04abb40d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434580b7d2a3d6e1c96e38642d9ba38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a3b27ac41d19cff18fbc86b02f70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a30b40d28ea33470c970283e34db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80742299f4a7975eab2d0d1a4120c20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195a6230265f1bf1cf617e6709fa47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c25dfbd89fc342b2692df9fb7e681179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29bd4ce5a9b1d0d332e993765509b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424fba621d56f8f5919581f8ae1d79c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65625de679d8d7fe0a67fff823a4f6c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496624e78414d0b165582b4dccda46e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec5e0446bb0e4b2519a8e39489c8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f7cdcbe3506bb634d03b244427aca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f93e1dea0f6673e06f07e9cebc91c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd083cd7da1650f6b9c2274474905d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dffd051a400af384e9c63b57a0afc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e2bdbda4bdecd48687102e9601f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26165069b5b4b96e56cb2b46dbcc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1dc0038e5a1de400149a37b96aa28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd5be241652a4cda8caed9dd9c108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfe0accfc1c6807adda188ea76fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17d355ebf6354e3728382d7618283194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa5be87492462fd7cc09badbe8928195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121672bf097f920be8cbadca24182a8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138489e86b552d5e818e1dcea082987197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc28af667cf69238e3eab6d88ac6447198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76600c871b656446d45bda895536f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2594a91cb11189861dc5654a5905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0469534bcf4737c106d6b3cdb6e86e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c1ef7e82d8df6e1986b09f7697da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8a2390d6ec0419c80832aed7176a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e45cd3fd5f42fd78ef4195bc7a457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b016b4938c26a470db2fb2e21e69ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d8f5af77bf135ae77ab77aaf882b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd31c16310130dce0cfe86e13fd46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50471857f7a21e86fb2b135d30fb477208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ed976b556f129b5e0e2c411c7f5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bd88782feed1f090b09643268ba3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e97b96bb64677373bd0d22ae4b04d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ec281cad71c8bb05fd853c1b467f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38bd3559745fe00d232b71702fea6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef27852c02101acd30a8a9aa12f4def214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca19b3151eae8bc8ebaf12a461e53e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b386d212cba44943570882be5cf74b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d622baa2400830da5124283cba566d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b43971f9c1ce840e5beac7f13072c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbf9a1c5bf0881c9c9d53a176ccfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0415e00b894d885fb773c5ff827f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf829034443e14ebde32b120c41ae8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701f1439f20963213e236d3b5078ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2900b431cb0849aeea002159ca5777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875099f285117cb95601b57b23fcc224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea32cefa5bb6ff7684ffe8ccb0e875225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5468092d8e5f4046c36f5a98c2df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a76d208f380409f2109196ebec81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3335acc0ecea85091cb5e7efb863bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bcd96fd35659466643089733623a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0333df0758a29e1262a7089f9251624230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eebbdf38ea575d2481449b2bfef62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e4caa78c0622ec17072be2e190bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d898e9f40c138559a611df96882b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed857fa0a5f72b4e82c17aa3b715bd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7789f448986061420cede1138a19a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405daaff0a14d79b2930f39bf989fec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab133e97ccbad71d48ccf23ae4d21e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b3a71c3a7aaef95b3ecc2beeee61c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac7d79ea7a00450ddc4f16dda42e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cf9294c902acf3dd30c2168d69922240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0354b17c605eed7f910d6317d18166c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2726936e00c477c1ce4739eb970337242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a145494ab0b2972cc61a9b9160586243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901771f42965c3527235588d8630cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f786901afe6035dadd55c84ebe0c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df7bff0649d5de99ec9fda80a7377246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62e4527edadb1292e468f43539392247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5de8d1119b9ab6d40446b4b631c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d99f8221a02f62966893efbb47b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7565c79d3757c45a493a2c7f105b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ad7490dd647a24312ccb1accd84d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec8d5bf3ce4af1590a3360b9f41aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf3f64a7019e1ebb054d6561e7422253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d6371b673537ef100aee8ff4c1e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d59ebeeff82fb74d8dd7f4f60950255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce7135800dd91faccbfbc2793565f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed19f0cd82fd91abbdd0fcd33d25fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fd5fd9c4f5be4ff1cf044f0745bb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb739f4acc359e9fb1535f740e6025b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0657ac564b21395d64606ce14eb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa41b01819727a54515682df255aa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d013d1aa723ebe8744460ef6b85b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050363063a2d7a4c5a9e6a8b3775b17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1442252b1f35c9cab90295c4383ecf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef611b8ada6f4b137652cfa60bc1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d027fa29e23cbd92147169369291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf948833966da3e0e89adfd28b795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb94bba6834c3179cb22d63d47ecaf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d8b9717aa2ad4c1b4f2d54753f06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33abb33a9a9dd2270a5e9e05ccdb38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fdf1b29061de9632f43c107bcaf55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565db4d13d91830136d1570b40b1433272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae712e36a9e9ea8a6843f6006411d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12c9bdd5d6cd99e849f5769387e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22977882fcd5922cab2072c55652a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a572b3281c6fdd7b6133b0a3e1f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b22c8d487310b8d46f60088c208a79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcfb55f403c4ebb221c4719c0ac800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478e323a3b3bbaa505a2c39d5e5928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e20b72f15058fd24c246ac6a83306280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4931588fd9d9d74dbc869c3dc1c1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f6f1062db0435650e41c09cf3bb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373f524141df25e2e2bf4c50f455a3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934d09dca2bd2b5f957e4c13005fbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c38740e4618008c9b5a30c1d5796285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf36c30aa205fcc2b9305574071801286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3e485bdbf1b2c3212e219d1f3bc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da88a63664c67ed03cb046a734c08e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e118f9b8321d432b82882a6bc1ee8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e127f2c4f5d5b11d14216312aa0c99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7589427931159e9ed898f3bf1b95a67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4cdda96d69008dcafb62dec1668c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ebf022796f979da06ba52693cd43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5a2bc8b01ea1451f31fef7e4e591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a214ceb9695536e3693a89d2aab7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417b8a1c8e113c47875306dcd893917296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebfbd2b622b19d3d2f1445edb83f80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc28d8f0ed3c826454f092461e8da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3cfd0bc77d95367d00a16f55d367d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a953a0054c52efae833c73957108300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f1ee6262f3fdcea2650e47f8ceca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6ae28a4e860c878801bbddcd59e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc0a18d83e6c15da01a3b337406c96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0ab36fa1227d7adc437bee7b0c2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998633f5bee91f9873267a6a623848305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05be236059d58b849f8ee8d0b5eec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a11a5f3e09e2f3c55a51dce70ed9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5342ee272eb994998caa5d2316189308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e573cd622708972d4c3ae03f738e5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cead7211d430cf08bbaaf3602af657310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58fa5e628329f25f0cdf1c7ab97fd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633867261c7ab990f63c9c7fe805a35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133a4b27078f6d52dca31b2ed3c3e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfe20f644503cd1c24a47ae2c04c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f96bfd362128d67a5449f73d1e1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db30be118f29bd1b9e260a88d8fd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ea33b9e26e1aa1f1106cb7cd289b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d700e1dfdde3a844b6c3d8da6891d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb3c423545b05107d5ad8b632196f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5c4a5965042f173e977dca06dd3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bad4731e1240d8a6fff9cac3435d73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96156c4e0651400a944dbb4c94fb3575322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c4d5acf809fad65c718327af56c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029eb8db86abc0683dae4cd25c916a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa4bc3c1c602e4e1167a86f7b575f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b86e0d93c2f6692b51df77f822416326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750942c5591c0b3fc528c34bc680a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2183e2eda6e4fb3a9f789b8628b9ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4417474d00474ec70b3f08c4d8a936c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6367234982a8537c57e553f594c68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42663348dda7aec9d325c823ac112331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a376f3c92a565f333d24da4dc6879332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f687537a03ae8686e6e2f534aab002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2d62d1869d68f3a7ee2028665e4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45fe605e20329b49ded7e7923835d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8939d3b2a7dabd429ce9361149131e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eeac426aa23babb85584646054c75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb781207273643d83c8cc3555c08c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8d19192ea0fa6a76652423da588a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3b1907a0de00dba3457a7c3bf33e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff06665d2f89645b86530eab604433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe11b2249bfc6802a9f709396a575342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175980437a1320c7dd5c194eca6492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb1cef7bd4b6a0efba9268a946baf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d8a79b0c5ac254463004b2cbb1c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651248c603239c49102bf79b8305498346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dacf370a58a303e417396edbdb39ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0810441d16691fbb8a74a2c499e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ca7087246540e1ef0c14033a261c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ecd462e96977e3fec93b3e6b9fe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fec559005462fd0db1127439d99482351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b195b5c50957eb128a303e55513a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b1d36b35d7c9700c75858b4a268f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb30bce6685afa2a66f86bf5f09cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe100f62367a81f9cbf31a601843da3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519515479af3aab82ed6fca8f40ecf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51200c2d65149cae14b359f4691dfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275aaed2cffb4477646d302b3881294358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437583ee2201d54e47b3a4cdd410b53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66724389ae9f9cd89732a05b8f74e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267df957c5af631f792977226d5267361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cef2b857d3aaaad7f775ce74a5de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508633fc0362aa37c94f020229cbc39b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be67678cf468e4c80e70565262977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ad62970c769d134552ad146c4d73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956986cfb01dda43fd319d46956f87a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52e5e76fb8e9155d523b77d5930b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff237c2e1fe6df1e2a5544a546a6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fabad5bdcd2824a546ec3ceea7123369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff495d81206dec926e00dbe5c73309370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8cfc99c176514f5fec3d6ca23284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a692fb246a809d330bc233782e3f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86995b9495acacec57e28b66c764cf4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a207338ae1a73b5b0e67e3efb64700374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e43716a9aa4926fa7cb0f747fb23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c3f93edeb9b2727efbc94774eb969376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30859e890fd6c40812c88b7b04e0efc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b4b7f9e1743e79abf8a6bf8b5c3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca5bf2666924122b53e3add97ba27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b29cde9a5e73ae54ec1a7f5419fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e58cd46e43b614a0cc0a4ab467181381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423154f3274907a296563f2d66eef262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2456bd70f397cab384f0ba95a1d1ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdd0bf5201757a3cdf2106327aee6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7a718823c3a34515bd6888cf5659385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640df90015659632028f57a0d044b1d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ba8247df291bca0d23bba5dc192a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96146ca81cc0948cbf336ce31cf17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2de9743f6fb8c8d0ee5833bf5bfc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad17c9f47360734018c3c646864a2e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c9202372fbdd2ff85fc0e2790b84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcee23e1be87512a69de3f5aff6915392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4f90ce4abdf54232cdacabfaf8ade393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300e2f3d089af3c552cdb99ddd7909394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f2adeabec1bed3242d7fa3202220395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e71f44cb5ab008f6417b5763b3fa39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab0be1db5bad8bec65cb01e78a444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65c13380626d56e3cb29c0308faa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580139ec07d910252b08bf694eac82db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035cb4018621fb88e77ebd2b660d098400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e155c34756adba76621f44b4f6af3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d550d6274b3a5965cc41ea8fe7b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7f980a4d63e0ff487fbbded407f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356baf5a33e3750b86c189da6ed001d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac691e653ce695c16f1b7830b146d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b198a9593a2f74b46205fa0f9cf4af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76b7184fb23fa48176306dd194661407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926c95cc1c647b8721088185d03206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501efc1735b3999d5136086b7fed58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5751074b378abcfdd566d24be45f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac88fdb3a9c680d860b54a974b7e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46bec7b62ca8e4cc76572178ac2b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ed559b49af0f3df1f414ff35e0575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5307c7504b0b5924389bf85a61ced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd55111a82bb57b12fedd72ac4c85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451746ebb53f12192922a6a14c6d9c2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf359006fa4418ad28476a45ef5af729417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c253aa53878086ef32c5dc93a6f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650fd26c9025e2b981f77569498bfaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eda78bde4bd4199479a7cec95ded5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767a540ec196c9bd3d625b66cd42f6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af015134a2e922cf6de522056b730bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a2b141dc3538ae0c1359ce7df97d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6fbb9371c4a7ea7ac3b61af4b057424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac05e4245218e7c35015bb609cdf6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac21c140e8aa5e5afa80694a4d4a986426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c332985fd1d454f273cee1a65e40e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c632af0ecd96a42e2b2f4781cefc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e91e732d55998248e15153ec4a74c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b92b29d2223fb64231c39cf9f8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04b969ba6e6f738254c6632501803431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb84ac496c80b13b157024a797dbc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99ea4355661a421c4ce181e85f00e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f5b37917c5944c6a91221813832e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8d644fbc8f3404b38c6fd1a6df68e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8221fcb3be674fd4ea4a83a68dbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd06241adf2e578d76a3952d2e07c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f9c4f1374e724bfbaee30788b9f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0d558eb8d18481344b9123b8a9f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce856c0d080399e3bc94c1820473fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e42a9456b3e3a3f6f646ff33ddd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef69a73515d7b08abe523642f6bf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc562dee9fb1cb14eacf691691b9c95b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3bb01843ea7aad3a46dd239cebfe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d53715d94cf7e6b7d9c8965fd93d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41d0a35f53c51770f7a17cb5d0718446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6858827a95fe139a4110fc431ce0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4300750b5102f842398e8da49e8dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b90196f855b6ab1e2fb171c22edc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7de5e80842942069e5aba62664778450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2fa104acb90bc8fce3bbdefed3cd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a26837e1fadaa2891778493ae479452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030d58fedb758fbdbbe1e16ac807132453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae06ba0ef4e7466f4e8f53655c694454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf16c72fbd01149ce5c4923663892e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729e1b6b0d0db7ce2780baa4fef298456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e6b0f88ba58045c063bcef51c5945457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6dd4e61a5fbcff63d85fbe3f3f59b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242da5d786ca85e7be16d0e10f7676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5daad9be48e058979080c131847a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21059ae213e3438d02e02116de9be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9dc5b02d117362311da2b68d0ef5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b90782b5e3c7c3b98ffb48f6e0cb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ec073ceda551f894e847540cab5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e48df1722975cdde7c21a8e2577af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc268c7d9a4bda465692fc78baa06e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c79659d8409c333b309275e61a496467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9c2344b1953f579e11520146624b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07574d87bdbd0cd597c649c208deaec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06867d4a3ea10b5a4f0175f32a0b334470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f01c5b5fac706f3676f27e940ceb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb27d503e46598ec547b2c23b68d6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc52a005f242f35b986d6e895a6a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6005b8255d3cc8221c8745c748fe49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c59e0a7572b44f8e437e8379119e5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7006dfb1ca00ec5a9df980006b84c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f2d0df42821a5f23e0fdaf8869a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd5783050871cd00a75d6a5fbf5d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95b21ea96e548cdc655f036479911479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1ee0d5084adc9c15b65e3377e46e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1277957d42e58b1af099ea2fdf46fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4228e9f892b9366973c4acce61cefa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980408711f6485865c44990888071f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31d1d7aa2c3411dab8d143d31d5e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b920630af4ec46a58e02c2619124ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9533fcec3e4cce0bb3032157d080632486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4926e9ba0f6b7b567f39cfbe2629230487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726efcccc3ebcd07da7ea5c94d69bfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2896515c8e24bef4ad97e4218641146489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62eadd3ffe33b533932d3909661c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354e51ff892232c7a7eccc43abbd5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b28539ba981885c541030bb897ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f91c53d1ed162f1a01789da9646509493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a32ddf2b45115a7e284ec72911f74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848d23964f92427887366e74ed3df6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e74b7e79ba40bab9679d384a02fa8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0942971008b535838391041ec975f21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027da6b2b95e5d77e11e6667652dac0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a956f330bc61e369df77b23592e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4c42784889ea232d107101aea6a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6cd086a40fb7c9959fd64a4456b4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f33303f9a070d91ec1b4d08bc122502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7e415fc60586584f5cad0790328da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39cb9cb34e026eb8bff25bfceaca0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda6118cfbf22699d09f7abb8f42897505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a8d3bf502da984a5195441f1e8e41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbddec49d7edb98e8851a524bea381507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b66628ab47abfb5ac56781f86224ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0397f2abb9abe99b9868844616143509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cce2bb34a27c32d9d4948eaf197d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8df1d21eaea1b20e7504420af679b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447df52e3a1bdd93cb12792e4fe3c01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f01088b451f9ef0ecd9646dffff6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e949c06ba3317a05a1e8559b7c08ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786afe870d003bce7df7e7881599e3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4996399a593917448dd203cf9cebb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414b1709b8705ec8e781c1045710cc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fb7965ab23104aeba4e172f215d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75cf2e40552cb16837ab1ded3a2ba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b69566679a027a014fa259230fcf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ffb4a4a6668b3a8e583e1f001b120521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81b0ffbe666938c9e186c77901a70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cecf6955b5308bf395ad8c82f9142f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db66e7406815e876ae200af7e5e73e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1fe8ba4098cb24a49f756f807440b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f1dce2580cedd0b5d5a0ec4ca4ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762dabfb77c8d641296c4fbf59735f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce47d893f1673385c1e3bfeab05061a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fd5f16c2063c31461bc347535143f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329516a7a57a66e97f57c4b7080b182530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66d7b15964975567672d4e6365dfc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28dc4eb111603e61c378942f5bf80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da25c233f679c7c78069a8f0cf7775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f794e7f5247a7fb62cfd2d7c5055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b090e84a560619a8600ebc7f647c52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de76ecda1d99642485667a61a9d0ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc895a37bc0e94b2f78dcb5e4bef76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00bb356eea39fefb45b31f7112769538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d4e8a41f0638372762300aa124db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036a790bc5bf885c7ab2552ae27e74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48e07de895fbf00d599feec785f540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638261312f911429cdbe28682d141e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568558fac726d3bfd922987a6c2576543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939553ae7e3dac44851defc7bb4fdab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeaaef4aebe11bfde4e69aae252199545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93269f383b2fecd4cf2507e09f902f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc21e7d80e05a16287375800a72bece547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881051aae0f4de419779c4111964322a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9feeba98b1362609686f7c558c08a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf67cb0dc5141d20a2ccaaf9c65ebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993b430ddb7b6452bfa1b53faa284d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8cb94b9041d1646028b25517c473552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a91432fc0b31e235e608a6d5aa9ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264c8b0730ee8066867ec3bc5071ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e5682ba6ac36c93b07520d9ae734a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01e8eb6972180f665afbda63a90920556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29cc26ce6120a002229cbbe3ce1e81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56c73d2c873cd330bba50d9fa93972558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5aa46553c017c28f74461938c068a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493e9e2b4a7cb8d7055e3033142e40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd179f5104466da8771fe3d853e1d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95519b57be4a7970d713d89d24894b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279de05c8c686e2eb70539c5f77da61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ddd63a88a6dd15fecdf67fe2deba6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f808f05051202615e9bf5e5942eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd00ba2a601227531fc2415c90f10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16217a4fe6ce57ac05f1484149f89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e860905a29546010f7771841d6c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26714690851a814b4b0a1399f5fad42f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193116d17c5645e8f55eeb44418b1101570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42968820d0ad55b2b82a6d36bb6c8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde82cff495fd883746e9ea358baf462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6a990fa692358120d4656eb209ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f705174758091e62d6a458daf123574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a1e497173fb6b8433cb580291915b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed677e8cbe81982df0240b3a2ce47eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac49b0abef05c0fe54cb6a04d753da1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04df9204a6475f7c55c7fe34bf212578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932328bfaaf7f6e9724a08775aa5a26b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2508f02c3e1553adeeb9099a66456580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6d308c814fbbf5d7cbc3895905c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab37861c589f20afa4fbde23f3b690582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4787cc7de0c63147bcb68d3bfc299583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732838d8a03da794cb956c9fc94e1ab9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2fd48bfb6ec998a6efe0579c634e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c47fca6540ef06f92decee1c03560586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ee2d26554f3d1009c1c24634f6872587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e2e1f5ecf597c482507f42df743f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473209f7ff9dd780c25d8b3a07d89373589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09f3e5ed55cb79ada15c06d7c6925590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f3155b9bc633589bbbc9f191fc22e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c904cba82712c13037f2e4372209b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213721a5e71af6c2e00361f58af8035593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1061e7617e2d82160d1df704f044594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc371e5ae0d4261d66c30da8c24f66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b87024922ce517e2e5bfbe547937596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c631c8f38de7ffa0482697f9b26673597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da061cd83c5f0ecbb0fdf46cd61ea58a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48daaaf77d4d9ae5d061c74b3b36ece599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928e3dcdd4af75f843d5d4a4544987600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb990d6d6ed0d56d990fe619baaec0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a00997b1e3bd133d699ea8c58b96b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa708203ddcf7fddaf787881e66cdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a04ca57e7027223db026e894bc09f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55091197c90437a9abd07251fc9ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05efacbbe485a0d7fe008634ef5a2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d795e5826cbe6667a0ad7a323a0c42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79140090921f7fafdefb1fd6ed3341608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c9620d6b3c0cb5a06460ad524ff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f24a294eb6fe7b7bce799c9d853cb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256371f60ece4e82fa874d4bd64656fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d34e0798257014169ecc61e164e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9480acd58c83a6fcc2c3ebf3b776e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b93fe02615965e4db5e455082ee5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a079cdd0f45761547789c37f4c74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141337ea6300042b105bfeaaec064b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a794a62789c001185fabebd73e57b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92a3e5622cf42da42a915b30aeca3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5c3d6706f4f99683b7ae107e8b10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47908b4b9083756953ff1bab48d9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0ca5e81724cb037ed5be3523ce48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47906e14a469a964e5c0ac57cb3ee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4ea0546b6deebcbf41a53093e21b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8123fec36ebf7a74afbbfaa3ac75b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f9db27a87cfadeb404e05da941c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293feae8248ed0abd6ec34801936fc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4c28222db2ef40fe76eae857e3fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76328ce7e866b7d20fa2e080e2bcc311628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd817e4b27c56a4882d6793cfb2130629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83f496425abce36639379bdfea676c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca45ad5c0126ffb5225caf6f26ad0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c45625c0cee6492532aa39448945f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e80cebd333457687126fe45c765e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7261a2bd657f0d0336607289d04601634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f64fd1ecb7e579dd9696b0721d72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b23ebd3923f8f6da425f73e9d1b66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6d8bb8668d11d7a44235b2df8576637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225f04e6097dc71d0a19750129e0a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4745c27988e31160bf5a008507c27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158d1428394fca0c20085080724415640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85959cabdaa067a9fb89d33129ab6058641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df064bd9774496b8b256a93394281eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb3022d30e085efa6ab5c33c61511643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf65928149581b1a0da50a35d28476644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fcb5c57c556e7521607c65cd6a94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff71100204b5eb348466cbb036cd13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aa98395e263eead7a05cefc4c67ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f35b9a03278aac4d47c11d6d2758cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607efe08666aadc189ad9d3a8f9a854649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2bdf50259dce4d1c3b9b8c660e1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d901e17c424271f51b9840c907041a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d2c94e3d2fee97909f484b4a71b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ed30633562724a3d0c629456dfef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133ad8c04a48bb9657cdc30ee606542654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896edfccf75af4660ba67e7fb34baea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58b9460e258878cd087bffc32e020656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee148063dd83cb44ffc4d06f31ca346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883296850b13c0bb6f5999dc479c184658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f54382ba7203bf03f5130de8c9119659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a6a27eb7fcadfe3ba84263dcb3f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbec6b7e6d66102bafe4147a20be90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab756f240725a07720b4c74109f459662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c8e58359ffd378848b9ede219db32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a06e433c5d2cba77f3371168f78d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1edeb2ab1a7fe3ccd84e3d010df2da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974c0a227d7366f1f4c057fa26fa5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305091cd0e28f345464703167e2f0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ecaac45588ab148b6a4b332ce01d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b2b486c8c03ce46e510ae8696ff98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f7c24a6d2a888e04616efab4028d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e898961be2295fd8fe523eaed6caf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c0455e70bc3043ae21bc3174fd7ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1dbe0336e2a1bd4935391af27811f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78974c36db47340a4a29169e70a6b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e90e1de31473db6a33899bc383238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30fa4b1d580fd26ef7d3c25e14cea3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937cb8a3a41d5472b6ee9b0bfaa5a16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dbd685d93afcbcc747726981d2843678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837bde5b702933497d28b6404340f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609e34e232b6718e65c110ada32c6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4bca9769283c2b3e7c3f74cf4ff7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c300a93c741d33ed544e8f96b9ed6c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec452c6550089ec32ea74bc9594974683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303830cee75e56b1c880f18d95be883a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd62d01437777c2de8ae2f1ab57c2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad7e8353c521fa9b9cb0866261db3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652359d583af3c72ade1503f2a47459687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf223516e21ecd37756795fd2d8cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33aba470c3f3a01288c610850c288689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff48a258e3ab2ce7e6569b28b019b2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c372fa05a5712b4767e65687a0fb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f23fcc2853187749411ab6b7d7ce8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddb62f894178175732d8f958aac4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e1e9ffaa72de91dd11a1dd4bca7cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d373c5141678f80e041301d42cf167695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b6e9534a6c7ab4b29885179a44ed4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b19524aed6d73112830bbf18dc35f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefeeba819cff0b2116e963089a84db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96916d5f8b1b9e79d72130e36a7ea36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3bbd993ee25e8960fb311ee52d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593415ae2f222d17218a5ff477c416e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6767a5efdd638bf16bbd403e5130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8f18f5341245952b515c123d985ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdced8100b591477278fbd83e9969c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b9c7e5f97a9971ede2202d067f8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d0e65ae2ba17c160708f5aa55cc25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71264dea3ecef846d505da8204d8122707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6409fa4336e1df0b47890bf2278e14c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e09179bc30185a808b801d41e329e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc48a696e0a88fa4857a6f3d0c8d4f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a6f31a157dd9ff53884256461266711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e2129c1b61a2e7f962ddc0fd009a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c065c67e6cbc5c1a1e36478a4eed696713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcaad1f683198f722a1f23a4524525714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d996c3abc884699a322f5f0455f78e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36e1b7506d98e7953f4720d83a523716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9265be8aac90e85fa73679f87151e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea095ac4215c5de1697f539d8b38ac9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185613cc9be286d8f2cf0497339b5631719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a743e89963039ef6d2975d65b40d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead40473376396b533e8188b50680b6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8acbd2ef120725f72c9b491c03c4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf76c9d423cbae41669d48c7aafdc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb45777c83473e3a9fcf037281c2ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a303f2381c1129de563af276a661c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d4f79040dbffd3cbc4215affc6c33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded2a5f6809ab1af143295da8f5222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff760ea4859abfcd2675707f7d267728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac0984042ddbc87de6b8b971a1ee8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcaeac54922b627b781a5992db310730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb040fdb72029e34f6fa77516b86a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937b40685afa06d489e9cd67243391732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623d52713cf9edcf8f115dd667c2d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01eeb6e92ef374ebea192785983286734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a3dd25e46a0ca4d5675497966b0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7c998157f5cf3f4db922663271bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa885e61a3aa5439146aa4e09066da7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaf923792af2b04433dcdfb038f41e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003bb7ef16b3e3948aeb1d5507316a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634e5d80adcaea1a76c6b9c9206099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d97d7b1667393594b06402ee65ba02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b3b3ba0bb2cd9779db712f312040742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90deea8e84b4d034308a19e7591c37b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172264a5d2ac45499ede9d24942070f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21a5e79053eec8b8b8b96cad3a7ec8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d629c5d87e8eb6bfefbc42da718d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026a0c1934b7280ab6d2871b32c4d0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ebe35bed8b589eeb2736172633d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc411663f7d5d14ee8f8861a05e2330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f27335f536e9dc276fe2e3d2dfca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bba741b18daa5428aecc3b663b026751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d6e89de6b86cfb9659884566b552f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0e50c64f242d1633d6c206a22b95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35e9b334064913c8aa70567f1d253754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd91dcb8d500237a89988f699116b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a7248584f87845ba7bd7dc8a7c94a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8a6f770dd6719a3e1016d094310d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137bcff590867138e50235bac8797f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1195549e0186f4741814cf36ae65759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad64dde978140c36fc4b7c5c16078760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85455691aa517705196572b2c984af9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080c2db9640d09c47d8947161687d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2909ef639aba70a713c4935d40576d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57618a6da85a8caf1289f6ab4b499bbf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a149168ffc5727a1b38fa3fb4923765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61937aa174eb36ed511b505e66b6b482766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523991dd36289deac37fc5e40252c9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>