--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3ef238d46f48045c83a028ad52f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228cb3836bb0250b05044d7865f9aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912119434b98cd5ed695b848895d6a1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba6d993ca73a14838123d5bdfe50bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e4ea97b08957bcc927d8da27e1fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5f3f0803849816f19811d67539c156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3451b8998c0a34b8ebd0866f140e147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df557bc93530609a6816b8f152db52828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6669fad4e7e69f37e51ecca7345ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf3c1b3b354c6aa47f59f8d6cf4fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f773a3b74def4502842bf24b1165b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c55d39f74bbd63318d9a0a9c943112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d349c2a524cff36098238381fb579f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e931fd36a3a6bb73d2fbc9e9f400b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0557c88e46a4c03e006a54908b50315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75080abb52a46e65c5c770289c21c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6019216ed0c4157b59c2adacb85da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229d9b29ce1a99a8e51bef18f0559918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e723e454d6ec0f6d9b31327bee050bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3204366178c292b28d3f30cb1be00920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58fb9314e625873e304b29734dbf7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905f42edcd942a7526898f8980963e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8224d9c601670e735f2ff63115908f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b51fd6f7950a9b4ad27a77573d6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cea27d5f986b8bdb9b12f04ef3359125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e13f25527eb21cf57f119aea8fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d7f02dbe00dd4e61312c4ab0b0f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef739ea2c4bb94428954841a5010828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631427788ddc4d975be55edf4ad106fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fde1365e7d3c083240ec3b0dd61c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8b6f113cbcf6ed0dc5bdf52a087831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b992b21869c60fae976b88e1152e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fb7572c06c6e6fa66508a2e28be233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488f6eef53a5422756198b2cf8db15634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521186c20b181974708d9862091b3d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bcc2db22ec66d73559bae74c468736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca144d55f79ca4784cf81d8b31c5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e29f9f25d5aae80bb040386b5cd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814adb3b28dbb24ea6ff19cbbcea51339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca399cd4a5c6f2b2dd205e7d2b5c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08fb7afffffd20947244dc5dd868e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932fe9e57bf5d9d561bb68b67d8fc2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f07cf6ae7b70f652b46a92a1b87343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a319ad89084a790bdae72bf453d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adcb3c9bd9ea840a8e2a09fac8676545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c6687c38daee834fbf2c6baad6c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a3a710669fd148c57e123e115f3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c85144a098981f9dd8efc0f1a44b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcff276681e55f867b9b88a555eec349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15724562ec63a47106bfcd42143c684850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5337fbf3c12fc28c2dc2ad2b682da451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c34e3258d2db0815a8e3d712a1a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60d6d50ecea6dcbfe86ce60c9172653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473df1bb75fcd788e7096c6dfe78a7ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dc2d9ae487b4dc11d0cf258dd041f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1cfe8304313246bae1b20cb0eca3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180c9aa18a5491db418b3aaeb0f77c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca582d2c959d718b6a9a9eac6bc93958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a200b6f8bb6f871e9b9adb3a9e5be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963505b10e3dc07469495b25f47396d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bc8d78bd5af50a3de09cb0244b1be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139662129780e20f6b8c4fd02f7328f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e36a86bd6a14d3f37b7ec5c40912c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781a709ba631ff346a9437aceef16c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167204c6c4c73e3f2d8e6876f5d7c2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9d8e3e6f46856f1147593c9d4f5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55853f93baa3a278595b18ae87d358c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78236da66279f7d544b6239c504367d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e10c0f3cb8163d2d366ae3417a38b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca1efc3132775dac0d7920a2153f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d34c370b989f18769083cefddbae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9030a219b604ec0d196dc69e6741b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d338f713d5dc2cb555828be98fff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d1b3ef22ae754adc6c3217ec261874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04791052506da20fa72916f89b42df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766b316dcf3f2a35f0f6887b0eb3c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbb8963c534e13acbda30c77abce6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec66bb500b7f08fef49d30a6e413978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a945aa02d6b6cddc337e4991e3097279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70bc4faeaf33ef60cdc01f2e511b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfa400e67b07022882bcdadf7f32081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f362153f074fcc183045eb0f5ff1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5ea78fbf57566e8565c431219d2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad39758b7d3323dd320c43c3f84d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09bd084c12860485870202bbd681bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ed4359e4a9d9820db8db826275bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f067217d16a586d5524da74a9e53f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58240df1b65ec90b735e0d10afec9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33c7cee84b97be492ca53a730c5aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97a9bb9f6b0f55cb315f84880eddd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f3e42ff33fb44f4f957f7c1b378c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b40b1f97186005c2ec2274ed895792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88990e09dee40c83951ac81985bd4d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaed64fd0ca6a38708dde1bc85f72e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f6bc7bd3f61af1cae7d39995dcd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33228b1fbb260a81b9933b92c9dfd4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e79fd8b6d9fdb4ddc3826a3090e7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74892101e7d800fbf0658f3dc6608198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ad105182a92908cb788cf89b714a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8136153db97ffc48f8696978672b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6edf41a73b5e5de23fb297ee58f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab902314a4a872cb4f01d989ffe7f387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c25df4f5d3978b9683efe2c92996f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf417b023a6770152dc36f244bda9a57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3b6529eed6c5aca378e0c6c868aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c036cab115ca902604a37fb89d458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa68442e72b577e31f612f30af6a53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ff260c1a0e1ff0b64a561898bc466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec30cedec2fcef7bea9818834461479109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d59cbe1252a88c46972b95392f151110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332270f4e7a8daf37a7bb1efd38ce56e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d58b247226a3fc1d62be50ab4f50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4e5ebcb151352696acae326cabed3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c26da04d39e9552f648056c43d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cba9d47ede6cd5b9e790fa961ee5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957d9cf585f79851f116a5a7007e5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820d848607cd0ec7f2046f36a6b816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789596c6da903057f6257a1387b4449f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f103e0f5dc559e5d402c9a72a360c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97de79e08c0358282aa4fc1ef7f685f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214974703bec2fcfd7b1109de5cd50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e840e9dba305cb33d2bc8b8de9a9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8073211135015b1addf8f7ae2c4463123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6c420470e697470b51e0416ed02fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7009ee85d05eb097b96ddf2dece4af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8c914dd094535434e89f33d507df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214458ec070e212ec4561f66196ab20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730ec1e43957c95942f64a90a3b736128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a25fa3d9ad2cbd8713b48621763b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3553fc543aa1c0f29309fc60a2a89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c464ff330544b1186c2828d12b2b706131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcf0b1724dbacbecf2e9c8a53d9b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3039aae2fec4f8e0b104303c8d06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da61bd743b3139d590db38ad08bd71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972be0add4848fb3c8f0d0d004a702ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c22e2c3c3b54f9894cdbb9b639d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062efe3440f1022a49d122cf5574a75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542542c70902f650f2218e4c844820cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c87a140042c62d25c90cf8095aa18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4187ac1ea06616b4f0e9eebadff4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c3d4aedd1c5e875960c96ea1665d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afcc5ccc4688280a00a966f13a57fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624ab0fa7374d170ae743919831ecc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abee021b22549dde14293f781dee1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4b4480f8572f7f612596f71712bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e04ebffb90532d290b4bfb4465851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d1e644049d0e77bccfb45656152b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7d89f26f93520aae36803c33a0a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca4d730a66bcc41204d9d242ec478d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f45ec2d828ba58ebd30947cd239c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1186c06f84355a291836d121baf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10ad563fa31fc2c6ff84b63431be2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81159a28434dbe7b3b81d8cec2669e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b87cc9b265490c712d3d8db32a55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a82006c91e5c776380a67afb4c9fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579226322ccc8e8cdcd35bb7c01ce4fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9405c90e4e269532e54ef0e9c78600157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639095c567016e5b971019a3b05f7544158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2744a4e899c041d3f83f5441e0ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3af13fd773c30a3be1c751046fba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32f4e664791116b23993e8d617ac28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c6130a9cc3eed80f63eee317f29a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a15dc39eb150dcd286aa70e1dd37c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0f47c75fe43534c87f8bd6cd6256164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da118b16494bf915479bd9850ceaf8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6e400814f4523262a3c893edad12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7718e01e727ab530bf3bb507f4a55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047175ff88b6401790631c8aed6faa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ac491301694d599ce6700d65c1a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc71670380f8c86de598ae4d864ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02783a7960bce0fd6fcb4f4a68e6fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df0b648dec6d8cc9261310ab9b98c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17263834e10180ac77f2f28f8ad90e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49848236f380b284899829eb4c6150174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c35607e18561d2c059d04fc1dbdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3835e85a275206dbc3f3f948e71df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1701f79783244e794ae5fdb23f57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42a4f280c21361181ddd5e847c7631178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3023da1da3f166e2ade93ab37126de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d622b1c9a7183c48e108e29e0eda3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1364e4d25231886e369dbf05530831181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23880c7d2d6c709b2544136ef9e8222182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d2f386ce4cade0022ea086159249183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475bb0855c3553bb8677c344449424184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544505d76072b388b1b33e392a305a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef782d92030f729384e7489493db975a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4ed917afadca574d66ac6150d543187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e95f0961a7a0814e86ea1079d0e30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941839fb00208484de0bc45c4b208162189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5521155dc09801cbf76c9702a33bddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f189962f5c25b763cc4cae56e5f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f327f5825e6caf1e35ac81c5e42c2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc9f0248f0de64eeeb119fb53f9ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a610430b56d7292bef26fb11c9a83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe515e3bcd89075d11b256faa64158b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7313a053d0c7d779c1481acb0bd32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a8389018ed8859d8ecc93b736f34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4aefcdc852d180f046b9ecbd0ab7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00274f07638110812a145f49eee14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ece1ae401041f4ab8c23400453e7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747cdd593d266aad3e87fef2624073a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82374aadba90df9a8dc2deb5cb7d61a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760c0ebb033d47834cdf049718d8140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0003fa81f0e1783266adca38ae4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663658a4ee6f26c4193337903f9e2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6816988e5e1ffbb0ba6684900604fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720bde9972df5544553b6736b8127ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf64d9545933cacab2549d28d0dd3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f16fa7b68300e826e17aaae006204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a30fe954e440ceedff99818767c518210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c1dc1d8f3f3154255ce5e8ecd16c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee566660b591bba5d669214e79b73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec85fc097993a5dddf1fcec2e7382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49066ab474a65e8651ec64eb93f6a3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa3bac1b5856c7aab36cb4b41524e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64cdd12ca6ebfcb555ad5578f2497f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd138dfc47770a289faba2e6bb5999a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14694c52a41f4c8e80b03dfa050515218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139e2fff33a15ef2342fdade383790219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506bce2ed230ba87f4babc278c02ee1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80917a55ad1ee932c52828a3fa52d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bafb7785d0618b12fd54d887af645222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9f22431af98fe3fb296a46850ac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844ac8824dfa5975bf18cb1d98c783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95630ee1a43350ee3792628011ba5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209a067a6e0616f5b389f68538a14c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8255efb0b2915b6115f30f0b10aff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e171a9577ddb78cba45af03573814cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836263fae4e98ff6ad3d727ef66937e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99564ce61ca42e1c803badf57c7ae26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf75488d68a12b11daed1f3056de3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929caa8d45aeaa40b995d6aa8331dc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daacb10b5bfba8baa08e1ebe5869a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e83b7eb9f98f348a67311ce3d986234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d5e0aa5a03ba832a2f35accfcbab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746bceea25b0952a381f355cc0fe872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7fe8fd473e928fad34de0cd655f6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37612c50d45940a77578a093c4c11af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb2ac586d46c136a6fa663cc31392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d23ed5a188ede8f61ab0c9d0799f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752565291a05cbe8d4f36e2fbbf4ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810526ded78c330674c619e2e3b907cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4359be6f5115141f182058ed4c9ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14620bacfe47017268c7589d36368f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468665bf23b7e64e258850add33a95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dcbade5dd760e73b8154e42cf03b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a654353e7b012d0a5fae434c536e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ccd9ac5046a12b8c926288583593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001b8945f5144a0bc029859ed36dbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32be7cfb9f1a5068901bdf774e03a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89736a8bf46cd9d87442cc689ecfe4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110398ab1064d71fe05969a30be42dd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c446fad13c1ffe7d8e12928d8b4a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d13922e9a4b267820d8ea21b3ce6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c05a978663be98ad4099ff6097a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2428758a03a5a1d1049629d33843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f2a07b6e7e9e6150dc1bf21003c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085a485dbac32109a95a9baa0db43a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905e517bc531589fcc4519244315bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0072707bbba20ec14433a8ac664cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de42a85da500ddfdec3458fcd6d46d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038af6f500c38d983d5eb6b85807bfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c28baef9414835deb4dca3fe9782263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a30f41fd5b9933e6a4ae8113898d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348358bd2891053e359e540a3cdb843f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17fe73dd838368b6f8a66263b0b5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90473b8929fab122b6f3638e30f22a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce9e694cc915e1e931bfbd4f0f7caf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c092dca5bd0dfcc56331494993e1b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7be7adc2d96662be2bfe649228d34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb489de498d3d525cdde1191637404271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a30771b9bf538f29bb4fdcb5d66b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d9cabfa1ea3d727d904a5dd51ca9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3af7dd2a6297022f4098b781c257274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94076d9ed0eb64748b695e86c93f0b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa8f78a125ef8aecce538ec4f94f0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce552a594e8ba62eab8641e7152b0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fb2a17104a921197d9e06c0876df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb430ff803a16b3c727a58598b20322279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af38c674604ef41dd2cf5030a0a68e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8121240c28c921d38238a2e5fc54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688699e327ae5c45b8b67a184308ffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605dd93083a2d8f222e3e5af5c2c5df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c7d09b38660ff13aad40f69a45a9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0fc69921e01835d7468a21aa0ad0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fcf25973f3b2229928219aa353c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5fa3a5d6ff964081a57f13e09146287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944316d8a4d548bd68a2a9140ff366cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597487b0af10a6480b4c6c82ba5ff40a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd06a7f92178cb7f3f4f3aef49e7ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0de94d3518e896adab5c9978aef0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1040c7e31eecfd5fc9687fbaf0fccf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c454c961625325d9decbf2509fb48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45c6fb887a467847dddbdaa850d790294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faff0e3b04c2385fdada72eddb77d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf6fa1fe433664f923d12e8ef349f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0ca0e05094080e7a30699618c180297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05f27ed3814935c6807d91580024f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149e8d6f834e6fdf3c2dc9c1918316299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16b0f0cc7d3b40a981bcf8f816e10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ac5d558418b3a8af5c933141c603301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246c2cb6fb0eae62d2ab174f3122e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a5cfd73e6580fb7aa8615d16255d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9d2c6a23e13e89389111a656e9fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b3725dff59301d19b94db8db2a67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feeccbaa89b19cfdae336a2117c8a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed338b9c3ae74c99336e643a0ca3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e5e7d741e378fea224f96e09af9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c830a0b9e91e6ebc0c6ccb5df51ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142022e1c7157747a1b4035300678c00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe7d2375cc6a572f8fcd8303803da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713888884d76d3e72b1dc2d8febd0d8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317554dabd9d871ba857f564461636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df68c8adaa3d99bde15d30d81c482f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68260a0d398f3c76fce7b711b317763f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68355ed4948b8ca94f84493d5cebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4cea388fa3ff1bc46a13247b1def317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb85de5b1f2ac2298b5db63ac353b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf4bad689633878fd4878bb50768ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466f4931e7bb421f27975dc81a545f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68218c9ef260ce04060d53331d27f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b32672dbc56752bef104fb61c3350322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14302b010fa4768f440a44e61da5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051e6d38294b31213d678b90610f0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e1ae37cbeea9ac729a6483db3b51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf271e8e4fd33b44fb08147ead8619326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77002668ba4b746ab62ea5f5b79ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d368f7f331b0a73d6f96e96204cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0ccf5a8f5b67af2912fd322184bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a32c74a3394e1313ed16e5f6f7b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bceeee3375b709ef32426bb39da76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8211ee1ec1e55fdb3d02f008ece91b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf725ef8f5fefd90b80815095f7ec23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fce386f3392d8e1026c18ff5d9181334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9086f217df0f164bf6b0109f854a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26fa6211dc6bcb9b2f93dcee985db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d78810e4b4edb7330484fad748619337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23271578b5c3fe874166681510c06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35ccf119bdb3adec116f39ede017d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458378fbddd0bc998e6158e25d86b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa67b9650af362a68003ce7f5e233b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1162c6dff887710ace1423c7a29254342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9124b5d96680193d334000e5509ab9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225606de92da53552a8da4348112907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4b08c69d75bd2dc7826e02f5aeda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2d354a4c2925b5df6f7e389ebf01b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4c3e7f50caa4074e4d7120c0a8dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722d8c4e4be52cd8ecc36fc4277923348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfae16ab288e849ff85ff5a41db491349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b781994e5a8f1214527565287b1a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075058b859995a4b3ad07d9ea9059e33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b3719a7188049d35db1bfbdfca14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152bb48cb8e3b14d730f0c516fdd71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dbe02144fc6295ebf6b12ccb26939354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502d4c04f10ce4a90624b8d106874a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7179f9ccfd8a52e608c1641383918c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f0de641928a31fc37124146a031c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718df7c7935af0ff089abe2bd50f966358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fa6c184b9a7ffd75d829bd3616678359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132911767c64575b522bc11580f1cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee56e396f9d0120714b56448ae0dc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a2efb3181300a9a3b634da80c188362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d37abe8633cb150f6f7c96dee674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121425afa3a6a85e30fa6fdf5f53480c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839890d699e7ade996439e38730934b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a6709e95a0ee8949dd98ad2b1b84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf9305958cd1ad8d09ec364ca68e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672594e5ff5b11d0de7214523afbbb76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0155a6e1d79ee69fc5a7419c4055369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131732d778a73b84f1d8502b4ebab1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0e3f970cb48fff2ae57b92d310a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7812ab4a7b49c411e4a079faa74201372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c1cc2d5e78cbed8fa14666efaee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd78a91e0d9b3f48bd66ea4d9e5415374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac66d2a5d2ae881055c5e555ce6ffb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c40c788691215c41f1276be8164ecc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b3f8153103e4b1c2849b5941f3ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3203288f92fb978311eb867168d48b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6b060db702a7d4d582773fb53cf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2aa6500a7033f282c73841abb9612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56fa33f2e12cfb32ad3a0904ba0fc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87a92804010225a3fc6685fcfd6d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007c3a0ff91d7a8bbb7b5c9e95ccf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a01729f2f72a5d6cce686ce2b0ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643208cb766d7d550c4dc5e6080346385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37eeabe1e92c46c594b35c279b522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d68b7a61f61ef0b03bfc2a6737ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c189a5cb264cae6af5e73d7ceba0323388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f826fb47b705b5743178da8cf06f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c22aec646fe0e460bca5ab9fd8749390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f22131c9c4ffabc32c7f6cb08860391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560da9d8de3c7a2b69ea253e75653b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd842fd55183af48565b602eb5118393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959d3fee64dcd1ebf98e34e6fd7e18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa79b1fc51348c21270f29e5160ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546a4209ccccc9e098bcf8faa96b9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30864152b3e60e1d6975bbf1712f86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dae3b5f6b9417e97a0e6694a4e9a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e654fa48b57af9cce5d3be0d7b45d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7718245a7c6b2feb187530131f522e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ba7927e86e176399e4fc503ebf099401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac2a3713aee0e86a4eff77d378ca35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d191e8485d2d7c2cf54fc5b0d7338403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4414787d9b5906034f38dbcecd87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22a744c2d5451e97d9e539e7dd0f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f85f66c1de89513422ead59109ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e070133b459242ca37d8a66eb289da0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c8a8bc67194dd15ee40a62a4b023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b2089d665eed5400f66451917176409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2a097085a400acd972d7ea99b7f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299ded4e858725724c45d43b9fa2cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdcb1e4a3786d93495f8be3cea09e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9520cb140838e546c90e611c34fe1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe0e6eb7bce16efd9e82cef47599f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f729d1edd3789f04952fc34792712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e555aec02c60044a194b771125fcf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d1f525023c6bdf9d4be7c0557855417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedbfac3d3b9975f2f2469c2156a501418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c6baa1e72fd9a1ed9458440fea65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68beb79b83f3e917b6371766b77e8e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8a79ffaea6ecafe4a88f07ba2d718421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254e20a8e4a3fab91ee4a03cef8844422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b48507fd5fd6e82710e9b46028615423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a755d1e82ed6ab39db5c98a11a1ce59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ce747fbfcf115c99530b392a58c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b84f2069c7d7ca7e57fda1b80867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3bd9498538ec58dec9f01d311f18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ac70d176b2686c4741d11ac34e9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70350c832715735b6571197c597123429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce2c7032f06b409b61a17e4fc8eb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8765165260377797431975e31f175b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5397e7b15c19e54d62cbdcbfde34a33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c584c8313d13ead7c659b3f58b86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1fccf8f589346e61168159fb88b88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1e42b7f61ec8004e00afaf8eeee5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e50be8bd16c1ae22b0793a228d6ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407fde1f52560b01b936dcd34089dea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e1f4d51f4761aa29dea2b0f5c203438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf525898f1a4bc47f53c5be9c9da494439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe494ce1798282270e6d9dd2800d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53cfeec1ec561ee4cd5e20c59b1830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d569756f2fdd5d482a38d63410d1f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e810353f7b3e9b702e57aeac4356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d13420014c9b8c0fbdb08c23fcbb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffcb0bf2171f841abefa2f9f7a302445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636953c33550cc2b3a16cb303665da7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf4f5e39296086f2a394ff95de83b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e88105619e8e1d1bc6c86d70a0ff1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140940dc20cd674a4cca2db2d14c8e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b673bc7c99f74a9f3ca1c9335dcf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca6fcbc9057ee4c30215c250f626c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7ce84b0c2b902e528a5da752556b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be7308b6e9760a6ff2f4c49fe05545453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b37e7aac9e89514f6ec2b66860a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d593d783e5bb00b631c7743bc4de0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7212df27f90245dbd2492f77c70d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a72ea30e12ca8f2ce389d97247083457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b60f189bfebf270089497a2d6e85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa5e9d59d5bd04461585c4bfa57d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6577f3da743436170b41b2050356ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b8ab86bb1e03752202de5ecf6794c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02d51381994e5bf4ab46d4c3b60b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ee260a5341a47ba00a3b4ea0b4b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef126a14dd8af48fb4937d0252693e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515f6e8ce427744f6a4a687e90f2a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d969b7d03f19717da860ec0cd56005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916b1c41451199f6542c4e527ecf1ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efdc4063866d4e5d44037aec4b79f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfbd612fabe96b849152827273d601469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec5c2b16bba8085e3f9cdd52689e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295d8b32aad494fcb081de62366b16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7be71849db1aa76d42b1fc82c83d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60e7ddb77248ba9dfe7b2ad203f5dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b21aa701e4707ab837f6d2561b41f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc554cbf754cecb8dfea95384248bc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dab76fb2ccce13a8be66e8313c428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4373c7025f5c55b317f859354dc872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977711601a6e30cfea2165ec6dec3a80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb1e46a32d233ca672cb8734c933f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f156de3e68a93c36b88af8ed6f5ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0e635e662d833661d3923cc198503481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f46c82f507743ef192e459cd15d15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e33f412da649087885f93a37421cd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46549c8318ab0eb6bef480e1985dc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056a36e3beafac3485d0c22fe093b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2053e1f002c6ba36d68280797caab60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b53089133e3ecfab171e2b101ed34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a2e3abbf48df21e515c446e055f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6c5173a90a839c621fcc823f2baed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ddc26369a80a87da23bbdf77738b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf5e0430f2cd754c73d3cf0c3ddc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb0ba44da7f436f64bd1d0cc9aa84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a921c7da62d3875ea6b492526f3eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370c468d4232b184031775ebdcc2f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef5d26969f09dec1b4162c0e923992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da544b68bc8abf1444bec5465ccf7c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fca454711324d4d0f9e92e7308cb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8e80e7fef1e1061a6e68045100b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f00a13f4415f4207e7777d2c0ff79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e03610d7c6474336ee7ab1e130f789500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44150645b9c245215d2b635597cf4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454952fe4ee529c12386d84d33e8c432502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03186d134d8399536eba4cc7e86e247503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6ee4ebdd8296f45f7b0f03b72e608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a928f3b889abf94ee352f7fe767c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c532fe1a1ee078d40b50161b087c54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f09d7a65175610595533ed166d5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a54594ebeb593ecdbc73308671ef40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf843bbafc13f1ffcedeaa258d699db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3c571a8673dbfc704b48c8655afe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cda85d0bfcf391f0d65b8015c7209511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e22b37115756f9dbefbffe263e104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac46ef0e966a8aba555fcc5471cdf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588fbaf1e19038f76a616296ebf926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d97b0014a510811eb6152bc786053515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ec6b4654e42b33653e0066d334e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d811e846f8f587665015a7fa0b3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5fca858635e336ce66cfd2e66001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7333655ee7280b5256544f7769671e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c144fee7726724cc8f796604e7140520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa7803728a4dda733bb056e28b9d64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4bc8a18f6dc3658be6d09517a99d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1d5c1edaecf5783fad433bf98025523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd725e9dbba70a776072513625523a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e0545cd91e1c8dc4a60c62a5957c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2063242c91f5e0056051949ad60a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b598b009b662b5b9cfb4446512c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c662a4a6b14256af58e71aa7b995528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb80f6628dcfe66f95c55807d01d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356418b00d7754d08f1a3001bebaee4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935310b993ffa9d551dfd5c4dd0ca10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04313b115c31496547eb595f4e76c8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc0bb0a88bb85b419ce9a962ded27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3941b9f0a5c7041c7c9f973fcee0c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832ec60dda3d8b980bfe2a33a44a091535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ea38f7439f8c98fe2b16bde0ed34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3181d97c4f570ccc2e3e57bd0fcd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de251545ebe73ed5765fc9fc6ed1731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6258e0bfe27d4db7411606dbfc70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188bc2625b52f886845057b064fac95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d548b25b86b80a8f9660f6871060ad3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49182b1ea555e2592b265c3d9f3b5aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ecd235b9d5a2582e62f935a320cad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035704060b040c15c51ba18fdea8cba5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbbdbdae2336fc766113ce4e55f300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38046f2bbc544bf80f5eff9b624ee369546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01367c85e1ccc865166938df623fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f48c6ae27b73959ad9a248f8d879548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c9b1be85f391a02ba33331865c2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112314b49fab5553aa014713c4de54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d186705000639425f969f6c9565e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382e107374e48d1d17db22befa1e98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1f764e0c5dfcafb42d23ca761cf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb0c8b9b69225115af742eafa10a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b3b925f07ad2c34696dc8987d71aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c0c641806386e55798658adb290fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7964120c86da8377ae318452a79c22d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e3b890670ef9a2d5739a34e391ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49681ee96ebca31d1ac0efce1256448559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cdf923192824f0e569f52e4311a3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e0e6dfd4005c8a569cf68b5ac00f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c1404abb82dde3e21eccc48e84cbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab27b89f30b893b8d3a4a9a977a3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb17535447383d53575e58b3ef829c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212cb526c50652efec1ffed5d02a231565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86ddf7789fcc0e3cc4eb8cf835bc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668aae9b7fe5d2bff05ef132f488d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a741ed3bcf1681ae17b482b784cd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65c3cea16cdcfaa5e04d817075ad4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb8aecc6135245497e4b012c9cd59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127407a6aa990ea67aa7dc7dd927d84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ee7aef7a5c7ac01debae000887de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5031ed75d800606a4ecd40c578e883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d446f77b831ccabc845cbd00cb9df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ef7dd9475d042e620b09e5d83874575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0e314b4bca524489bc012086db1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e09df93dcceb999400ae2d277a12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd8e1d8875541e6faa6792b5265e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06737510de8680dbd77c0409827c51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fbdd8f3b0b59f00a3ce8e12062154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e14899340e2d3877ef4cc7d6c7ace581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53fbc64b089cb35420510c57c0484582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9c2712b682136ed1b9aa5486d2f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889b158b46f589939f507135e8a0e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149620dabf90e26ca83e6f7a4710061585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a3420b81e01c73ecf13521b5b202586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eaac8f1415cd1b7c852e4d797d4e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ef522c0876b4959690e48598523b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ff9cae4d90b51b45ff0325b4384e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc8e413e98b907608af21478ce245e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85ce4e4b81858779c776cee75acc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2436b5d4be6fd03bf272a0e83d6f81f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e50c2701638502a8910e929459ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25895e97256d21b13edc586b3269c529594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345547fa2908e3ef8b8407f2485690595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef54cd3f1c126c8493dabe0bec0ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb28426c3526c01a30cffb77d4c145597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f36a6d0a70923922aadd86acedc87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059318c87ff911c13c2c5902e06a017599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8bb5708c6ab74af0fb357c58a5551600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609634aa9e2345caae36e4c7cc0bc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818f8730f951ac8cb6328481e687db3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5af84d4e9daf03b6833c6cd163863603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868cddb294d75a084507f55ec2bdee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032615de486f5be475be0dd934c5b1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebd67fc638b4ff7074222dc9d767d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81e961fae340360150399feaaa62d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bca7637427936c76600762520640c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f076fd73ebd23027b930cc0668bc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6115a31f63e2639618f028a5aebb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf884d7db8bb37a7214204ff1ec46e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620644e37849b8c678eb73f38d801332612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed605716b18925fafdce80c6f7a455613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47983d96a8004fefe6b0475f82ae42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a034b9ff7537218cc7ed6d37ff1eee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722bf22216f06ab8b1e2536e86794c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556085a93005d1da3d0632e8142679617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0521937944508ed354313d5232e7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff24441eb3ba936fbe91c3bf34734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3acd68d1d04330239df2f8098f944620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab56c607d810a10503183c046c003e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478d45cc5d7730baa425e383268961622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae455c55e3e44165bb1c287a6b832d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e50b96c8f5ac90ab07485a6d64a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006149a3500e7c0f1482255c9f5ef2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457593cc3d05c7dd672f15eb15a2a019626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bd0fcb9a014d1c083a577399b3cca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168559d8116c6271789ebd7ed71a581628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c8ebe8d621189a9722abe1750c94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef516d7559c55da24c62d64a4183f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3126ed0235b4504e93effc33c1401631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a63f8f4f9cb56cba2eaa121f0c09f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02350fd3e18f9ef5a3b9ae2b4bd37c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6df5d7c8e2c07f912732a4750eab0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c2848f8d81f5e113c94e453efbba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753da04a19087b6e5da78e4c164e35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab360aab023e570f5a1507c5f2c49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106aeab26b3123c74f05f640720a7e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5f9038c49968f29e6334b8e07825639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d503834c12df6eda2753027dc8ce0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71849dc2128af5dcadd259515b96f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f97a2b906571bcbfe59c4a2293d4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830f8cb8e3fb5f4ed1ee9bc8f0148e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412bacc52b563060a31bf2cd976259f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7529317ae9a454ba70468c1dcb7a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805aa0a676f6dffb133828d37cb31c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba453a1206f70059b4d3e9412faf519647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49024db888e6325e40f02c0d8e5072e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ecff7b9d15fad6c9b3128bc0785f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8908a4d6390cbc01db287869b4964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082f932faef44b812fb6d2ed4b4199651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9817a777b2ee972fee961df9415aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a72d8d82ba9d184e28b16906c4d9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f3f840f7ea5e4c0de796122f0f4d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a81c46b500f1e4a9e33f720936ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c3c9fc7342dad6483c81d76c20d73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e9c21e300379928a30f504112ef5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4bcd6c4a55afd046ec90f8ae9e107658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8f1ab664b69a5ccbb52450821a4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25585bc8f8186739f584d730b1c84904660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faecc385420fbfba07313b74e2feb3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6bf9e6c725a8ecab32ebaea976092662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c36fed037dcc99b15d3a7f53a2451663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76aa8e98b5d9b8e68589f1d5e3d528664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0b9528b1bf2035e350129ad28124c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f973fded8d834cdad073701a77079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798037dd0ba44e03baa0f3d02a2aa5ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc4b238af3c885f7a898caded6767668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c603d0d952d883a2b3e867cd5fa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947944ad45bc3bea4857534ff9202d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e6cc37804ace783b34dbe4b4a0281671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b0dab0613339cca7b63c3b752f09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93aa7ad30be4c3fedb0f280079c88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc1d2424dcc2132190344fa689cba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d524513e844883351d46f03e8b28dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00af8aa23899c2bfce0f5c9ea2e25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324b2f83b0539f478abf1ce31cac88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685abfb1ce6b0d78a9f19d88949159fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3411538c43ab66062fd2c926dc23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea67ee7e5e249eacc36aaa974e8f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b85519aa9b773ecdfb7967b628e20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e4c96b17eba3e2cd33f3b881f738682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac038dde19d8c0d63fa70de99bcd91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987e3cc58d603782262e502ae68d10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe4f06dcf31b2a5f66ec0a45250b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486efd24e28553deacfb9428a181fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98c05b8df5b0ee548bf49ce2d1e5b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df4867e5e90e2a56fedddd9a3861e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad69cc78dc7baa513b3186121098c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e73b1163effc634479f48ad9b60f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2e851fe7b80b45a42e4f88af7c4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1213a4d0e760b3a1e845474c9101f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec276a6b70acfb239e33f739db1834693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e88804a0224479ab79d00cdc4414d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38227433bf6675ba4575551d39f0d2f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189c097d6f44599cf3b4f7aeafd0492696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01f9104cea516c7d3e68bdd6cc404697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970cfc465d4914828b6a0119ac6304698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4392c1b6a45695abd6b7adf92d3ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee125a1afa33035dfefea95e9239a11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40c81b8494b75a29454a1d99de2a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab732599b718ca3ec5d2c05fa1016702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03efd3d08649eeb40489327f0da70b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f104d31f3599f2c9eb98a7d3e8ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41edbcc3c92fc4fbb3bb1a411e84a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323bad243e70efd29432548394d661706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1689a72ba8f4c7e59430b9723a404d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9e55db2ebabf38106318866f74bbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3efaf90e8d9015b5b01afbad3e3676709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e937c61823e8b9eeecc3851935a43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c63dcda5f1a2fcfba464fb2dcde93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b4eb7370df59c118244e97c15997712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3224bc6af45f2001ca1e2304b4551e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468a2365ba93d42d7dd8326fbe96c28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f7c5000f4a4b2b7210b329a845be2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8096811699e55b70ddf37fb856488716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97794b6c356610c70cfe75a2d7f9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d9ab7956b172dc250ad56606d25a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e22d80105b56792e435fb12c2ce297719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c931a6d043ccad1b08780275ada43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4d7bd5956dddf9a89fc162c23153721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81a83158c72379671d9d7b800c42f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f055a9744b45f1cf401a1b09d3aa17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5296abb485acfdd1fbafd431f2ac9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac382cd6804091aab10d5b8fa4a05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c24c7476289c906dd012cdb080f57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af14ee6b747158231557adcb675013727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a053cf645edf418a33cff61161b711728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7466540cc0a545bd878d52aa31e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c449c6b1acc9b0ccdb15c9226035730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f9dd0f320ee7112d182e4373076e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceaf2fad37c273ce376444400c00b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e88db5db7e20f211bb43a1b33b333f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f9943ef546da903f4d1bccff9f0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db850ba96b75796df86d475a66ee889735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf2bacb9c8c557d012636bfdf7a54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b3ff4c029f3758da253666b78ed1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca4b8353ba1fc6847eead83ad4a76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06c6232c568c45e5d5a155653eff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4b758dc4cff6075783cd5e64d6849740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f1b31c72f71f9259cfee7407e549741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25804e976229bd1fe5ce370a8794e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200bab05c7520cbf648c2a0102474e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bba8343037b224cb5df85f78a0f27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bccbf04ac89fcc9d18275bf217d806745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed2418a0e60352f6f2d4260a85f1ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364cc8b74d48962083c0ce4bd417cdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857b7e761b26d3c2a06df3e4b98092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845dbda5c16e5b0eaf3667a7e4a2c53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be87f6f4001f59a521332d0827d0d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb053b4e3844bcafbbfcb575b6ecd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829dc4230d29d194a71fd4d45e24cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4dc17423732b154a14c9c9e3f6c3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bb7a0aea9d97a69e730d495852254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec1281598cb25a80d040eb18003e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04388fc6767465d243f2f1337de3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1211e71a7cd11b90e4c4df3d1bb77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53657de745ba7c4a7a2165808365e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcc33f4309cc7e14e1a682026c1c8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab7445e56f14c8c09d323aacc77848760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1075f857f34a003115e0443a096a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312be3d0803fb5767e0d58d2fbe377762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a7148868bee1a13991d1cfc25358763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743649d458af031e1c90be74b51eada764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3f8d5132398ac5a09acf64328427765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249aca999fc5851881be33eaff18baa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783cf2aab5f84dc3e18baf19483789767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a52d27c6eb0c64eb4af1ff665e106768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604ef99a697c805e44696701db64db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e979d6ff869a710e20292fd54b1f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da23ca4e15db63c4ffe463a5c2bfa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90da8084b7ab5f1bb9ed7e20e8915f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb256710bfe9a540dd9d508e4550a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b8149c9d8f8c271b2babc2dea0c16774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678cefbacaf49d01faf92cf355a0479775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7df65be36360ad23a8233a8615e1d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a44635a5e324aa19a9118c62f6990777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9298ea37885b5aceece9691a4fcdcf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8240409ecec39dfce1c3fab2f8bc79779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a7b28407d368bb9244e975f6f8b4a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5526a274a9d7d26697f4609834e2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953348babbb5e70e50d56cf858c4bb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc45b94e0a4b49b2b53df8cf1f80b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1550b9383729864f2bcf80b1a972784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941cc70d5d8f928479095e481fd3135785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583ef7dd8ed26c70060278722176c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac56f1585fa07ce9d65f3f429a3866787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4cf3b900ae40fae68aaff5180a35b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cab2ed0948305a4cb5b21f4d28b62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd4b9d1d1acccf6b13a452f6cd641790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd9765314e950a810475787b967c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693307fc611b636c0e99bca4987af92a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a216f19043ed65c133b34ed07e666793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700c9f6d80e31f73b3bb447deabc73794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085cb733305c9850b5e51b24d0fe8b6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737481b3617ba529a1a544521c723fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1767176d1684925fd006f6937d286c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd15a12a82f9368a427e9ca5173477a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ebca130b0be9fca9f643954158b33799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abea3ab44fcc58962c9c08fcdcb0b5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c50852af2dfd2e0242868e92ceef7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dbddff881c84a1559d8905a40c6cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da24e69b68c390b6bc67d2b239c011803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab86aea3b35cc07fccdd835738b9415804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9583648fadafd3c84ffb06a2929af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93b78464cbcff43553b64ad6020c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd910981c9c44a8c76756e82837af22807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6aaa795cd6bf9bab6f252af8bc7cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad448cbdb3fc0b3747c6f7eca27933809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608417c45d0d684b527bf79ab60a8150810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf31ed22ea3f20aa368879bdc0f7dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83baa3540135cee7ce6daff349988812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb549fbdbd7a3c506786f466a936400813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a6318a372ed16bfb1de99db07879c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df58239388c4db3b358db7ccaf5b23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3734a4f5030dbe4ec96f9f1333fcc6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b913005255c10bdf2312c839fbb029817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85faec9a8d55a02d1e7a2189b8d0ebc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3286346fd4973f2fd022a738233e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f08146bc3018f134c82d37445ed03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbd4ecfa7de9d2f446f0cdacd1bf514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fad466d78f3f91942cbc86ac41c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eeba15d09ce59bd08f80b73e4424e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908e7f5b6caa1939a6e3678491b2cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc955501e7da7e0568105f455a17f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0898e111465d8a9ee59a0bcc6f879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb2255bd62af1de80990959e15a5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb154d1ee562068c479fe0f65d11b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21f15c1fbfe81f815a615827f5ed312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae7a25455b262288f09a7ca966d1c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254925879026351517fbbf2728d61a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edf78973737d1dfb6f59113124d88815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bd942c573af6122b1e3ebbb9c41d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511706811a1bfcedfd1afcbf83fe9e4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9b08dcaa182c10db6321a4766a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25dc31737e9c9b312021b11e44b0c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37cc7fe8159fa5de6175a2f8bd4fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3731b79a99a7aaf9d2feb768a5bbc7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba9fa8cd7334a4e5f56c83f0c006222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6bd17d711ab95b5e5b7a5a985e9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4031a407e6e1accbac042fd498d7af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8f8a4614bd07221e7d83faeb57d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ff58fa632221dd939f40d7c86ddf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda70e1a924f224db85be5d28fb0bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c938e9b957c8582abc29e08af1a11dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08217a9b9bd5a4e2fd22ad67281b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68ec757342a5703a7aeb072b7157730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05e11e6e0923f2a3b7572de34c04631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe1a352b21a02c5f6a373777be46f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c01fdbb0c5976d6382a1160d26bcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1977eb380cb9f53ee09088832c0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762696ab2c639b6090b6c6058f9694c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045536d83514e04e1b73b60ec6817536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a42ea3bcfce31a737a9e3d0725b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb3435b930719f84e412309c5f6b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643dab1b75fe3c4ae61231550f1c7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6ac60b835dd3cd173801bc162ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04971957553914c9e8bdf0888bbf7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066b0ee7b8b5b2d843831d8334a3a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938382a18ebf956be4b3713795b534843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f27fe68d3e003e2224ae5c82266944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b3f17410b4ed592a82c5b46d363145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cb74dff6adbd2b3ffbff6aaa4898246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0db326503f342dda160712ad1260247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2157da3dd70044214c37ec6d2e9aa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159a884030531d390b423eae2c8de549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b433b5ec22f95c324d3f765d1e574d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e602e75ca998ace5dce23800536251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5c5eff4fc2154ad477698e0fe47152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0626f6984defee0b8a4e9f13e31853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1940dc2edd065b7ce99dd643c09f9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321ef987a4c07a69a4e08110f4855055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b32e8d7e70d7936659c4c363c01456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291315c581c19976941f189e92929cbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f0ad2853f0b27b73d15ff632bc7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9c3497c9af50e9480dcf62256b74259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b767ad4380635171547d3e019f7e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf586ed1d5a403fdbba969e7b71017361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9ad0ba69503d36c605752a70bc7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991879714b3091aa9152f6c60cfb60eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05b21600b649b848e193d02836e58b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b161982d03a8ed31960963830c3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb811c82c9995aa1bc8c740927cc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7278a7d341b075a236e6e9d5b63bc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cef820add024a68051434fc6e4b6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbcca6c52482047c313947c0cf715a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157edcd73d5f33e3d957f3c4110edcf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a196a937aceb9716edb5d1c1d3ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad11c3dd51ec54888eedb703697c76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322da9b7d9e7385450ad8548844722973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa27492944a6a795b4f9e3b81846574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab36452bcbb248a8e9161d4fe351e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca248d8714ad9fea2bb867ee28bdb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c4cf6c7bd13c36a1cbb8f582def077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166238661605b7b7abaadbc33276fe478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d4b4f657502aab9303f284ca9db079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd8935cf29406158b9d3f6bbc403ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452ab5b02c15bb071302832835ca5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068244fee9677b8ae1c8943ae17e07a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e2078863c74fe008e4b86c5d3f3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838111b7219a3d150ac263ac4949bd8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005278407266b57cff997abb76b3b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0657e0c8d5c27c3b663963f4786c1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a6b4f118b01ae74df8822f6f54aec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19e0c3f86fc3f89d08fe58a9d09eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeebcdcfb5fd49c3c0cee3ca59884189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b495ddaae8046a92a5fa97ce6195890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160755948bca1849c0666b3ef5cef34591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08091d2ef78f3b2a527cc093bdb9bf3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3029aa33f4bf1e113ec94cd5b89e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c3a571fb7080279c58f2b11dbf2cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b71b9414b1ea47a8c84ce7badd7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b309347d9117b716933e3d8a526ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0e2498e081a8757fe6316a1f079c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f4a46d2cfd94eaaabdd88a687f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077122dfeed965626ef58dab4f8aab3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89ea7e0cc0c596170691c8c60d315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d987bd0b863a66c0f0122e276edd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74badbfa4c9bcdb7637cdf5cacbae7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620d8cb30c1eb260d724e5a317c1b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e430bff12c509754bd189a56749578104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe7337357988dd1592f8f5eba5265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80430149458c8d0ab1807d37528c3006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a1cd86f41850c1da30773f500b4c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ae50ae2240b4e0a8b3eeae9b6b28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae7d0994b2e594fce0b504606408e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a01ef45d0d3d1ce6c0213300e85c06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef74f3016b101e1bf6625b718de6d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75024b3a9b0d03ef023e5857127e8806112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8747d77da61356420e459c41ac3ba99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba288cb8092a5147b94c9980feb5044114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942762baf01893db145316b531c37e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc1f67de8e4999087796ec35b477b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4673f56d0e8670346cf53ca8e737be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffb2b02faf02c32d52c76918317e51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec5fe02a0f19f8bfbbd2c75d14d644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ef67c14f49fdde015ba89b4032cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de305324f02f882123748cc1a7ee15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692904ca55745b60498d7faae50efb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53870b617340e1bb5d8f73b652fb628f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc904e5ea5d727cf955269cefa6d8ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d1496ec341d3be7945bbce1f6003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91745d2b08af8e31126cc247cc5d2ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a73cb0f29f99f192191220ef55f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe3a6a456f107a18d32bba45fb0c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa094d84edb15778959a246b82f4769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf66bb7adefe1be40ad68c2e3ba05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af98fcbba0585fb61934a88e4e73e17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f2e5949c4acee558b2c662b347de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be2768342e8b3eaafad3bf1c10bca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a00a5f9b7e7fb50e632d40b3011f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ff10350bc1e2b4e06f6d3ec5f5193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7144a383f849b720ae4ebb204cf246136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1cee5f896395fc9b5f103884025f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f547acafbb057e56ff1e17538fa35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef2bd43cdae942c3297e7552f723a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812d3986726f60638b501bd2c762db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c9aaa580782d3fd10f587c8b6bfc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef409faf846b0c73f21ecdee9d787142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78934bd5c7b1b26395cec435d44a4d95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f93e1f7ee410d5a763968e59a10f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6a8a0f5c5fefabfc54b7eb6c08c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e964ce5e8c362a7cd690eeb51e00bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3162edf240c207ad8fd9c43f84ee15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30bcad7edec613b87401ccbf649b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9cfddda5ad0128f689fc434c97c09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7c1d53331160ea8721a98e4b772e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe553554574b56959669ca2f1b6ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b16abc448d5ba6d18f54e1fa43535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f3f2643186263b3b353f7241822c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce9673713faf8b0f2ed4589b5f276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c56323e9636ad5b396fad29babb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6964c1c5e86fbaa1115cec186d1023156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f27089c75e97eded2e2a7a4be5bbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9bdda619ce8a6119f4ab8ed2d4bc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169433c7b2345c662f183604fe5eb77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2f5dbed021527db9e7a45482bdc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b05437aa609c44cfdfff44c61632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de88812f23f84dae5851fdaa0db463162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bbb0a1472608a46a968f9adadc965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9dec96c7dee1da20d8ce74c60b615164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c1b2d31889eb4b065ebcd86373ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32701dd06abe6dd3f8d2e650e55240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3e277eef35bb439161222ec357bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740a8ae5101941971edcc5481fd72f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0ff1d85f999ee5e2107ecf685616169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738319966a2bdcffd5c43b067c3ee8ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b53ba819c6ca5ad1ddfb7245af0b28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52543c11eecb0eebe6043f1b973a4487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963e01fea7a517de7997f719984b8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bbfaf8bae1b85eb7223afa7ed9b19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059ee50e303749a2d9beffff114eb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4813be67dd31c5d1500b9844c75ea51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589650ac371683be29fd915e9df85d36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d3bf30e670cd7c8f6ffa59243973b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834e3028e19562f74ab91f528c5a64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717294a0c18f9044ccc9ce85d2cfbe6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cbc835283ca0604a4637c2911e2ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80fd3ca36f0231d0f1359831c5bf6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103bbb16f43431004efb725e2e8e2f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229e5647d9f9f9324a09b6254cce99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bf45129009fea72f53633daecac53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a545cf01b734a3eda61b24bde40678186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5660bc0af7c78bf0d40cd87d7b7fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c13c2df2cab33f42f815de6ad06d00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b4f37c1c652018a3b202dcd251990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf84c916752732a4343b0ae7ada84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca0d918c8eddebae9bcda26451486191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cff21e8ad4c55a36ac06581e12803a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad966a630a552abbc4854c7691941c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b82253c4f87c2ddf5db9e33fb636194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f30a6cc671edf52e31036a6b13412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4171994a70cd795d7173a0e8aa827196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e329dd8bbae1492ae5535e3c34b9ef0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d291c5bfaa6d0c9cbc9681806ee3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e732f4d6d57f96fd239a8d4ac35fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114666449123fa7d2f2f0b840ac694b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f1fa54b4bf458f1d9920a0bb52d3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2fc556140e43ff3f4064d98d88d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db3edb2a380487dfb84ce01ea2716203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102243be6282d24e22471266d791ac3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72a7f59a328ff45e3e5b5ea61dc6c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9349cb2ee981827931109e8e83ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6737f9c5fddc940a468886371f3989a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4709e45ea7694c7849dd62b917319208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b249557bb31e00759dad4e78a88a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8613d3360adb81570759ec995fa19a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31aa4a12550a88d70f1bd08a4a3a7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293a77e8534ce2b7339df32a1e3759a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2141383a8ea8516705e24ffa2e31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2625fa34fc514031760141e3340e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1566fe125a1515efb8d3615b82cd58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e73227225da2b77685524c5b2265216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce434ba62607e1805244ad6e9e0103d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc0bfbfa28714bb33208a64f73098e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8168bedd0f05f8f35101be2034b67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46b8894b7a74cf4b137613a580450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22da7a1eff0f2fb18493d2e08ef268221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e94a7d5a692439703f4a665bd4479222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e132ed2f6b33e737fd856110dc6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da327bfd0462ccc91259550f7f724224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefc9252b7cd1543ff550405547cd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1971a81483e0b71111c0bdd20abbea1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dc7029c9a953206bd16e48964dffe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef71cd90fdb8d9a9f4cbeb9c018096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d47bd300969ed5d66ddbb24eb9692229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc915f0cded0c4f2128defcaaec4324230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af178a76a4a508bf371e73320b664c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e592566eed65ec0b2de8b1a35f3f467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750f8eda476810ffde3a376a147ad2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c95231ddb7ee6c217847f9c8c0093234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd10af5a527cbf651a4fa1de6d135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a3d75503de6a8ca393f1edb74232b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ed4a7224206df1b0eb44319b8d34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382aaf4e0f0fffebec1c4c5f3d5a98f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362ede7a08fb2b4267d1229159ea8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ff2c1f278e173ca9d647b0b07cab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e30a785ca5a65720ab667aedde47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1280b219857b614cdfad824b7b2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08c1715ab30a2a42f8efea57a0dbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9bc7c19b40e15aecbf58f8985c2a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb1aeaecb8edd872e12ef85ba8a95b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe4646292943dc9054a1788c5707cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1156144cd0a4a63d2724b72c639d999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc5154892318560d36ed5bd4114a18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43a5afe406fa5928559189d6e3f4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358895fbe06d8bef807c3830991730e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d1b6a181536774276e0b453e4db6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb8a02db7cb7fb042cfeca84bf1cae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2f8d97a310eafabf950c49650a64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529adb82dbf253d14ffbae619ad4c83f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27708fb7eea968eb6f21d9d82cc7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049d101d6daef2451ca34f7214c6a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f6511391f6fa2c7f466c6d96da87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a435f82188ce1fc810aac1a01fc47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884158a0fdcdc0f91720300206db1736259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59219dfb3de60c5838358f0be55869c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1774055577ecea84632b0840445984261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a1a5732c7d6a1ab3126d31d1b690262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b836933b0228ff57bd8f2f86d6ac0f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb22fd3d70e36d308fc6f3c3eaa430264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24cba78b3e8f66dd2bf5284cd56ff8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5e3aca310a34afca0ea97cfcfb31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0be0c36c615c5d9fbdb1f5b465668267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ecb856c6fe0966565f78511074da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcbb172a132a42def95cfe369a77a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c4912f8000f5c4b2ea7b34f9ed87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b390bbc403b514dda83e2281b84ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045289ce6e8a1d243ea5b90ee7a5705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76449eedb3ea97712d1954eaaf57a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e44ce57362eec7d31b3b64ba906df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59f28c977b15da81049e4fb82d689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a9d28689740f28a9eb92f254298f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f488987c37bdd94d356797bba678e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0ed76ca251dce8358f1168303bde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f2e9cd21bc6847973e3c5d5a79cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032be62df55abb565e2c154d17d2ff9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa25bfa43484bb2877f0acc5202c01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e972ecbd9b3651eb13b453027c2765282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bddc9db8d8873061bfe4f71d20a4eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80da64891d25f4a8389f1d306ba5c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534f536c9e1d2df0cfa6a9ba2d8c28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d317d38062fa36bcdb96634368af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f7840f0bfd5da0573fbf2d53dec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc212a3001b4c98e3de57adfeb0e318288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab2f64be697f94f8eae82aa6dce25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e2d749e29e553ef27c26a9d9535b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5e1babe406f3adc2803530131404291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef152bfbf354768667d42c0bd946bdd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83f56935c07fd050656ed9b32bf78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f93a54da802dbdbe3966784fd0c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984747527733d238df499a17ddc8441295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da67740067d6e6f08406bc8cf7232b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c77abb175325d556b2cada6fab93dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5f2697242ab5c8ae66cad6802be2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eaffe619fbbaa20db20216169bd27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886015d53276c5a1ec05a5431f553f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df3f6b1c54ca506b444c840300a03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009999a31e781ee8c714ba643c7d4bd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c294dbcf2e1f8a5d52f08956b02f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391dc0057861b756d613df0542ff0ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee4f9cd4d0a5f583ed1f0fcf5661f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0210c542f3f6f35a4f5b57e62be501306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ca8d93957d8b15978c9b0533b40e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529010be50decd420b20cd53bc94e11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d488011aaae0bfa488d76a43fdcaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b478fd3c3c78485d762838f9456d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876761867c4685fbed05dfdc55736ecc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f937cfec6c5ffd52867eddee7b08b00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf448d236926c5c7fd1047dba1e02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69233e425c858ece711fff572dbd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45c0522685dcdf6d05c5596415c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700865930c7c2d413db88aa4fdc7cf68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d953a8019d199cad7b3103d1fa2d86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd721e8f314f4d99a32f2ee73beaf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa91f4280f445beb7c9aa8637e6a3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c1ee7a656ee53e106e2e7c3ae594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660e8946c47c680eb79ad4806a3562321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a63508669693002efd96bf6f7dfd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ade59bd3cb0fcb60b581e5595993323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83ae4062a00d5ee9092408f54bbb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093740f6fd1351b75668603961448d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e7f409b40e638ca10e4719ddbd740326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f97a5e185a81708a220f9db3110a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a59aaab5aa09b588fbedec60020b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a720625187af5f299a768dd2ef07d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e120ce4189bf6be9f40cc372330b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056621c95e95a78fae35b31a16aa86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b3bd363eaa03a87a6c6e76e90f93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb4ff9ab4067d2bb6633a27a91d7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469a86c627362e97a5d249bbd90ece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab900776049a250372cad0635d1e858335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c392e1afa0b19d79330cb23d31686336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb0b7dece43aee9d360dbcf52758ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed5798a8908f7a6631526f158ff901338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06bc6ce00ee4481bb22f7fd5ab4afc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035d7b80fa49c075302ae529b917907340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135e13195f48446514fbf5a7a13d98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271682b9535d2b71a24f2b366d0511f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65d009f9c7d850bfd266b84f58a67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656017e1b27e91bfd278e86516bc258e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013080b8fffdcdcce344735ee81803b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c25bc2da7a01dc3b21ad25387437c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8fbeaf817d22e669fb7333c209ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f7d837d5a50c470e6c9eca440550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1efd6017229545358c05ca258af76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffcaef0b36bc53c80286bd0f4f882350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823c2ac7fd06d94a88c566df0b9b63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed63c1266478bfd2eabdae6266a894352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee718305ce9e45a19d7507335387ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006e6917cc599f12277881776e00ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4946d883a1255e62f654ebfc4b0590355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a994fa9913f66fa185cbba9339c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d757a90feeb1be1951124587daa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa5f8fb840073c685cc43a6cf5e8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6340a8dcda3711ee094cf8d3b609359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da800e585a80772f2d5a9d2ebcc424a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e20f5f05ffff4b251eb4611d98141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a77ffe465df8aab4e8c23c9ca149d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5e3b57a4c52deaea8595411a2810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b8850349b0756e8a6cd34addf987364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514887477e977c2904caa63c3dbaba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4095555de4654b8feb06e706f4a8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb4b10486c463e0f6ee0d581571e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fbd48d34a2ed5bf513c68d194eaa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a23111a4d4f0d855838a701c8d09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00784089cb3239a4d02e55374f7ab87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828f85e285d372babd678ba522a502c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934901f0e5a7b71783e6653c9a3301d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a412067e66a9b20c1e48e3cd62d7a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d29317a2ae5ffcb01fb65e97c04a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5bedd44b160c8a093fcf60aa7b8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e93ab8b557dc7f8c1334711300274376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756835b3fdb28907561e7f6e5f8347377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb61b347ada177469402eacf67e9f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e5d67215e7ff5764ffb6c2c81a4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffdb793960bb97cfbd8d3cbded07ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8137fe648108554f939b8f8290b812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb0174dc89e06b53727ca97a9231b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bbacb7b3d844b8112629fd5016593383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856b10a90f2340965204710afc962b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b717aac78818ae67822b4076f456d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80567ebbb3a79de715a7a8a9dccba7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791fde63e182619f6edae0b9b19698387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4ea8507aefd7873d07d4ba5649b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa519af651e6fce24cc05937857bc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144bedddd569ef3b4517b75e3d5b4ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4619b6394b439ba10f30a3deb2f2f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d26d4d5c4e31a93a9e2eb08d8dae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba683ddf7b9a08cc6e842079468459393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78729bb65ab674958d061d68581122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629379e60610eb2fd84f58e86e23e29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd1550af0fd6b6bffb9c270c10ff3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ace060122e9a361ab5cbf80ac4b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc867f825853a0781b5422ff51fc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f18dd26851a03a3c4639538596232a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a50c645bb2ff6b081801f1dffac128400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5508f0357e042866b55193ac4a48a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8a63d0f540bb830b61800ac71d8f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ee3c0a2553a0bc984b03e114cc3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ff507c9ba42d7b8c7ec92b4efa2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257ae360a586e5748fa120bd12632e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e94eab60d7dd8ba7a59918de4ca35b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3956eb02561712436c6e645ef091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f8cfbbda2b01a09a1b8478907715408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c16632d75136a0d14693a9bfc8e0e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3262b9d3a453c329e37a9c5dff242410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f620da1a298771cbe722f6830b3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae096ad98fa4410b58b90ba2d4a964e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c27eac42843b5d47ba3233239f00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65519352ee2dd5d20acc5df51c67e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ecf0e7fa7eb5c495cff5953350eb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10fe2c884b0299d4d26abee8a421ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f144c1a9830697aa95113b145f216a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c90bbca743055d081a8bb9e0e9f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e20a3678d24c8882164002275ffa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a0c00f99892a584db4bb0425f4b93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0636368efe54ed4880fe3048b92785421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7f754e48699d026fb2ee746a163b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9b161fa1e818f6fafef279c5582a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdac175b49b99d51e9ad9a85420af9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa601baf27c450f1ff395c49e37d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc158e453a765bf77afdde616b3f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225ea98b7f8271b59dd6bfd3f18608427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9db99aab82f4d39a9afaa16ecda3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d5e985104a6edec1d47950bb44ea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356d1945fb0dd117833d2b665c36d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4959dd4db2eb2b49de080d84bae12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af349c01b5e22f4352d4a7a7af69a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34b0ddb1551ef67e72b64587db916d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e607d63ab4a47f3cbce653b50956434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db21053567099ace5d64f804beaacd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7964af7f7005e27e568c02fe2698217436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a9ed8f876555c9f1e42a2d2b13988437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57617f336272158a58c81d096309a56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e20ba3b197869c63a84d1c8db7f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa3ef1ac66cc2df931337abbee525440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924e3f0a5197a2a5d7059a09ee7f89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1eb68086388c6657b0ef3b30336d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef649d07f7c26d948d928234343c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c4dfb7ea9ca8fe18b76ee275fd1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d0bb5c074ab6f351aae0c888d5f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172524e95f3db08e538e46101e9a50b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b396ccb8e24a7ff3a39d86bdf2dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999591b11a8b0260b91e013e4d32fd5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd575919407da86c680f1e9a467fd40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73178175bef4aaacd323c40aef4384b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e850873c9a8625dba17fab1cc800451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4d98597950184d1c5ba869462aa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54957ddacc05f5c51abcf89828a0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b36dd740b33b7bb63aae5cbbf0f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261fbb94b7ec7a0dd8409f1845f55a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb96fedf69180e80fb4885e9d43f27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c14fa69dd8502b94e0e22e083d3e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a49337a6f1cf6dcefc3dcc9055c34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa904318cfd0056275a5682533f19a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40436fc1c2abc04868c3fa39dd06d3cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81115874ad17ad3d28a50da7249d89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f747a41b6f15f7ce82bd6458ef9051d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b2574083ab467228516addd46fb70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ef8145985ac7d23cd38b89a17684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187f82a9f6d0da4684318295cfe807465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b2293a426e80065d72cd8ffd0d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1da948ef839c81ab3f55e0df16846467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa0b52a4413fa052e4060c6a33bc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba14a14f4f2722929970ae7107dbb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d5e8fffa4823ba7dc4880ac5d778470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f05653cdfcbe25572a60aa0209746471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7aaa548577fe2e0dfdf6528dd3ad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e7d238f61f134958d2291f3e52e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947e8b33db76be0f43baeffff5d1047474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a14dc658c1825d73275f4cc25b3eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1744d61244f4f7c95cb07b6cf4aeadc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db9ec8f8661ccb4437bc1d318f392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f4e96c3456235fb1c58498a996810478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eb94406054a5669d4a8dfef29a497479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431a01c5d9b10839b0bd6da23caa42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798caca9fc938fd25ef33c0273842b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62388c925d2c5c1e84e0971da7f95c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97645e19265d5d883dceb01d3d5c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32482f512b185ebd6f241472c5187a8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51233488d9d797895c64d8f56d5d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c05f74c0ed10ca3c2dec57347d7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da584f45f04a8dbcf01ee7e783fa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5ff3008df1fea830c75e4e2e1323488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038dc9f2323aba711b8d5acd502437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8178acfe99ebf08cc829f2dbc615ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796bf99dbf73436faf400e3fc7e61a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1150dd52b414a9f6c21638e043756492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68bc1a9923ac1ab1af002b87917ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3192f66aa925fc76d3c8bbea03d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535ac1ca68829f8f77e4faffaf466b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d3b04b444ed69087ac1b7ef86721496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e564990007a89686c55aa0d796e23e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f06559ae5664939f2dd4d023ea98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b5e3041e87e2e7e7b916ff1bf060499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5ace5298bdc25276a67b6314ae99d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224438dcce43ef9ed52ce6201dd3b2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a60d123e3bc6ecb3d1627c28babd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e58ce56ef13e8d7226d4f04007440503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932fd0f62bf1d653ff51a7810ee672504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3e9103b62ee91e7b0eb40414827a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4afde7ef9421ac41791d1c0ec7a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225a3616e311aa4f917db10aa73725507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f4fb48e2db374cf8ed8c3281bebea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947933107b65a0c4dcb92b705ce6e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe34a97e0a1e599bc1eea871ec60b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73708172a6883933e03a380a932f0cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed15819a9f2757bd68054747554be7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c2530c7e1a6cba55cb26f15800a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e35a7ac22f43fd947fb6a7064cc6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5faf77633d8cdc21e683b10db5e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55248f607e05ae14376981a2cf3be84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17de755c3975357e6848ec37ea46d03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d1c1d90d669dca6af4b2cadf4a40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c468ee27e8dd9d8a156d1c66310d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7f35f108e0884e42d5a05c347e60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bd0b0eb3109b44fbdef5afe71732521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb7cdbea22d0c30e0914f6afd5a6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91048327c98fb2ed33cc9e198817fd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f6c04b506970df36431a04e94760524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3b2b4b5423117677af2c69ac0fe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776316a6466b14ad57e9ca8fa4b5f1a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290797123b639e26254fbe5f0b65a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bb80ba1d34087929208a26497a13b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559f520507f4bcc8f843f9d702e6c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b4c7a75924a41ca83d7fe72db8dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30808a06613801d69efb0f682bb056f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5119e75a63ccaa162e77088b60e71b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df272e624a0484bd5e68bf55f17d1f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38c73ba4911bb3c92ef12def1c57bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99875439489d17cfd07fe6339a8b60ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c0a0c4e5662d2a82d89b528a4ee9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6402a59c48e9472a3df6fa4d3e1540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e3f58d64a5776c22a367be03cc1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6454e3c426fdd0adb823733786b61a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b72e85226055070cffd20c01b7abd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b192057c9f40886c6fe6b4dedf04de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ed4a4facd7dca622a5e824f36050542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411f69103a98ee39ea4f25bb732ddd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32dc62e94688fee3a099abec1bf16e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742667189b89f24c2316465e8643a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baefa90bb31318e4d166b153392fca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350cc02af11f476a23887b027b7a64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd84e67a98214977439e80a533abc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6d88ac6314cb4d995e247e8efd98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e20ac2dc6523b3b097cdbfb395427550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d6e03c4d1afd7aeed103e093dd4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030151067572551a1d4c7b79559133552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011adc810a470caacf8c1a6f5b365c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460aca8cafb284da6ed25863b05838554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d01cada6b2e046b346f8d5940f8e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6ad3aca0399b47a0ac00305bc950556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daeafe64a726a9277db257470d6c93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de238f352aebf5bf574d1019addf4b19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27652f86b95c509ae359430653f05cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c2763735709f58fcb85948b222ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc7b018688713b2c18b8aec88b6052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d33905c6099814105605767e74ccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb852ce01f0306fb091b79de01f41c34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bec74921dcc0b0c4545d22ab638e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2df20ffa6be777ef3f95cf87c9bdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff5909fa30826c67a6e35edca5fad8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399ccdc6721c62ee5996fcc08b8373567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb991cb7c850707e2118d23b226d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6486b693939adb46c845b0a28d19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89320cff0440d4a6a66ea7a33a5de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ab1bc8b1dc7d5619c56942f44578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3a0d6d60a802a52fea15c4fe6754572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c7f1d0eb20fdd4da8f931e7710f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1226af4c486cbc5810cc15dd030bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d695868e20efa6842f665c16ee1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b32ec361a3c157627d6a2bbf978a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fc247cb9bfe4ac15dc781f38361d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eff028ea9c229dbd7675f65c99dff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc74d2aa10bbeda7fe2f3335ecaeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e17e7994e2f7aa52dab9570172eb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd00f2913a3013ea9af62a8525019b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deec38dbaa45cb2c7ae36be7687b15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faefc2fd7ab8e5131fe8ba191288dec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674416d047ed177c8d9795a8789bc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a79701f2f6da5dfae63db63e4833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31c9a334a8bc589d318082d0a2b93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb90c71b324236e491918525a5e3a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cdf5066c0c02879e6ac57e1088369588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ac0febfa598d36f7052d0a0de149589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c21dab88c16682f293c73f0e467ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47728c053760d0a8926bad6d803536a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3993e7b64ffddee41c36147cd29987592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2236b9c6bea0ce3720478c49dee6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6708981cd0e3f819a3f8005caa8ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5870c31158a1647e06d02d208a957595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f9c30e71ce019fdc30b4296e6541596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b03dcb106f4fcc15b8ebc640672541597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c4fc78ec85d99dd1876845d046d9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52ae97b7784272625375b838ad14b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2118d80df62e68daaf22f2c8424d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea6713d3d4f1cacfddccff8cafe3a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e28e51efc6b2a110a9d22051e698602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130420ce400e402979899a287a903c15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b461bc9728ed3bb305e7694a6008c1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee67a2cfd2c7d97849e1bc2f952c33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb14f77e5a5e1148b6d838fccb0461606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe2eed5e8be2611371b3a315a3871607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffebf9c8559da8fd58e177f50212c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a5e99f16cac5aa738a360d77d04c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddadf26e9e53fe02ffcbb3343899ca0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e4e1885fdec459acfb1551431982b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956c87c3cf16fad8c8966b16a0a752612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921e526d117a153e1633aeeea7bd0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2651fe590b3a52bfced99516d7bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b1b467c358efdfd218c31bee5414615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4a02c80ec24cb945167ea058a7fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e81685ccc6de2febfe793548afb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafdb953ecbb18177c5bee5d1ab7136618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7debcaca2dfd8a452c233c6e9976534619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a29b851c5a8f8f44882c28c1ba254620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c9061016649833cba2ad7260cc21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9347fff87656d96fe3b5ed4e034df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d637df7f151b2cda6721ff53237897623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded88f4c5bc40a90bfc4c78ea4dd453624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfc6f9cf27caabc7caeb415c47cd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a341fc26ef3c3bf125be8e52cdc45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97747bb1558af334f85bb481fcdbf8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6575b5040fe747a14634d7f73a6ea3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631f8498db32c80a2daf0b8a686e79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fee0de92a3825ced27baea5fa487f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d8d6f43e758485571acc544a3637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141441457cbe081c2896f3e01cb3f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a70dd732d83996cc22d091417bda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585969cf5f07decfba85cdb2b12504c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393aef024d26e215e2e7eedbb20958d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6742874b3b68513d976c09eb1ec68b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4877be3fd4a30064e949f2a79043b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93afce859a02840651ec81694e19d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb437f84beae906af63e9d2b51386cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f6435516cfb3abbf3b782f728ac2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f36432d23977e02dddd4e41efeb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631a5f2e89aa6cd687485f0bcc096e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b9bf8dc27c1a5d60e8e8f8bfd4fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689c0b4a15b53f98b2b6f42aae3d87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505af1f325cda52cdb788e4419709070645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7bea3d092ab5842e19f74cc7496a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e8256d3fb840ad4c66b7485ed36fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d72d4593c6971cb5b8c6ca248237648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8cea41548e9791eb26ad889f9230649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e983866ccf7e167a33095061a0171f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62052561555a40fc438a8a95d676fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b4549a48c0c2f65573cc24392f83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6032eb03e36c4471712105bd358b620653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e243411b5ffb49efe5f5e1f53f7fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bacecdb2e054d025c082af2417e6c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa786e00dc424632d7f313dd9f11a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b73f3f43f91eaa1696d08eff6e35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac265ade103fe8dc4b4d8c4c99d8f38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa869188f1491720a391bed7669c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c82d27286f4285f5f902be121ca68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e4467bb885120c3de9db11da8c3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e440c8b9e939215a353582db3542a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e922ad40a8956bbd5e84fe8d31ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf0482bb631f9778387434b1e67a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f5c79f7dac67ee8fe23d0aa65ee5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d35173d63c9c16ffb342bfbd5f6cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385ae822dd5af793fb8d71e051b05da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6150e2625ab1c5c08b577d3a06c9a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644684dc8b3624edd361a2a849f29eaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc54610e5eea4ed8be875fc898d0351670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea68a34efaef6e90d4441a5865c8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6199c82aa30b0e6590d64439b5ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd5a28d11a83bb405a02935b30159673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b5a0244250960bc48d7beb74754d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fda3b628531fb55c48eadc58172bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c1063fb1f6cf6ed96b0e36af6d1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe176a2ddf7199421c23476be3779677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba4d0d96b92a3d5d87f40cb0a343c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832b515cd6186d1593fee67783cb17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e8d4c497a4961624718aed9095cd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61de8bd9458a83acbc3a8967610bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78457efa0ddcaf0471c820a1777a65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad72577b160915ba5daf2acc335160683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124534c5cde2901f6b4835eb12b8eae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55987e465721612de40f20bd4d726392685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d4f6a6e3d4688651993273c89b821686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f664e81c183dbcfd5b80bcde4ef6a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd999bbfecbc6e17b59f435fc817be3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc8e993b39861069cf73b74adb466e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a3d4c06df5df2e302f89a6efcdb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a9ecf17f26274b11c43e45ef817a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3762a4f40772aa6653e6606cb711692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf00c82b61cac14cac67c8aae3188693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac49b1f68b15f41e2709d6b8267d14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24022553f86f087aa7f3053461645695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc570b7e73ed537940588edbc9125696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f4e3e6d56de4c13a5567deb773b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab804d3e0df50d9efc2d061ba83eef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883cf423c2f632604b25ea93d5ed9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c350d67b8ae92f08b9ca39058068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca978d9e838df977427bd07fb138fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afaa87af641b0485895419062c5b98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500f0cf48460d983e5f899df499be8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4983c7d9ee8f246fe571f04f9633a3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09080ddffc39a5f8a48e902b4a8420705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113546bda5e9e12744d6cb9af22a2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8268ef01d8d6fcfaa0ac7b8270109707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34addd590e5a49d818b155b5b5750548708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc82749983e9cdddb5a6a5f0242eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20ba6fc12ca06ed3a1ec403737ad17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f079849da582d4319c9d9c7af6a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73339b7cd610ade03071993e423fcdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df168f99b6a9002d1c23a5c78f85493713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80973e04e82799cdd20f7d111b797c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4cbd4d1a441c57e854792ea1765e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd9d184efaad524ae99b1baf2a236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d38db28083dc14cacad16ffa92c433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca78a33812a8f52fa38c022f74421a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be7508d285a581784ef128cc0b38c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436f985c1310014d33ced4ac237e43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860337184b12470ee6a2cbfd3a7bbd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f221e6510183c6ae08525aab48a6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d1b358c9590e39ac9a5d46247d21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3f1236992180ebdccd0637a447bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc56af79391acd9792a86da054591725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484e281d0f79a3abf49c35edd6c78ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8feda83eac080cec26c49e5c6ce6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d388cc04ffab6c286435fe2cfa892b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a13bc3b720f3cf9e5ce2b9df549e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f59d0d6c679af488874c75b1cba1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c10f5e31251eb334437626715e1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a6661c793fef94a58cfdc9d02911732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd8107da5c3c438b9d9270e259fce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6ac3e58403465af1e68a8e9fb1f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b84c1d9bd5d76a8e117f986100204735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccdceb331f00a770c4aa1db690163d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610453c140d7c3027dca834fbbb2ea21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274123077dde99dd835d7339f70df95c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da46236ff189a78760054ff1a52b93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f74006aee6128dfef054c95876d8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee80a700b9492174547028a3403d3dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca7d2ed2f22e7bee648adbab9a15e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f02255418ad41937bb0c6cac03ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e0bb7adc39820672959426beff61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e97c3e6aa830a0c50bcc5cfdd318745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f5da7a7c5b8336465d2b187a79f4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d818564182bc4ce4d94954499aa93c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c8c39d70397e66630f40fc7d3912748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca538d2b7ba359b2d1629ff8e5ceac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68da2d2a29d3b4cf214e99b3245385750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacf65f38b806f4fecd17dda2968a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab048962d9d385dcc4327622cd8e299752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a244c80884cbfc70dc9d8396b9e7b0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797097c179130c408eb66fa51bdf74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebab36750142dc204012ca19f10fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835e6be0d6812fbaf18e4791f109869756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf271311b1fb39dccdf6a0b775e7239757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83582d624b77792fdfcc44e2d2d47fc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd1bf27bf4009350af98070708de5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826bdce6639fec822d0891d5346d43760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592fda4f863848609c2c0ee3a162007761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8a5153785d4389bddc97a7d2b7f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead55aa5b23b42eb36fb400a1f36fe3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bdae5e7162d33f6e99ff4376e37a7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef13ad8fef21fdc35f173a22426600765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d26bd2b2e7e210214d24bb87202c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c6ff65369065834858417357681c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>