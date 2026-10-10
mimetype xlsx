--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f6cef56700567ebc2c0ab08b44451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d583eb19f897839e0beb98a3ae0bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda447eba665c0f4cbe11212d7d93fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a2fd4538c8c4b3e918466ce148b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14015c160b581027e69fd88d57c56ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b446826e40335bb0cb703a6212b866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60768352ff3f4a1a068ee5dd6aed5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14663ddb607bb2e15aee3cd8ac2c08f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e35749159ee59113f8211748d3a949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a98f87d504e51f6bb1056fca43fde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d739b9b9683021a5c35b4329895e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c05c3a86c5705e0a64f96577d93cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd289161d31d096876bc8b7676d15fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ff672e6e7f3caeb708b303127e5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf0ab6c5a15386c7d04dcaa65a81e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328def5cc5d12332b103636c24932fe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95c8c63e566d4c61995570d35d7f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80a08cc5ada7d8ac756ab7d977022018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450ccea964ec94d59c8e38b1439f7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0c5b1dd4a2d7796b4b67858b08db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e768c3fcf7c4bac1e72aab8927b1bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bae5c7e5c4fc52900a54492aa245c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb15d1f0b8cd0958d20032ecb00ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ee9587a7a60a3a1980a1c91b123024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014c859f4331a06b6845ea69b87d0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc40c32db5c352ebe11bab035bf57c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb7b2766c05f379e8863037966cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb372f4140ff2d3111dffaced374b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac67cba23332bba43e849fd3070be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee5f828036051ffef4b58df26a93b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7cce276ee2e617f6f58828f0ed2be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c0f599da0fe27fadba7bdcd067b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced1cd5f7eeb28887c99280821721033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572fa2d3cb070f5c38737cc78966eb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91df2013e8e3de012463e9482738735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e93b6fba3eaa028e85eb71cf369a9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311612f90974c3322927699095c768b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff457ea591afcb57999b830e35fa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a2e296a2085448cd92e4c22fb71d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481e93a82d8f5d2e32ca8674ffbed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6bb9c05166d6d6505f8ecf175e78241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf548f549a38162b5fd2cb96f9a2d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e442018e4c8229381520ee509b422c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dbbcb5131ebd250eb65e1580dbda244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5419c7b757c1877fd24ff54c3a120445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa541ccb4c582483477a0a8ff1db046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5841125407188ceb892b5eb8429c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d9ab907f90339dc5dd4008d7a78b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff084608a9b85b848ac134602836449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fdfefeabe6648efcd3cc0527b646e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30005d1bb232f1da90b4f2d62a8c0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3102ab8dad9f721d31bb50181f9f1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42f0321e79144e23347ae3a0e155053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc47e7e7d1dab9b6de965aa86c635854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363260c2ebf9ee30408e06a3f0f01f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3632b35273c3e0bf60502800c064756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc8eed8cdd884bfd04efc73ba60de357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e9c9501097bd6c068cf88a457c7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207e5aa07a61998fc9ef5517edaf6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f291bcf386fc048984debef217ba7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae89883114e252fe5f0ac995a8b6ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ada83d20e492f3ddf6e286c384e5a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86883fc0228bc83dde45bffd2733b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca257a298438d1223059a55d15685e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a388e727a002077087e6898cd58b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed11aebf9599136143b42da401c5f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eed3bb5d40b6f421a6dbf2d4c06b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b485f1907adaba6c2c9823b687623068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59aa10415bddb4769c8a38aa32eac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8a73a1f41b4992891773e3877136770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ebc0b840f61273d4bab98f636cde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cec0b04fd96ccd97530008661fb60d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef7f1e5063e84430e11b11fa8524c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024cb951465509cf29adc41fc919af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba7081a076715d3a2b5d41cf8191375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34e653f773d40470f986f6ded22dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd0a308badc6bbd1100dd2de4258b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5ce24eab6b1a940106693aa861f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631277bef033a6fc9800da5182525db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d8cfc6d28393eefca34bee162157680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab4b6900321af43673d0d4939a95b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c545097d06ed3a8421d61a663cec8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b37eb0ec8306ca1116db46c6bb05e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe5c0c16b25ac7d6bad81ce11cae184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9144fddc7fafd4367cc70949906985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a7ffc85294f0eb6f2c9befa0fa4f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af06942405596bd549e9a803d27877b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a838e6b8bd4a637edf5c8f9aab6f00988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92534316e6fe0db13c2f47100616a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783ea1443048213e0aec1d64def763990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235088c77cdb21253584b0961eb51691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50a266ae3b6151834c2e97ab8f59992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f726946ba9bbed092054fc8bdf2712293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0285067ff8e305c6e205132095b1b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb1f1bbdc4d264fdd73e8028aaf2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce1056c7cc7e76128c1d0c4cfaa02696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449598e0e4300fdbb5f51dea5722c46b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3eb80061e95d72ceca631a7c0e91998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313da908553194d8592b8a98b4fbb9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a79e5952b67cac9c499a9ecd77a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d92c417708be7ff839c123ee5f753101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bea4aafa9541ff779cd6bad4384be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9168c6dc36c965bbbed11a66b77106103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaaf5563e577a94f88ecf9b6739f0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547df472a660f41cde29e63b360cbf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657bfecc2a3e8b4d8e288cfcab9ee9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2651c1baacc0699a99f10486c0aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef38e347e774773bb02fea8aa844e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dbf40a7b5012a35ce2b20d18c96d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87189a0b589d92d2acd7b51d4d0764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e10e486ab108ff4d5819d1d0149b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271decf5310ccb02dd13659920c07f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27174b3ddef38ea35e7927a69dc64f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7349b99bf46c686ed8f744c45d846114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719ae86811b2b42c2b95a66a5bce900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bf6081622705292f0451a76bbb70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5121aa0f37e66cd07e32d4ec857fe2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a8d974263ae9051c100fb523bcd67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a53064304e19748f8b8ada1d169876119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5fb533ac7580af09774f7c7a6da06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6261d10ab9644f06f20d333efb4ef4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213bdee4e5d7e780cb2a88793f99dae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766c0c91df669b9f203d53e32f467c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e8cd565869ad14c8ea82a380c242124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e7447d4e66b7303ebb9435b620cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cedacc9f97a343dbe7b7103c7f9088126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18364ad98a8085d6572b63b951beb12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e853dc687cc5ee664311c13cab802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0ad6a48884b8e92191b14fe6b174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9189e5c309eacd26d324c5703149b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca00bceb54579936a93b17c7ae0ea55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328d4fdff520c15522871ca8d615a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692132d760a3fd8028af439d81e397b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eaac034134d7070b7dfa9fa68f35c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8b626d9e93617a480b40fcfd4ee46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9610db531ccd8eacefbf3a07b9edd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7245b476d9cd292623f53a6af991079137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73913fe7f61f9659fc0ec78e806251b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86523242c81f7368db2657420e002b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c3a7b64f18d32b80a2e5726b76178140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a8c2cc27425f3b064dd5bae3c495141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8715ae8cfe2b9f152a674ff4f4ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729140b47f042b0b92a83b7797de9929143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9050a05c5668f7ae6a62405de60765144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e85119b3f399ea49980b56c7182af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88999b56122e8b59b571bc396063bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb12d480445fc7a7030788f125f4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444634a5c53d767d009247cf0eb8f1b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c7384a653e0f07ac66e98aa302ecd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba34b522da076818067da85ecaf5d63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca2fc09c16c5d81f9fa2273d9be2f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb800039b569561ffce1a2b963a437152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5454991c51215e2d4c00c1679dd62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c895c06a289696271ce3947829f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13f27c5df02e030955beae6bfd2ab1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d095abf912c69455a2b9caf67feacb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102cfe19cb684f0821825c770802a80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732610fd877a53381094996aead05c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7b5a648840a88fbd5ce6baec76b1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716fb41abeb2508dd37722e3a3e975f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37d7585784b0788aaf0271a055d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cac2c977e07ca993e1ed69cc36cfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb7b5879991f9ffbaed7ab4dd612a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240328cbc812fe15b67c0372f77ffb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae7cc26f7ec271ab33f8f95c21dbb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d363673f167ea4f97cf72e71c322166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ee4d08c963c20dfce15a0e628fbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05344467fda44cd7cfb657144086da97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41519e07bf4a596e44f064e0bcbf2788169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1b873b5f68c3b6d60fd13ba24578170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f201b514987a2d405e29b9318bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1878c63013864ead74c487b279c8ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97d731e43afe951a7098b6cfdb92e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e141c31622d22991568aced609bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c3ad4f01749d43a3fe861c155f7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a75f616d5939b03e36002461e7c03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b08260597f563e905bf76aa8580bc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17289db3a10d85ca2c22aab423a3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669d69e0ddd7ff0da12a03700ac0cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f238f8ad0dc81c45986e92db350aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168a8e9d91e4353ee662e14a535b2c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b92b4cdf1839208cfa37a4ea31c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e36d9188ac887afb9ca21db8983b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a40782c10ff3f451e762f139c9e169184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0095db323842bacb02b31bdbf6b14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917b37e9fff4e2ab8d212e2a0f80f7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c33671b3e06d27d5f4ebe3d1aa5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0831a415944e892e9d790dbd3f452f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cddd350d44a0e89c1277c70fb09dfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5ab76b546088a3794c902a089e868190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf6b3e1ab584129301aa126fe4a6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd002648b1e1ad1212b72439251114b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67726b8388ef9379e32dea21ac3ea6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660b1b0c5b30598b2b1b03a42e9c44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7565dd373183916b2134086ad38a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ec041a06b0570c300d9d8cb94a014196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce786620666a13eab8a11f22fee5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79ecd4a10844ba18579cdda1c352e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b090e600bc14acbdfaf12b3cb2bdf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e0ac8bd68367a5f53bef922a8944e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad868fd88df17a7489b023c738162c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f0382395df46df980f29a8a810ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb29f6427795aa1e4aef3e0d766ee3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7104e4b6c5b3cbe34e7851ad5aca63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b72299b127c9328b578852764a68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc984d330f6323d1a397774a1410f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c08704d04f6c52ea6bfb2b6c21f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503f85e7b3746bb57a78b054c62438208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c6dad80be42995ba32a96fcac5969209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06850c416f57e2c30b50e14e9b5dd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2988d95677af0ac25a9739579b0b644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64254a9cbe92c190f602b63ac85aaddb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbb328974875401e661501d3876c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc8bf8732e179eae26f57f5191d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390da697651ed369821d82644575ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d0244a9e2091dd9e8983ffc127dac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb53f073c5b181750e845dbfb053af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef444e1fdc6671e1e4dee45bc385775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41ad1d677d940dcbf6ea266ab2012219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665432a37897e4cad91e30a41ef40d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c76bd023b58e84153dfff0fce469221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be49b834654d16b2d94c966f467aad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0051677725907b9c097bbc0b350909223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6af7aacdcad1a9fc0b5e24f2b058e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebb31ac26741f5c9b0a45c9fb8b29a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a713460b61f219f06a25b796494b7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51623f8fdf2605774d63e80d41b240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527f1764865a22fc92f949138a4a17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fccba100872559de277167adbefc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef6856f134db143da0c56432e6f96a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13791bf4523693e743d63d409d41a97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb89cb845a78ef5bbd96b6c575ab6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d85d264b63aefe15d6cca82b60608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95759f71be44eb039cd85ad552d59c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4858679ff86ffa80ddcfdb56e980f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6554cede8988eda2dc73e53c328bad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1eb6ffe13797c954e87bbc367549237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507288ba44077463e7d41035244b48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef5e73c9fa73b84be28afd6579dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa80a21c08c7f4b6ab91cc4dd83845240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730d95d49cd34dab9d409dd0742d70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402d5be14b03a929e55f36dec1984e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dfd6d52c38d082a7c2a5cf2079dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf4bbbe1144e269c9a2a5387bf894244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde99f70dd5476d4c741f850b1e6629245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11a1ceeea4b02675aa7c753c89bcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c354aef64f38a5176a76970d013ebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbbcacf906cd8dfdf63c5edc1b452c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab27030cd618bf214e6f9d97293b995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3586eab7693c2d1a2c87869daec6f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72aec99ba7ced7eefec303fdedf94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8c2e7b799e36eb13d660e1559c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252fa20902bab6421605b8131c5a0d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018ce5c1ab44c0423253bcb61a4e2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab6634b7f9c9c34eb35ff1fcbc1f74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bce6140a31108c6e0196e0dd0a9f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4937e338f95bb1fe6490f4c520d8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a50a36f34c5c8b0dde2fa60f2f47a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3260958d56b06a6b09ea7ec25f90df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50a45e18fac9c8c03107d75cc10ebf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e17dcb2ac77ab3a9ec8e667ef0642261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ec999802eb0905a6bcddbd1baa419262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd2e9b0e7bad2f9701ebfae0476520263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c7fdebdf2af778aa8ce73b8c971a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba7139a929fde509b1224bd4cb98d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db350fe323b528bf9c3ede6c1cf20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361f323fdbe82782908e22e9d53e98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608771016a461e6b9b33fc833cdc9edb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11822439ef43a7a993c8eae75383058a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49fbee34f8e37eb3ae8a1be6f6705270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588322f4b0a1171536b2fa8c71e7aed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281714e28bb033f72089526a26b59351272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184feec57a20d9444c115b3ed6fdf4bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae1d9d3f62dc7bdf1ee122e92b6bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c2b85bf8086870862c298e7982bb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66fa69f536925d4199d98a66427c87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43293f3f6048239d3d7d0fd8dd5d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da83f6e203491a02c4d747320555d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff7a3955ce9b1f55503fa000f7ef77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c772a0024f6eb61865ed995bba189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985303ea1ab4609e5b866cfb60eba998281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a3627a30d7cb125744da8bf02d1ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d932465b01c7b3caf85c0553022186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ddda525b5e9fc7f0196d2b5d216b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d565d2f4550b6b1aae827b2c5c314285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2f4bfff5683d7eee79fdab8a5399286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380f541b72e27aadc3d6e65729238f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a04b013a4c34cf3848c558ed9b4984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4234ec137bbbcf91be370bf4a23b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8f073b544d4c575ab898b34ea5a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3a53d8ce6f3794e03350418d1eab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373285d9fa891f5210c31af9688ddfc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72c4bd66d5bdda785d12eb0c288c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca29d0fe96e7824d81a1a55a4ea4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090fcf2603a9ba3816425b69b34debe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4d2c1e8114dc0973499450f27f0ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f13ca1780936ed51b37d72a5cdc4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c9787b6caf3c3eae87a1d52b956c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df63d50b3bdf3d81d5a43791a6e736299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7cddeaac1a2d833e5bea207de904300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38db4243d409c4a55451c72752be0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07355bd41e5dc2cb475cac0eb2278302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369d120fd39b6d02605c00a1ccde76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b48060253d18eab20cd6d941cf1e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420387268d06d904fa0e8bb2adbe23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20b52e75e7f297e1adc13c619b68d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4fc67cd3c3da3e41dc8b058b1b89d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cef41393f6e64ca4da2f2be1affab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ee9772031b435513106e69bf4c4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db6f8de3f36c96a6424542e84c554310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575b14d555f6404b9e252c63982a6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f966e3eafb665859b93cfc86b749312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a5ee4d7ca6b5cbdccca05f2977a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dec1776614e9f05f55fd79f8c0fb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe1cfe4e7d8bfda8f89d4b30e39111315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574017d47416eb208ea2e99f03e6a53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab6206d90951848ece4377dda5f7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7b2378c5993852bdeb0a007b3c42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8717062be1c0ca69e35680839473a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f55563b6d36a67a9288fdbc3d890320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83a352e9bedd97fd015826009e6f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7c04eca40a35700976b735512039322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7392587c9d2ed98dedd871316d92b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b7670e79401d4634ee52e614e8f30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0d262550a6585071a1c97cabdfb7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1780e35ede1d11e615bb3a6b6589df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc865215912e5f0e129b2a8b8225548327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089d0b7fbed0387af675cce1745b03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda38c063b4a84f7c0315e4cda62af9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453335dbb7cef34f47faa982a9c6c7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f19558b1806cf24b2afa6c8b5706331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f75bc96db1921fab85460450dc727332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f5049ec0301b27966bc458a66c14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fd62d873d37b16e6a6272498bc72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b240bfa2fa5be8403eaaa55edd1caa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9808afa4a0ad81aa6e7383b38f068b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73cce3dad9c9cc1e3c5190ad39b17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7508326c2d849b9dc25aa3c4d31041338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfff4bb50de08bbdcf4548261317bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8aef16e7abca6ad3f287de1302d9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a12b8aa44467043ed79b4a300c8a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982ba9cc400d1519d64147772be0d91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b69a9c67ec2aa80bcb996bd230a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec4013468523ad8eaeac28c8d7328e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca368521ff627bb4c18c4f168a21819345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183985cd186676a9dc9ee2949967e6c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233bf49274326f5465f7f16e80f1084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a411bd33957bd88abf332e58023b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da530dd9cae916f334c63e36db104349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f876162bc9b2c56f98a7f879a8cb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc993cd6569a6aff569242312352826351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c755f08893ee5731b1aebfd6ad40546352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a4036cd391c13254b38aecd8572d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0fd34893874ea6a19954e67d23899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faed6344a9a659c834bdaa9086d3c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705586ffd0b5b16c8f47c45364da91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a29c82a402f166d1564eba0dd54c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584d6ba280756f29ca52e5ecfd2102358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030518c39e5f60b4fd86ece5c0983f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e38f0bea0234cc7d8f6bee44b184360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d66065984f70bee6fbf86f7f929df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca2c1402c2fa2232d9b2bcced8ce9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a2d8fbb7bad18f863990ba5557735363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c2a533b7711211bc949f7b09d717364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e377f03b82ed03c3658fce9b9da8e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975afe0fc4e61d8e154de9bc8fc0804a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e94a57db6651d0282c9c56cb5155367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a4483f642b26fd4425fcc649ef108368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40ca431b01e4d3ece8f4be7b419e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece0221b26f680a3bf8784962f3d28a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ba358a2370d10a70e607c1a01713371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4a121e059b7761549dd994768595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b20d7bfd93b040acd58f38e5bf53d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b9daea2bd522d693233b54397f90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1717369ab2cacd1d3700bed0809cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1e6fc64bebd388f74fd364ffcf38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af184d94b5516471a48b611b8ee6fab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c56dce6b484e640a76a932b615ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf0190738decff22d41a905b1d3d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e6f3eeae2a106ee0316b285ee6ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19426f35a3364e4989abf64227435e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d69c22d8b60934f49a19cda3c7a826382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629dafa55fc69da7a0c1a19fd6b203383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543c7a7c17b68d9bd7837d2608fb00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e1579d3bd8c656198564369a88936385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d2622d286c19983ae8973c7f6fdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0d413aab28563c376f7431c98adc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb079f5e01b91b4fee818c72ba4eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5a938cccc4b1fcc98b56395831e8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023745b320b6e406701e8a53789cbe11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8753274dd62da37a9977f45ee6dc2bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1744b72ea836b80a5f5ac33c53d34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c193d9b10ef3defc3d17898bce3f9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad5deb646cac15b398a7d8eb23df9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254106f3416427ac351ffee425e215ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c66c0d1cf6b88cee4ab0de420a1ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4684ebef38019095b61ce66c6868397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbe4dc5c0cfdd884d3a1c3c062817b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142341faf6afdd61c3852bd8c322706399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffacb301a1805301f483208d812de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95267fb4509c9cfe7482e487f3b8f7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ba489c00c00996e7eeb2d4c13310402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee05247a204b465fbcf2b18075e6ff3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0d3e2b119a53fe0ffd125c671dbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bb147ec35e164ce786c32e605605a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931366e7bb9dceb813839425c5c790406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729bd7a11d5f533529ba9e8e30bac6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d1619ccc4537448ba868c977acad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74059f73fc7cb9eb66169847a56b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb12b7e24f2e4b68b2619db58eb37d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5f782b881ecec1170b3ac205919c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac62c4c556ebfd6e5e25e6925093c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb4d4940806cde0357dc9d8ee385d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f8925b2fdf51382a1c41eaf01cdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b159edd0faa667fbd6705c83a2d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d43b26affe477e4534ae16cd5b5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd745fefd01aa30d87f607068fe12bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b65e71ee2c682a71f57977d08028418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14e4aa1e528a2b4f1a5fbc2f3b0d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3871283b6e7490d5f7e67d5d49629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191edd28debd73f1216e414278d7ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2d3580e8fec10e39399e8c368c92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc0c13a86044b00492efdafc7932d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9118c443a53f3571a190e06f6b6171424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ad963bb759e1f03b90bdb8bc8939425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98528dda9967670814a562cdd777e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361725263ece251dce3b425ed7aa35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de0333d9de56dec6fd90db5e1ab85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd9401ff03dcd7eebbae6d17c5e8e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71021243f31cf2f321e86dd4d4505430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5211ec7662fc0f6f7917bc3295c7de6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc97c8a79cb5a83d61daa95354869e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681783c1a30a9c9e78c126fe412807433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb4aa417516ff42e5f5766e7d47473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01e42e19c41964a34b127eeb5bfb47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde5fefb1ae7177c2f2a1c12ae7f6e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b7497ddf351e64ebd7226b5f6ae8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3baa1c6370903984f91cc4f4402e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c8e27230cfe6901d016ee04d24e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfc11b6b6c8f516688ccc5664cb83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbbb874ff144e13d34edbde45d2752441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0f313a1ce89e0366304c31c71251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea7b41861cf4bea3057c446578b28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388acd290c90917ad4bd664ab41cc257444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c09f747f8fead65dd0b614c3070d04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8427ea3d64d495e82ae90725dba2a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea7bbf2211629191229f54024d352447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9156ba9c382c1e2ef2e743cebb121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be81ee160430d353db7c5ea515f81d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254780eba1f30e49f10b9b385f8406c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab083c364cd6b68290e0d2788fb86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e5349587e4fce5c8c49c891ccc25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d691f6ee61c9f53b11e8345ee128453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f376238a2d6734d6d881cd72958334454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9e4f1b8240388837681cea75f9008455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1cc8ebd92114eecf684ba0b79aaf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9111786132644d2d0942ad1f941a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d5caf5e15edc4e60573fc372e6b6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccb6e69caabf70c471ad3e79cee66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d5ca50f2d0525cd0607b560f4fa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958992c07105b0d524f6059fe7696a89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd74a47a0b4a23d525b5b5a0ddb9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89620c1f671de7884571379b3ecf91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888cf7a6c990fda88ae122a98926d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab796634764c4f8215e7d4f5870fc40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461aac9ccd3c0ea4977800d50720913466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c6380e77d8726fa180f0818e152a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cb9227f4381cc3094bccd99933da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052f76180ed61b38ec87f0b0d6057f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b1cb8354654b49c7c40365b902ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464398d88092ca0fe51dfd9ec9b803d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143b0f31909adbc4303e188934b2aee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dada2444c915938456f501bf5b604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405cf442a34bff61e066c3251cf278474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63fff60f658190ab0e4eedb42f3651475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7db8dda729330b885bc0d3eb4142476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abe782d2e5a66fc7ef0b62fc8b51e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd84448834ad897a92304a55cbb05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1124f010377e55ec7d99b3de9806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8c6c07f7b637b8aadd2787aff77e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfdf4263095e5d6d6d824ac31cb272481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def94c6df360b5b58ea418e6b5a77984482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c09bdb7e7fe6fe559626be2867aa6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e7ceb2aaa955a7f0129c67d5cd92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd95c6e1e8fcac0f5711737720cae0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee0fbefda4cef9cf008e10fc7aa46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220cf95acc5886417c7d364fe151f20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb809c4bbf3af0bb5bacda2be79556e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b269cf0d62bef4ec1074f425bd6b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c3c99685f31be43fbd66d68b2684490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85810112c16d544f9980e70c3f944b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2a3219fa056dfbc43ae9448337200492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa497a07de03893754e189bfe8498d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d35c555ee2e67b952bf014fc06101494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340239410b1ac8693860b43bbae61f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d74aadad3ec507569060700f172b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64a4d56f553c63b9e921b8d0a67d87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f638b5f457d95ee07c6a90c128a3de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df6ce08fbf2cad93170d8a7d01a9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025908382f478c7a8cc3af7994f55f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822259361157bbf8157a0919fe350b3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7db1179bf3cdf7b3dfd423224378b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f7cdb8e3cbc9693fb7d5a782519e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d9b34a0654091db96085e859290c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fde20c699c75c6f0b1c873b6a60ac2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a02da9dbc634e24567387390a3e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407c4194a739590de0157c3169dadf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3126ff1317126e5be4700231c5d26d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db94944e95db2c9adc212255ac52a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb75d94b7039ffa95a91604cdc102a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a19b9feac66fe5050eeb16ad0fc4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e92a29ac8b8af305b1bbe7cf1ae0be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0770dc946526ae5e402ab789dd5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd9cbb0a0fe74199c335299519b2ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf317713e893e938fffae8fa3295f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce724dda67c4dc2f56e7864dbd0ac2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c442cdf356b82661b727b5d1ae9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c3a35209be81ddab90d9b1ef3904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caec036f012bb7916b55b556fbae13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb29737bbb05046628a665e3f6c52d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9edc3e167fbfb01eda4cafc0217bf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137686aa37af15f0956f1661e6ee9c57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774a8f847d98737ee9bc8a467bbfad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abbe85ce4dcbcf42cfaf24a58ef80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f5ea7149e9f100b16dbf09f39f55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab46d05f096f185f006563f74d5c26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203a49203c811b38e02efe2ecd5317527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154a6b7aa153a696e116bbd5b19fff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf17288ce6194b13b39d142a7af7ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380895a5303115ac3434762524ba75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8319fb78018255fe8bb380c6b27110531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499b6f3abf9da5481e87259db0f274a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df802090e16258a10cea08f02a12b27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ef1ae73f0aa64e64cba1d5421da3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c8d9d7677e74a960d4662f5a4dfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b486df6100f3749702905822f18960536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a91e26fcf437b87c6a0c4a66c527e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4675a886b6231749b227465a64c895538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec475a0e5eddb7fc222f1fdc296448c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6bc9cdf7a106434b21bb91861ace540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275924399a89eae58b4f0aa480ee709541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930e72bb794c08c77d8d089d120351b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e7e6b4238f63152dbefea1f348c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b2948d55a238c872b50e6f69bde21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c306bf4ea48129dd56130846330f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35cb3bf1bf78d33aa2c03664964fb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a630add5eb850f64e85a361a1b3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c6e0b4c5e6630d3bc62d366891400548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0769fef0250d540c28cadf73fb77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fdc822ec18a9089ec7904d8d3b9f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd7e90e2940e40996f6bff3a96a48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28bea2f12656809d429481f82171a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0484ea35469300ea242f505d37adc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7d15240907e0cc66da10f5f86d80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce628060f084a3a3cb8474075f82c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d2f96b8aea6549036742f5fd9657556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800026f2fab080c6a4e2a4fe90fceec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e8176a26f156a27867fd31723e4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784cccd4f06bde49fc03a301133983559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8424d8a0e111e587465a772afbaa7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19444f5936e4f58841d6324def590fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe3abb65b7b5249f9a11e61ea6debd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57f171d4987ec183a04586aebe957563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e282ac2e01b5d759878b18569130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a886c2d77d460d9ce09790e9554cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910c88074705e2249365bc722bd140566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcaa266517eabd0adcb5fc1eb3e3fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0076ea34f2b79417f5fa93e8f724a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821869b54c76f8e3ab9d6fc186d53b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271dc87eda85b0c0283acbd80d3368b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c4d12cc83ef35139ea87961ca0d8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065825d40f9ea5987ceeea4d25293e7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d4854fc94399b0ebdf3c9136bb16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d253d1d262dd168918658e35febec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68760330fb02e575c3705cb248216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d100f2f578f1f3dd86649fe4fe48e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b736c0f313b861978fcdd39de52ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67bb949121e5484d34f821de63370578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d05c3ec8c2cb4cb31aa8b0be8aaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643997b68c8f5e3883fda7fa6f879f76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205099a630f3dd42a835104db34751581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5cf7ac7b7008bd63d03bf4d9abe59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182ad53881115c237ead474db812145583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ecab57d6f23b2fe2bd956b620e860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a74accc8f17e5b00c4bddaf081678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7dcbfa5f4fe82c17a17b94d882df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8afc073ea0771cef03b410df69c88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c679e376d0bb093d49382ea3c93a94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4dcdf4aaa02e64c1e3100288dfc4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7ede4408a99d84e9e577a7891b191590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6caf94b1ab8bc04f2ae901a0134c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38581ff4c6e7e1e11002230934453449592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149d2de1059b9ea251349e205a83dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467db2f516d02c0982d4c71426bd5ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258c4774eda146a11ac22f4261e058a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072452b68cf737da32e97ca4ca5db6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f055a0ec08a574ad2e6f48380a9f082597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6dbc1a7a1bf7c17d68d0a09596b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c317f45b2f4a072c395a649f29e6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041411511ee10a360b9b6623138d127600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ca54f24d1812468fa0159e3359a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6eb22c124fe848ff975abcae8e28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50095f4b10ea4d84a5508671ed9ddb8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c4e32e2aed55a5017572b25858cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c906c4bf4d721f8bbf62375a6c265d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf9e22aea1a6fcc11a8d6d8f3a313606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe2d994d6777cdc67183ec4469b1e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11deb445dfef684ccee92654878b07d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b0588ed7e7f1542692b2b25922b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd949bbf4f417694853801ad12899610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed875d82f287f9b6427386a0aa98d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0656e54554942b245a571f0d77c84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db650224fab1537630ca2ba12f8df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043e8bad79d999c03af52f31c90ae5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0928ff0c4cd61c3e1531e8a4dad1262615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c85067dbc808e6784b58dba6d812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19ba665dc90ff8c552a01db12be3a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34d8dba996b2f0214b39f9cdbc4ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404b5aec117ba5d484652af2629e725619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bfa0c2564e89b9eaf8600dffea0e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ddbb0625663fcaa0752044e20918621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296dbd4397c9b1f01b3e74d761f569e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59661ad555d8b69f01d953c0f1eacb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914d712564b9d3e3ecb6a18afbd3a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cdb6446bbfa10b87280023544e8cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a843ab6e8358ef33781ff35b23059bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b4fa708d67c74f64d0c1259bd6f45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f884a8312fcaa3f909f3eda5b09d74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8b84dd6e732fd0746104d7c6f8c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef48af13e990de55bbaf6f48a61894a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27a5e143f9e9af63c587294d17c1f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50385ba732acd61c8e5b15ac37928632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b380b6f075fa17f720dfa10e01b4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30970167f45f254e51c3a043d308e62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8052ecd71f540c8943cbaa40eafef1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b34eef12b00120697cc47233f7376e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b200e43ee85eee12c9c9e32a550965e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29636dff825771f3885c2fd302dd50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d097726ad14aba3a877b1e2f86c37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a2f55d0317bb62a69d05f1c9fd309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8747d505e93b3a00f460c88ddebc03f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39741a5deb37efb9057008ab65e1fa19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c3e7c44e83ca6954fed496033d26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678de0a3d7e3bf671fa2521be57e496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257bcceaa2716a443dd0b72e1ca1e08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8277decfd2370585d9081c99d272bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9840a05789a128e4560ad196f53e3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a639f37a1fb89b9858af40bf89aeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f79273caac0ef57a5bb1976f04c624649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f449fcddee8c7766aebe7047c5891650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29280898ae6aa18b69f21f817e20f52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57730190ba1ba235ed931feda36f35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf725e707875e0ebc64e8c473b38476653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a40cd66ec43c4dc18acbe6f8ba84b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c51698a7ffb1f27819f722319937b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03804f999c5e1231af06ddd4b9d2174656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e3ab2169a9eef85a17d7c37fe33f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc60c20a8b9821c916092a46275267658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76df577ba9ad5ae92e7e717e68022659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d4da473f02b32eecc8c7837a822d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ce9ec35588fc88045943d4ba1664661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556db5d74ed8054df7a9edd701942b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d072722895fc5189169b324489353663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda4c4efaa4dbbf6d2921df9a645263664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2f9643d29096b172dd099fc9eab5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1950f5d9eba71fed75597651b50c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f52db7c4eaebe9e755b25cbffdce7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952da095bc53e66098a675dbcabda87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad238a2ecf5559d4ebcb6a36b0d2f75b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175fb40b92369ac19f2c0901e111a55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46c69337190e599ba25bc484d8b58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824fcedb05c4ee2421968d16b4196d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87517f42cdc152adf62088c5320ca7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b11388b31d37c7107393aba48294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b6839078a5d8915970109bc66cc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a934a8bbe042cf532090af026d8a3e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b5b325dfa675d3cb376c1a2c0d45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df797cf18b9508d1000e325875b49be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef1443960fc7e5160ca3509a1db6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbb1401b729532ff96aef11c6f2dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac7f8000c2aa9847619a049dc8200681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ead1a0fb99cef5b5aaa2d9901950682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1b347169f58587845e55dd7bbc6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc45f32a7cacaa2658974636e5fd94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caaac19549daee7810ff754896df05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad29483d0a47ed224f522bc6f6a320686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd195d5bf36ec9536ca3417911a14d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42aedda0c6799f5f5248786cc7a4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08206a11404cb7669a02fca980fbdeef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace10662b7c3ce17a4ac841d084c236690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093b4b8c917e5ef6445bf558a8e2e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2a73d54dc6bda0e3e24a2676c2fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1e4a26a70717537c1d8fb41d004d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd881b4f13b12106cc6c2a762e1de4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024e3c2c11f04f19ea65de8fdb15e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc434930087f5e594ab1c00e913027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2566be215659ba3e4459ed4421c02c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc24b67911d7397d985986acb4dc1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d527d6900eea0c7a06bd5390ed19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6658c540f84cb29236e29aefa7417700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c479fdc77fac4e78fd50ad495a2cfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d4f7d5d53b2d2a5d44eaeaf742d2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b4c4c5a03f4791ec84d9b022203a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6a384a718849f88f2bc069bd820f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1351bc58b8aa73afd4bbfe99ea8c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d6948b9f99191d0da9d63ff47a557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4419ea9fe3bb93b09aca8bd69b16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98708e6cd1b48b081ccddfe28d87d2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1396c41a7104c91d3a71b64f0ef410709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc3ce65032244d685929627f787b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea6c64740f62bd0800a57841ec74b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86d3f21999342c5e9838cbc26d46b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b49a5df1d251ec25f9c69cabc1ba4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525573562e4865851b9127caf10db86c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572fb600cf680906d301491c7d883a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66592a1f51e808c33173b144317cfb2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1862b53d9610391470da6603ffe00c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80938aa89c29c529b4f367edcbd68f4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f2731341ee7aea28f183cb015d3fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb50b53cf73fbc4573918cefdee158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf67d68864ec8c874342aac9ebbde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bb28c0c4be1968115e067131796f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cedae9120e9c48f1ec7e3382cd251e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2125afcde9d315751defca22b53905724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c5ec5552b118e408a67b43c6651c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ee74598041976bf111ceec6e54b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d574d1a223e4aa124a82ece432875b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a7a9d4626acbbebcf3048f09f522728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cc4b9e893229e73e277d22d1bc2ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc5e7c6ca8960f33b0fbe7d95293a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd0c3faa859f26d79963dc131e246731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f2d66d6b22481650e64f555f1c5a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bd604bb1a03ed0c99093c161604d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a4e9b7757df0c3b44f8a64615b67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a1dbc72e3ab7f094ec50ee202a15e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6cd19cee6422aa2718f5d32c9752736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33548f2d93e3d37f94c8ad4822202aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3bc58dbc1e75b9c3379fabadc2cf4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311bdf0d47ffd411314e4bdba9a0060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786575ed708119a0caa0fc353cbdc9f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c585428ea6cf51785b623a06f6f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e516af2e2ecc78d523169b81a3508742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cf6b0e7e4ad5b026d7a0e63cb51a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5697ab4b5855ef18df16e517f68c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef201138669b1db1c46b1622c4787a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca9e5abef450a21f330ee87bf689e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53de73dc80d12b7f8a24c9c003ec73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84acbe14f447900407c7c0759c863748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832e6b65ae2184b71ad10af3d43ec92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa5b5fa06b660cba3e60a7ddcec66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f993d7ff0054613ab70a95cc063425751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dce311f01a37d7017d3293efbda5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb117e583d03d641aa7dc491f163a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350546d8d380fac4efd7b71e7790f84e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1d26a4332b1c46aaf8c16717fe8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e920cf8b0344e05703e122ee01de5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f86babebacf3906e84ba272fc0e55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c23d9de5417ec849907a9990b5b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864453b8ae28561720af8893762f89f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6640da30630d42421fa9217194e09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bae8abcbb1c3f247c8fa154dc05e6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9fde8ca40ec65d193b8b8e2aa328762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f26d0375685a3b8f05b54becf41ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ea84ea1e46794d5b7cb5a565d22b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55013eaee07cae92cf22c68c1320c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e5f83a57d31d648d679cfc097c8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00633593dbb08e6e42c0ce4d9921294767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef756d8b1c3eb96cd908edc6773b51b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8918fbdf64253b2ab15ef68a8aaa8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a344c61e65780c7388554d745f98e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422145a359864376e41c11ed0e79b7b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024dc9760f26e3ca2e60d2ad529c05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ac559bbf42844aec46855ddf6a901773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6217bcbd3369c98836c572aa7579dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bbd13b12a8161ac09f66450aa82c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d27324f9bd915e53150225b923d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7252c414b4d25bf7023c919a81a7b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022c32083a187496d765d9783ca516778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f910eab4ae26cdd4b54ae2c873371779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4a4e4856a17b0137bf167e922e312780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c8debde88debfdc90c533d17a0e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95579265a7836d44bfa4f2f4d4201118782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d53a95e0df8f7a3936e8c198b06f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3938268946b43d2f08cd96fc00045784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d38deb8e81dc87e8aba903dba931b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280505a50b12f8198dea38becdaaf375786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbfa849b00f92f19949a56f43cc91d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e6ad3fd959762242edbca3464465788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0422d400ecb508f046923ca15c87317789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba815a97c8c0b17ef3fc0071a4dd32790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4a8d6c4ea28ffeb25ebf34b17e36791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e64629c4d15ffc2343712a93b6e9eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53256370e7612c7d50d657462cb32c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf948404b9c92800891c3a412912f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae2010996c3ae8c6794469f888d975795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845af1eaae904bc7006eb54295ed92a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c0e99b8bc3482419c57ab044123b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bd8cc3153e6ae152239abf07797c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61f35fbdf937b176d83d1edf68320799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958aa3c5f721ddf9f4be2982f007bcd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b21deb212b49271d3cc13072f8d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac511dc2fba258127479a719725127802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bc41eb8b7ca71f3fc4a31211889a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026402847f5da9829c3712c4cc892f2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddefd09070489f07758d76a5c4026c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14a40ba4fd91dd6491e2f52863107c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d4303c0a869bc6797a657c3fbaf3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa5cbbe8d8900f2ed50c385d5534f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c206e9351176f84e3adbdb44f1ac567809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab54215cd7eb13fe48a1ebbae57e698810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d8e4df0937aa167a7892ed06f25b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa92f037417d1f046da1ceb2c1d97b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf2cc85b31b20873f6bdb9bca7686813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa555c22d5d56bd3904be5e9c5c939c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094454d842c196a6545b9b2067e7f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee881a77aaef076451a516848329b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ac50d4e99cf61fd3bcbf236fb9cad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efed89eacde38b323a7cfe90831d84818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc030c297b63565b02899d481f55af9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec62c9d1202eb16e5d7641b0e930a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21decd21f59eaccc8ddb3f6363b1a2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3f9c6304ea36cec9a015a6fa55693822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e2020112db5ad2d430ba4c1610dc2823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f74f66cc1930c96bef6757a43c15e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241610ff725b7985ea94d3990e748b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c2605c5abb9ea0a303c874d94ecd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde03fe1ee1d58fd4742bec51b22924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc763930cce2f2ea8b6dd70b95378d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb077e1481da075f0ac10935a4ef0fd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9fcfc6801d997bbfe85d04028591f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826543f7ccc48b399b76d733c858fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf924570e2faf0c911d5c14b9f549d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab58bb41811ca9277534bdaca86a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b350bac5d2c590ac33cf1ac73579111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21181fed917f62d4ad2f7ae80f039612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a48a12ce1cce4c3cdf4d61f78696213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540135fbcb65038d6184549360ab2fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2684704a7a7adf195f8e10f1ea8cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251fb143922c32a084eb4bbfe8f8c4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729d13425ac10cc0a95c7f16526cf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512f47c014d162274c1446443425f2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c7fdcf7cd02741fc9a01494282c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802c853cab8b53663e27a3d24b2b4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48886217172724fb9c2fe450d2172dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e36cd9bb241c1f92a0887c69893222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa2e6b498f4cbcea510885c7ab5ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4710874467b378acea6bb6cd54870c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93828c3e95b90fc4a42bdb8f292d8f8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d542cfed3f3118dbaac5d32f6defe4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4161d74c9afd7270ef40f1455664427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9e571bf862a339f9f80eb215e89628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e3951d4c4f606808bd2e4f3d78ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba84effda97a4d72e5bd3196070c9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceae6eaf20581358f29e9a8e8bdd0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba375b34a31ce56499e3e61ebd5d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049f0b64af5d6dffe0d4eaa554c97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344c2a9b9cd588bd54916f5fc528ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a41b55f99ccdaf9f3de7661a75a5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a2c2b0245ea82d81031a9aa8e111936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2c16c9cb9d389ae5624b8d4873d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d083e633b6d7663b33144c9190a53138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb01f603e61390ce90c32744674b3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d1767ac3224f4f7267ecd1af820ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26d3fc424406beaa8f3c40f8f6cc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373ca881b3d727239175fff0ac506e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7ff194de274c49907a9af3120db143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb6331248d527dabb8d72fa7c245344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f2de7871873e9db3f66786959b68a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb4dc9911d3aa4a7fdb0d890f553f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848301546d44e1bed12f31b9e25afa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26486d8bea7dca72b5048b5b2408048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c742926b59debd816d5cdea695b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38812a4a85b1ce916e26f496084d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf0f18a48021e28206ed8201e211db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a933a78e4f2affcbaf61c9bbc0ef552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815caddcbf46c4978530eb17e39b9fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aa69cb837cace7ebfb5157ed7632a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c4a8198667e4a557ff21d868a72555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59bdf492f7371e693fbdce156155b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66bf1ac054d43806de2310b1c3673157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6f278ed25dce18a3d7d64f92d62658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe1ba185efa9e3cd4e57d57f5bb6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eea093d410acb3d8a9f781c2d023c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ab7fa5d8aa3380fb87bb68b5fea7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e726e8e66a1d6bf98d937614559c3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e50761873ab2c6d675016803b94063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d9a8452420323940814ae4cbc7e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372146186add5ba2692cabbf7cf3d72265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c48aacaffe3177b27514a9d1393166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86e559b77b218becfd5d87de9b50867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9de5c630f159e5e6cfecc572cfad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f9f34f9f00e5e8524fb3d5085d8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e09d6e2a709548d2143f46975ff7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d388551e662e67cfd8b138cb0e3524771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786895c1d5393ff969b43994c8de1a3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331710d752c3a2482de1df3f2c0415bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218bb0636675829c12e3c5cc81c49e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e976f80b1e99f56488758dca53e3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedeb45de51fd2cce6829b9039e362076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a027de58c7dd35f622c3d001117ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ce25e5c6d65a0742d1e7346a0a7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b110dd065109d3f949e79fd2c0e3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60910857b9a0dbc044070a67281b49c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd2605b007ee6954b417475ced25ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3e5f4c935e0cfe5dcf82e498ff4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4c20c3ba9d5d613ae476bee7fe9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863dd8f805c1d6a5ce5d87bc9fa4dd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f4419f4891e5d37498fcbeb639a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8ade719153e1dba19bae05dda036686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa4ffd5749cb261cbd81a6e661b3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd443f9e2419081ea6ed4e27e292076888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e9062970847b2d5b91032562ad6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6082eda2e7ce8ee91585997fb03dc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fe1d77ede42b3b830da4e67e02e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562204c6b52c7eab463647236f70554492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad24cd2dcd5ced14dc59751f80f7dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ae0ed4de272fc87c4c1d308def3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c0489420bec536547cf566bb992895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b386f0b92887de2f8227d09d61ee0e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683ffb9b465f6dddc80dcfbb44cec797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46feec797554ab6077d0c7aff4b682c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62a02e5de11f450a9360041dc7d3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5debf8d6f722a3bc94f3f32939d4da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da4e61a95f01f02399cb475b26ff86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd645218e9a7d0999378de66b611d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac27f7d1cf0b98d222a98de498b6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14521b3ffc27fd7d2fa89419eb03dae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd9b79f156fe26b5faed599b24973b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc334b0a255fadaef4f9482bc5ad91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd485f0042ca1cf9bf96e8da660c2ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7594859cd83126d4c9aff7938af165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da0ee171c3655aa35476a7c777047109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d188560086a1ef20274d017b8ff107110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc56b2932ea2211cbe240facdc84961111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb779af4342fb12bd7b7cfcb79a04205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f889757d514b056a5e2d25f0024a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecbb8c7b26696a70a847f16a614ba0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d02f5024f9f2966d23f117a2bd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316cfa110be2ce50ee4d9a39c84307b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2b675316cfb205f91ba39ce27fe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52f403dfe00cf954e0cd6f001c6f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82f13d9972383b095f5dd86475019119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d411a03a2f8071dca1d6fda43e62d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572bfd2df326a58967758c2c23d75b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5daf4e650ba987f990a5cc98f7ba25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cfa9d5cef57b2511389323d1db441123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c15749906aa8923429d78119047d9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91674877d257bda79264de603790a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd644f785b2de3073c6111ffba2f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ed8362fa9bd28089a85b307d3e42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706961f15b425a88c2cbab0ad070c8c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156bd4fe5738772018609f72882ee12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254c74e0b761f93167e769d24f6b37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e54161926299df716c2fcc0e52c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b149f5725066be14e1c810bb3312f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e9662ecea180c8e8bbd1b3c40f3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314341494cc2bed71c69c6cd392ce87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4a58bd2a6424163a35cdb614cc79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0272796f5beae4c45739051e9c365c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfcbbb13aa48b0ee1fbaf12f714d4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9495d6eb673ac8e9efb4020cef98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca58a879fea1ebe0e21c9df09da713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea72645c6a47287724d0d43e5f93b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a1c856fc5ded4da78ae8388e880b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2150c02115af1e044b4d385471c089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d62de9ee97cf72219cea92d4c4f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e654db7c0ff6333623cd6732ee97a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e5af764b87d279aacc64736c7d4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dce6bb29fbf942f80540c5d3c5f9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f8f6256bfcba01df8c17dbac4a63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73642fdb85e2eaa3c58a31520d9e03a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d8b4d233aa1b843e952b3ee8a172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad7022213be6d87d5d179205ae3631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ce759d3b38ecf7c6c1565669ae37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f6fd71c2044eaf8057bd5b7263e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246567cd312b383f881d67a215bab65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317c1e2714a67e3a99063ce7d04ef8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92564ae39179e2861b782110d0e10c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce139945922da8b8a9d0b486e0a1c87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1a3fb2646b8e36e4cd42613c2174157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04f7be2377f913284527c2d45d4fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd036a10843d550e497c7e8498ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b11d4915650f5931b5833f846308160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4a1c76883c96dc591e3288fafc9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd070e5d2f101f417048c8a1b2de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c746779a783f3bb2c654c7a1f3f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84570fdabc42ad4f36f0cc5b175f48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba72375e873814e9af5031bf61bad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04297d7545d98b25ef99085d50ce3b26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af559e838aa9a79f5a13dd25131c06b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140268a3a707256ba28a9f781c00a3aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46217f98ca12bbae4db837508c4d107c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b4ce6c5ebf211d79f3e26dc906cf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be2ef6ced1e5d96694f667612320e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e4b8ec3029d61c47f5d252983f2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282fc9000bdff04733900aa4e020089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa3f3f93acbfc3b26505b2736519ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcffeac87c6707eba0d9f314d4c28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba4ac7711d1d8df3bd5ac4e1dcc2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ca01275f8fcfd44f3c6e9437221d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bdc6dff119c722221a57706390990178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ebf259fad5bf82ce1dcb249dca75c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280ba4d8bd419024853d61e95295169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762264a4b25d084d6fb54dddd603fa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce4e2036479565ca42a07bd4f366b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c9b64b0fc1fa9e86117078f3b8d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce161ead5bf4ac952c05f8505375e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe11555153e2ad7d30f2138746bb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33eb3c074ef4304bada81efea44f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d39babc3e1fcebdfd10debfdca4cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a617bf80c5b7fc733c2dec0056a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a4d60b1038c9efbe703e49d9d85ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9b47e35d323c1fdd129b040bfb7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6399eb701bf48103dfabd8e191312e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5424d6ff94c4eafae5541c7f2dd822192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27af018bedb8db6c881f9423db2a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fdb3ed884da065ee03fff50e48e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def297a41b16362553676a0f128369d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a986eaef29a57d6875818d767c7fc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165fa881488238fae6676986a439f93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1317c2e4381cffd752fc9fb4049483198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3b877de59ed7e08790b63c99e0e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286de3b192b6045e0d2d2c48d80ff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a9ce7c0ffabb7445d21a08e31ba5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b8fc201a6bd53ed6c2c13629f225202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398c82d58e8917ae6a2fe488a4b972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e1314f6f64565fda8edc44bcc5cc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46e1666073d79da4202d6ccf1f45d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321945d9eefa0bdd83ee11018721a519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2548cfbee01f94ddd4baa89d4d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e6768041dea5428b68237a2c1e15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b643f3bf94b5e13ebb51f32680bb74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a298bda5def2acd70aac3584c1a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f861133f55389ad80daadb7526b56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015602fd1bcd26361b408e939a536d3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f21349c2350c13b824b93ecbc36a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094cc241cd2afc8273ff8c8971a22df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f68abd1539d428cedcaf08a3ac94a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ae22d2f7d65e75b68be1a394354ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a13f71d653e99e3c27790dae0849217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f2e1e7b162dd1719453c50752b32d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b96a87da945b63f340ac25787d13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474008d94c4b7fdcc261f614e8edf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8569526577fc85f2626bb94afe6ee84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0b06879d541c747616917e7e5738222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227d8748ebd891e20953f2d597af91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf286a78ed935e5dffbb15fe507dcda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c743de52118a426e1fa45b1e18de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3f261dade5a1da1fc4d599723a28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ebd8456e7013de9335682d9bc6b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb82a970890a2f358d0234cb761818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc7cdc913a15a01efae188c640f38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec20517f2e2785cceac42f9d1c8b14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ba8452f6c8b8bbfecfabd7d40c468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcd04bb30897f1729e41627e70f5cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d4ae37e7602c39a2a4af17384557233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5caf7b1df5b7f3d7e33b816e3c8dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660152fa6c320f94f3abdc85933110235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6425920b94210133d081329979ed34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dda7a4f8eb1581e6164571840cdbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ab03df4684408daab9bc6cb23db7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b468ea36df41b5db53ab01f526f90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad50724230ac741981bf0168a84f46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d695b3a8865c95cd930f523a05de85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e75808f5b17c36daa89b9f84f16c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18a4c757c7425266910f6675bd6ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7cb57261fa8c5c12a73a2c9d506f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc732ed392a2784e5c96055069d1067d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d74201af8b2d84167ce9a0dff8c48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672be2de9ea7571b09ffdc88dd07ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a12c203534d5c677a665aca5f8b19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dec19cbf1c91de173d0b53b079abc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5489b9700e95bf98d670dc257c59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387feb2229040872b6fa672760929a30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482517b42a00e409c44f1173043e8df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49680c06516675699f7bce6f66a0e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a560f53a16d37e2c19ffb4b9c5e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65a58daa6c32072a4dc865196d704255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278af66821ffbbbbeb6919ce09f19e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb14f2c93a0cbaf0cb3fe930304cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35fb020d5a2228bedb604be3cc5b8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d79061e462fae6c82259523d4e13c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f7d335e15f6d0e2baf68b06ff183260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfb774c54972de532a897a2865e5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03cf3fd933d8f6133ee49b23f4f441262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95adc35b67cc2dc191b068c0cae5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dffb28c80fd6c8908a492d5f849be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea24d97bdca727351294b1276163a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e492b3c9c6e8e5559b76f13b007613c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c4d00b3709ea0b681b33b039a05f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd3f2fbc4126d6f09c0855bc67d21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ed623473b89827610c11a77eec3d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606edd19876d1fa64d1c0d83d2e947c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52957cca4d1db48689d68ed0cdab8240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294707022c38070d0fe6629b20792d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e390b2b1ab9eb017a7fda4c91af13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de59df7bfeca560496a597323c813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e4087eb041fc38a6afdca020fe89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2b0cb76907cc7c9ca0b54d61718b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e3b2e56b3c978b253ad85de3ec192277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b0c7b3833ac5e27479f19b259dbfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d34e10a7dfa936c993d76ce8d50fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1299a322ab6acd2f953b2d227b37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05aad42d050c76889198be3bd7c348281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a37b6d0d6470f7c3804ce94f26532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f72d767adb56b1be8f7105eaf28e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c5a691ed63ccc81b729bffd9f43f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e764b6db780f31cb9f05bb19a37a4f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641db4d49dc85d204d56e62a6b7210b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f7e10c9cde504375404740a29c52e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c7d44621075d9d589ca2c5f1547f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b7ba401861777e52ff5da28d9576289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023352e33be999c5ee6e672ad2a5a637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21072da33799c852386228caab9499c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779deb3eff10d96c1bc8b157840c80e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2c613cdcecfa70b0bae3050e798e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a503d495cf10b397cf4ee09f9ff1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc1ddc8653307a46d0f7cf374f7c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c4555b45f550d9a8969d6863e9e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cac48be21883b0b236039a6e74f51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2859e958fe0ae29e56e7191ce53e075298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f8a7834d9cd8157ecc5cab360bb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ea6126edff6e39325069c41e2113300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f659efb06adde6a3ed029c3e079068301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bad5028f2da8c13a2ca9a323ed8b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6df1d1ab9223bf31d5d0af75f72e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d9c82f418b6a1cb28bbf3ba89d79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe359b09b4091947c57a53cf5c302e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c355d32bca9f243453cbb6f0acc96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202d6cdc26473eeda5fc6d20c200b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dd1120426be688cdd8afefc57904308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0ccd40d14f42422abfef7f75fe10c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7645a6feb3f85654bafca30438a83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c3890895c326b0135512458fcd17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8ffa8f24cb1ceb1fea35b33b3855312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8bec0b87cac20aedeb672ca23531313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cedd20024565efd624a5f6c99f596314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae61ec2a8bed644df6e4778c0cff36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b375e7f8b8d447771e591915b35e15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187998d8b8063549e1529854813414ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e155c8228430b0716c2b1aaf0319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa79bb6fb9e68fbb09af01c63d505b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ea31850966ebcba4fae812644600320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78900bd18ff49e161493e7b8fd1ce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ef9dee16af55f58f9ef22a590750c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d3938bdfbca3fe9e300e76ce91e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba05174dfea715da5ece4488dd67a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b637b14c70d3dc3bea882d51492b50c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d09a8a74fdc7614ce829aa13b412e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63980dfdf927ebcd8c3b2ded5555de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d465d5ef9d35f3ecec19d49f47bba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab25bf3fd8e9f38631149a73026d18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8883ec3ed6b06dc2eeb0ab79e34a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4bef39d36a4387137fa8ae643e30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2916835b64ad7ca0429018405548f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc36cdead32771486d4ca2cc9d2ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda36993bc363f6580afc17057cc8bdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e863a9674e4ed3d0c49497f64c1d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34d92dc8e3a04f8ae7e3371cda8479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438aa15769592d4da81b2a06bc6e1db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5029e2fe4436964c798d3bb6ea60f60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfeb5be340840ee360a9cee59b6bf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba17eca1b56de9046bf779c29ab138e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a410163f9740a599ad00f68c1b621d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc94549693a415ceacf679b495d65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e24eaeab4ae91ac0f6662e8031541343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98481f75237d768367153041b1972a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1682308b75f80f31148d45731adb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f432a273bfeccd889fa888d11dd590346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939185a4f263540fae2270985844822347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e07771cee90a343d0cf318c405d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d9bbaaac4f4e430b1504741f68b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e61edba70aa009cde0f4f36880a0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240acc89e66be47c23bdee8b2f8e45fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc52fbda00119d8f49fb066cf142d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1534469258021041eb624200ea6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85117817bf9927c55d5fac983c099354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1e2a51bbb259553e2652d2fd19687355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc88e63c8c68f36d7d70a699772d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66515e26c1063f91837fb3135e9ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab04c9f9c5510b2adfbd1125204a26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9a615db6b206d5f4ae228d3033b5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09abaea62a378ce8089fda9e3d048360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627a234e77303e024fc00f76d34ca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e905fb22499bc54e1247e45476c49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5347b57e8c0ce8b94fba03d1f6453363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c38e31932a061e97752fba81fe094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab9ff7300c7b00966758013a9cffb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62dbae4fc78d09a3840d7f637467ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8be6db980b952efdfc415c1a2692e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69baae202f40d0fa959927e64127038368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d4466e98bd2aeb1e70ee613bee59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f8e70060145fb6c960a34299fba6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc993c17bb1264649dc843f482bfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17edcc8adedf3ce2eea42dc0e1889372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d90d9c1d59138f35f95b2fb433607b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd92d80f689ad0a5902b804c5649d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db526f168c474fc3b80c60aed7a9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a86f8c574699a4e9b8ece5f883f34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e137050b0e148e465fa64541e3eb9b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac441772125c8fa8509efd3352892c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e78af98f3f2951bec39a5e434d81f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb0a28d35d66ef0af423d23433a0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d35a604c1396c7499386b762f85ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7605c355646ebec829b042f3e33a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ef16a856159860a7f269a4b021a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927282ad646d838ca1052621ca09db49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf52e36fa2600f4ef13e26d8ad2adb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac868147dd84fb58a5430b41609af3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5e610da49ab75f86138ec9f96a4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707926b23318896542a3653ca6ed9922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514cf0681cc6da4220380c22e7401c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86cb1d02abd2857f6bdc66fe6a29b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e5f3c610a713a60b47f37bcc5f0f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f63b41fb109bf14d99ab139050635392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59cb95c69142e83717a84fb5533918393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd769ca51f258cbb81ba94e36e977394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80583f58d65579772267253b225d72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effb99bb18aaf7c5df3a0b59b6c692396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30887b467bc2bc41b5a0c6aec1abeda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967bb9c1de984b4b9d8f9b3ed23b5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c8ce4228e418079aefb6ff93836a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba190286ae8e79fb3b88e8061695bab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4275bb994d50cf753966e5291d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a91ce78565301a70d2ff6f8a1df7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c73af58279291e0b55c821d6ac82e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b191832093dded03d9bd7271ebda81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f0eacea7b88e0eb1dd3e91f366c06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31c41b008ebf3bd0b1e1eeea99cce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe88ad25dd7a7b3a19572a561de79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156e9d714ae2253025676065a585320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8ce049655509eca669195d7c81d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c415cebf2babe86be10bb4407ccc2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff09668e29bc8965e9ca1b404f88c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd487b0efa7d0278ac8d7af04c0d11e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca07d41e629cbf0c7401383a154c9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f99e54fb131e106bc8f1ec0d91bfa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c389691c0b8d1910fa83d3a0b555c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98616c806ed3f29583a30c8a9e19576c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ffd95402fe5cdbe03ffcf539d16d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b537935f27304032181cc92d994bbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08fa880b2647961346a8b8869ff0de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560b3584e94fb179723daa734cafe3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c29e4bfd6e4181c4f811cc13e721b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828f538bada36df131620553a29055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb82d392638e7e661011efe1dcdfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3b24c50c8bfd00c60e039a520a58a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bc36836f77c1ec6bab490ad42652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7e68060e22b686307847c2f2c046426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a716223c338582674c505f0fb2d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21beda945efc51cafece617b51394bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebdb926e0923945c851eaf84cdba12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9316bcd490fca0df6d5549ca4fb04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473692e583e65ee6867f151294f0a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3829639995d800da2a06401bdbc701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06aee3f80fa8810b67e40c45ef29b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9a33c2ba5fda9d33e21ea994608f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716cac0a3139cc741e37b899b47803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54557b9cf16ffa1562d6940ae8462a24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f95bdfcc90e8d070d8bd576ebbd5d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f0f82f2e0ff4bce91d94eb07a74cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b9ec709a28f7c098d66bf99683a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8caede019de6842530556e9f53f8af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9540ec245cdc0029b9dd23af057e53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fd66f69762614fd9414e7d8e87d58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72664a7b4c09ef0c44e7f8707dbda02a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef13aa77fedea63424dc0a1cebe42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb870a73b532277ee7af42985e6e939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c4b705fe66e4fe514cbbe05ad9af8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdacbfd87b159b7ff8597092549800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14511a184c398990a3a33628b675e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e87b9310b1a73c9e5765785cdd9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395143fd58a3b84b9d7ffa6f37d34e90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7f680e76de03d50d0551f6e463e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315b3eaa870c83e5ca1294d3585246f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2fcb981bd29342b668bf45fb6b0ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d572e7bcacc5f0e50e965411d7e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa06765e51ed1246df6f9c214579199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295e163990300bdc6cb589438fb758456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008240aa4ea08a634dd1a9e77cddc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367279bb9cd52a245ca10a112adf12b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1883e9b6ec06eb9d2f693f94662a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da70d1ab556914309e01f5be2001f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d04735bc66938167c78a561afcd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f82234874e0286125ed9ef164151e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69db3586c06e686cd94faadc513729463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca079adfae180890483d2f292fa466a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03b0b9fd3e5dabc7fa23a5018b3afe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8b8f37bb2b7527f023b4cef23bb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063569cffcbb75123036b58b257e3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84feabdca85c8e15091f1ef326f7f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a45c8a3d237be39ca34c541202015469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3a8b033e1c4b28080ef494295103d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280b6db5a0cd450bbd2a8221af098f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53468863d5b728dc4ac94ee94e861944472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af485a0df344a04e6499bc2185220e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde57fbda9723c257e11bf4a61fedd86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012141db285ed9c0b542677361e969c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ede13edefa1ca5dc274bf6f63d040476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f7bb92aa6c1924b9b79499587a46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676f012524fe22b8a881f549c0215a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b193974c4e68001ed0857422d670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac3a90c7c1f22ba57bb82514b86da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a059add74f6f78c1c6f68796f59d26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5061502be51b2a21af4f9c351f5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3960a90bff69c0e13a5f76333700c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ad3de3ae8784ed06918c765b073c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018cc8489ead26c1c2fe90038cd3ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16375a2a078b783e2bef0bb7200eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f146690497c5532e0e8152b973c0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7b0e74be16e62ae8d880991b71e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95044a91d5961136a0c111e3b7ba9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cde56578cf1c807d266c51da37405490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75de6a853cf0bfa148d98cdf3c7cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5ff2f112d0d5ada4b9095542dedf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e6fc797b31c762ce7192a04ada1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c489dd34d5d7925156677a7084f7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e098ce8b45cdce4a7f053af81398495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766add52b25592f9b345cd299a4e1476496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e873e09a33b5f1ce53ef5cb614a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8edc173ef844e6dd4e13671ca5b64c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfa16cecfdad3046c9831b81518ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a02ae954922ea9e6e27dc5e76b2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8f10be1bd6297108bcb28874c8fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b1236274e633cede4c696e6e83e17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a1e0e62e86424429962681985c9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d31dc9018a918e297977e33eca86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2573682ab6549f90f16685657706505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361244ae676a93984fc830696f8e55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4d19f13cbf95e4f98de1dfa18e0c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73aa05a30c3662400bf985d17d7f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a61aa4e27866304692afb43c607a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc968b6d99087e0f4b61e346208dfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3de97b44db3f1eeb5156e9205c06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e49321b316ece71b4efa39617a93f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f5b835da22efd92791bbe82797bbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba80a713e75eee00f74174334f84c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71b9af01b9566125da5d3bad25ed8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af0e7fbe34c7b8e2e86c846acadc0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda9dee8adbf7b634febb85d777615517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396ae55b886e490ed99324d5a0ad94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0474cdc417ca746a57657a2fd37d62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff731be80931df78b8e5503259879520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf526903f4ff3ab194f603fe40709521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4976b6a91690e40e97d63e1e8a00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d36a80b643bf932e7b72888008d8c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d23a5a5af8e2d68c31f520c145fa3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a47ec912687522355fba35430e416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88942d1841a2fa0ca4d5649bbee2d9f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950cbc8b82b1baa8f39bec564d7d77f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b59816c31fe424a80ec46b7a66ffb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6f36b781fc8ce1614e259e3e9c14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89e0fff9ce87f8b35cc360b60c9d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e28c4902c84cc00c82131c58ab07e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a9d0a047914b8c25418c026b0fd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109a1fc2a72fb87500d38af7ab8bc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80601e5607e3659233b45257829468d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5a11ef0cbc592aa3361bd28b114a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398a6b327693849f789a6aa2c3e26d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273396de61c609b7960491ab5fed1b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969766c03c9ef2ef6348e00a7d50c600538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab60a0c86157603514f71c0f53de68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5227eb164dc07a2b7561a3efc994b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd0ad8ed38b5bbb776f2d05ef17ed4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88347c6a19652148c69f4aa5d4ac75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af959cde969dab16f5b2df7ffb0903d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3991e6e38d48fbd492bd8095a55b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ed9630b50d80d19d324c7e209dd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5c28fceb08499432c6317c477214546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459eed86e95966cd9ca606b3e4b5bb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be77f6761080fa5a9d227a89e1b3380548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1003d221649055d2177ecbf41c624f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49421c2a1f2d374579ab59b9a182e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9ea153cf31b65842c51d3cc2f9eb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4bd322cbb42e1d7829a6123f04e5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033041312c27b0cfe01c22163d84e03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e6a0c61dd1e211523ccef90156875554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5bfad4c41ca2c131a792edd84308555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a047613ec379c6f64cd19b495af2fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf5dd05348da6e2a88b4082c9d299557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd45a99faab4c4c1cd7edfddfc13d74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee23bb223a73833544b2e56d81cc7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222325317f3a9bf2c488c361eab6f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9699ffb57069369ff7921c0dbbfb97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f05dfc37c2cc141c582971063c29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301f9af917e7815b68d746ef53c9ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963b65a6d51f44a20d5302d585b5086564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6097681b31a10f9d87184ec466c0d26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9706f4e10f19a4d6b9cea32ba1be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9356a9f0ec800a1f54e14108c59067567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e16a30900dc3a81df973aefe99979568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca70ad051e8e35e1d4ec6744ab90ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c164a8ae83c23ff8f04b8377079fe3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4ce843e64d929bd7d52601db63e76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd86113a0610444f507222745fe2f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408175cc9294fa7278e3aa9ab08e3d3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e2035a37c22abce5e1d837cfa64d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76e04825c6cea99bef61c8346ed6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb1c3180d6c290ffeb7405ac82a48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afea0d1e55779efa8853a66f6b7565a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5583be882e1ab5b2757357121742578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf838fc120dd1937a7ee0af981804c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bce53d194cbe0d0fc51ae9cb809dc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f31c7d5a77f5991542f689cebafde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7a958ae232bb2280cb1f0ff50f525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1141b63f9cdd6cbebd244d51e8d96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802d0a2dc56ec322a0a0725912604c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe877382d01bdf5dcac72b5d9bc9db8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ac2d88aa9b00289d8c366a35ecf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07c1ba7155e4bce639a7ccae2fd9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de1888b5eec60ac3c9fcbfe0602cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641d467ad0bf97ce75763b9aebf4c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3be3ad4c439a6828f201f014eda999590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208dd5f9c5dc223b42ee55d5fba0e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff12b06dffef3d368d254d7887e8f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c907788608b3a7ed12aa1c280ea5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84864ee020b55990ae3dc71d6ebb1a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e064c19efbb7f888f915c921996fc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd2ffb743b1b575050a5d0912fc78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72eb4a82dd4525d4e4fd7190dd15f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc459a3f41df1d092870e85b0fd7b17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084716f429e7f9e4a3038bea5db11d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56046aa41b02d0705d9beca32dcf07c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77669765f818c9778211dfd8fec3ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdec310ee98ddd9ecbc928ddfc607b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704ceb72e8cd1cb8f743b893bc111d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3253e6479ab51ec2a73e796a251cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85a7119f529b180c6c13cfdef48a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88104e1922fdce710feb233bed1ad884606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1430fabd78f5dca171b9fb909bd12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa8affa06b30552b77fb19a9015d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b792ed1997ec936eb9c10d2be993de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20213aa3e0f895e5640a7d43bc7bad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d147809658e9a2d946c9efbae49f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27dba5b61c9eef2d321b46a214256d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a41fa8f1026fd69a15ab76ab07af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba119c48734f09dd870e5f664ed2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc4dc9edf294cd35412b0add832a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19797c241c124850fbec1ac5804e26b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90a81c1fc6de3346932952a992723617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d92ac4cbb061ec9be6ccdc3fb36b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed353e1cf37fa68600ae73f1f3515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b366f1f301233958c8a5fca8dc43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6bfad88c23adf8af12d8cbda1f42a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0af6bb583781d968ff04745aaf59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ce455213ea475229e63e9b571fd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64582ef16dd1b0283a2a68cce8da6df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9a978957bc4b09ede3274ade29955625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776717a4aeb331c51b943a11bd263c5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff12551fb0b3ebfeb1ae09e4bea0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391aaa09a2e366dfb5d13785cd1e633628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287105294c31f1415232799281520c01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6577adc97084f340cef58e83e21a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c34fa92e5772036bc940fdaae4823631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32225111284236dfa17afd16cf3f7c32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975bea9cdecd085ca0803854a49601633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db648e7ea3a11d5813da48a2d42dcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9425845dfc86de7c6aac1e6eb0223d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df3dc04589a36804a2861924296de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc7fb3dd00825c8508092ab00e655637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc82d87d6b18641ae984c7da1de21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41eb6572aff5a98749ec380921a2ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cf83ad78af0b18b7e89a4e9f92425640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1649994734ddf26b233a5732be666641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f5451cb9126f728e249cff4e6576b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120526bb0870cf659a3fb76309b1609643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acde42532db49fc0133672ca735615b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9b9b4b180fd6710b4d2ce5ac2647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34e1477ee99297d54f674e6722c519646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f07a2a43e44074db215147e33f831647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede76ad4f55f68c5896f2825feed5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd03c08d25ca8493e3d0713e7aeb85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c48ff24491d63e5a855ec63c7367a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22db8b5209e7ced7fb0d2735d862e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6add1a8bfee288c8e4fcfc0c216d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40bb7f4b0df7bf8135b78f78b2441653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48433247472834281f83a6970a6061654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa5e7d865fcd152448132b2706527655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a52a1404a93701a95b3dbb3ed3db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84c066e584120074f87b743b23aed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e9efba1f8865ec0cbbe729291087658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d1c0d641b3194473fd898afef4ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c620a33374fb537dd3c98f4b389321660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498462b6c54bdc3710a5afb1a3893564661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a830d476240f85d920fc4fba26f80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cff26a3ab52f944a2030ff08c2809663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ec8967d3143095f8cbd07202b674664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab964c2fde3c45b9a7416105babfd4b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc97f2c1469bb3c8af323e19928a2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a0afc006af00c55717a0a8e38890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e38fb90fc6f8423e44068c5f48a80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea20742ebc2c139317deb1f646796f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d04a4a96bcf547453dbefbd9efd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649d37b3568d403dcae891ab3694a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bdc8db08d49599611eb034c13d244672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6934024ff709e4cca2495a5f4827673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fabf807f1a5337b28ad77c6a217554674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ca2e05dcfc1ae962f47d0ca19218a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea08a554043ba642740d25878c6f49a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3e7826ec520f3c13b16a6ace5891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79bbef7cba397d0574e09618624f72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abece0f469bd41270e020f91a38b12a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478a4e818f892a9ee550e1e284cfdc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9418cfd9e889f68b385e38fa39febb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7953c8db5a7c3567c2bdf8419b2a949682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69755e2c0988866d28216b173f2f7be7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066e3338c76ceb1dfcdbee3259a87cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9148fd1d2fdc573e1a5befd6e5ed805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303ab18279b82dc07ad3c7d76b9003686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea220b6684dec0f82d32b16db7714a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a617da9d68efdd4d4d7b10d880e292688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463d9b17a0a488ddc57d1cb1bab224b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf572fcab724a450f55749c3900dfa8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a46ca2d19949b92ef47e5c708f426691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b458bbdcd58189cbaa339cbacfb4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4f0e702d7b26e8bd5f31378fa86e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086c8a3676bb0400ed5cfcd6baac07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73160f2c8ea6ce51568f6b0d74a305695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84730bb32f4127b8dc28a00314877913696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a74c24f2e93d72f0f1668fb72ad2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d1b5c0c39f22095a4951c42017b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471700b1c94fca7551bfaf9fbc4b74b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad77eaed1797743aa1dda70cdea09c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c90bb11cade0095a6659690ccf243701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aeeb8c215f028ed91dc218ef0877d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd23b6006f9e532b45df7205ef26986703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cdbe8a778f49fa0873ac1906edc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11421c164aa654687f842bb07d2bedc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c0e2c820f58ed5c42a575c5718899706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68007ffd0ab2207590cb304c915fa64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a15386a596279310f91c722e4993ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435bc5abb597b9fe95d4bdfe7889403709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79386bd15ed800f4a8202c6b2cecee3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fed12d4c5a6f103492c3ed6a13da4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0da7cfba40e47a6ca5d1d89601611712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14498a604ac4a70e4475627ee74196c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab5639fc2c319ef5235e8b6f8b2c8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43523bf5cfdc7b2c94a14efd332b6a4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788172c06172ecde60cd1180d9457daf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977dddd9a2b9a187530664b91506159717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90267dfe1495929b1fe3a3358fd3e05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610289d9eed8abdc685f8326385237719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7c3237239f8938d5dae3b53167fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3da0c39d91c25d59b423ecef25f06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1823f208e345c4aaf32380ae6ea8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe7009d5343e9792d2e2fa853b9a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e69528652bdf5b1dbd1327e60a296a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a9eba19ef3f80dd1a5a52440f54c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b3dfeb32ae733a0ef7aafbc8dbce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834f77cb0bed87f16e768a257cf8a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64e43dff4e5b9c6d8e810b90f11bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbad915713bfd5919d12b6cfd795d4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde143388cf3486a3db6176b47c2ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a017051a030e1a2fc56c4576e6869731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d30c99422101ce02adadd07cb9e47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486bbfa52a85400300e5d8703ad6b25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f6f95e9569689f6c3dbdf4d3d8898734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb09d2403e91eebf85c07114dd3fb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9a721ffe0d33aad02fe0a02b0a308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da66a79d565259141ff763dfbf94b2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ca014f098dd93510f02b900dcdfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27dbc1d07f331a12bb22bbdc3b256a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da1968245ba131f45a1ce890584f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e17dbf37f208d97fba775861c52275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de05d7c296316849be40d4850fd38f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fa7a66a2650bf7ad6accee620740743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf64201fce47b6fc00e60af08498bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6205f723f97ae6c6191fdfa0138d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00241be3988ec2ea13ada61984c7215746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef19632b997781caf95cc2ec7ad82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6db8423db149bf66470891ec6fa2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4694686e53e11d84525b931cadac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ad09d576c4e16ac160a6b379cca7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055fcd712d6f48a30013a28de3b69a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eefbf7059982ec83530481567a5931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91fd94226c5191af1abf6d3d4297cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87995d37996b06363317496ebff7642b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd808a3a55e75eee03798d6745e00f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348830472f2ca56b81b0af089800649f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d778b1fc7c2b5329c81678544617a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c062bd61a7969a8df1b0aab0daae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88597e085d0f8b52b84e189140df5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba59646225d91786224fb9652c76130760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e674cf7144adcd25a2329d609ad9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e92d478d0efaed7664b90b59d07a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad7c50671f109f7da10d55ffbf3c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e4815b99b0f881a4b7332740807c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f454f786150c13201c6697d1a24d49765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8275fb106d46c6a45cfc43964b79c87766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905bd822fe37ac817554e86b98c2cb5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>