--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef8e56df87c8365cd55dbd4f3828c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb9605cf2d2cbb1b4c2e4b988266132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22453c1e71e7456ad07f281fd1168d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb24ee6d029f17d5bc4ccf0f6b4584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab9437d8f2fb7fbbccb3dda4306815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5efddee4e15d17e6f64f41b10059cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9aca1742e15607b0b7c1d4e6e139e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c990a4e3d8d577775c7180119d5fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb468f155914b4787e5d52dd2c32109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1eaf64f12245350c60a10784fbb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38818054afd960007def74fbcfc8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51673c8b2e992d44b777f807c862e0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c3294e883e8d3d41ffffa9538b6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c97d10e34c871e7365c387d258f7cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b70e725d7cf35f8f98ce744bcefe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ad7f1fe5792661d822092ae1a62f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cb9b4d15cf6527f0981da001eb5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16dfc44d8c74a1a40a91c9daef3f5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad39030320699253ff1425ed2c6a3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fdcb6b50722790822749ab340f47d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd20a7e142d3fa2b786857315534dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c6d2f007bc6e530ae7c3a365b92b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c289992b9c3319a9411dd342d5c8da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814264a2fa294161dce1c9d98b625d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce37afe5ef9a280a45b9f5938e11725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b56a6493db0bbecf05fcfafc36d8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b211d3d386580ec69ca0b397ac4c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae6f69d5110334a9c25cf4e120aab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa8157974b3124a82a5d4b4730a8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a17bf30bdc27b5775ce49a53972a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6a70a53bd7a10838739d3e8851dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea5e2dd46ad267f2d3f1cb66bc88bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4765e555a55943da8622648d9bb7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a8d51aba43c53d54940dd9abbe95234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9f789ffbbce2b1f3ff1afba68014735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca686c9fc74c65302eb2f8f40f64e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7905d77e2b69b8092b09060a7b06b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb882921417c03c86a39ee4a59f8cbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b951166496cab809b22aedfa6f03f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a50e25044fc3ed209c0ab8ccf0f1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651fd583e6971b060d9ab8d3407de741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770793910d578c6861fddadcee8701f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca34d01d2dd7f2900d96adaa3fac543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2ee1c30dacbf5e79b7a45a5ab95044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6cd9907c795df9da81ce65d9f3cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d566b81ce944a3c6d9c2c7d4e8dfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ea1c3429e1ad68110575b4a3cdb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73d2f4b3ad5ed8a1a07b86b1c287a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f746cd3f236bcef20ef7e4a58bcb7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb5efcb413cf8eb439c91aed393f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241070c8d41f422b8fcafe2f9f287e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ea12b40de70422a2e25a19df176752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b863105a36a24c345f7dc49c5b380353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97aa908b75b32afcb132295b90c66754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc0f31fd5f739bb0a61282373991a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2223176288672aeafd282bcdff5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8811cf9405e997eea803944bd72034a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776800cb250eff1f52f76b0ac6578858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ed10a2c4d19be8cd2003231d07f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab029d350281d4b201b3b7b07646e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120a2dd3c0a850e11d820dc656a2a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3050f4dacc73170a8ed67b3805f4d8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e478d5bf786d7309feeb77caec604163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012f3bb05ff110b7e10cc79ed975c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacacb21f5a6f3f3eaed7a50a9da7fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707f5f9d13141244b042f7b8351238666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08da22d5351c7daac1e78b0a95874267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b915d598d4504ef845d662204e7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6e8076dd22f1d4955dbc4c36424d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b5e22f566d1d952edb0f72d04ac570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c7c644e18ce53e7b831e52b13a5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc57e82392d767f588c9ee4fe9ede072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25500e511ca177ca4306e605e10b51373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808fdb5eeac3c5910aab1683b2abad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832384af4808c514ac00347fb01692e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb9f0b3b35673e56114d30ff4e3b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0f83c82d8289a3a726451df13f7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea951751b71fec9f72d4dcdd7d7db3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e67f75c38ef5fcdeab1212b72ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf01227e73e1c560b04216ffb70fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc39be03da35efd2bea350c3c138c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e8b2c48b4ca75d13c181cc213719782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63876292de590e60b0a18ebb9dc1ad783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c742f3d3f6f2f03dd78a2f72b89d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f54b8769c812db0117f1764d80c5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a6c1d7a85304d5d6d55f8f6fac0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932573702007c0dc1ac010029d4584c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a5ab2a4855744e7e17e67a67498588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91ed5f3fda21b0690bf6936d9afc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5046549f09841d9bbfd50defbcd3c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a23b2af6af11b3ce601d231fcfd0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996f544af22be1c0e90e7cc8b7a9e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe213e0765280f7b70d2c6a306a66193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01375b33c3b0c155f91df6c706bda9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878aae749f4cd7501982fc90d0690aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f174dde1620a1c1d0283504e913ec3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76b0de488806bc2af744315f7d33697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493140c3e174c18d2ed1052c4c855b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d650336b0e696964efdb75bbf266bc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29bcf1aaccdf2be612698a8a361628100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01a8da9256f6ef896e5c9c2c689f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6830586c68ce12940c8073d51b00c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261ead9308e22705757049f148e011103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e48eaf697b979812e4f41135d1e1f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4af7aa793017cb8d291fd9a4a1670a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986efd04e56b31f17923b23e6167257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdc901e6fe7269229b282586aa726107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a8e92ba8743475403796aedefcc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ede2e93bb9c63348e81fc57c22b9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a551b68bb99d9d7d7798ce0eb875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b685484cf50a00fc7e4aae71903270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b89ab437565312d6a193d326918d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a412968fdbeb218a59c95dff4bb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38fd333c07e6a9ff5e55eea2b7edbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8da6bb6dd79b166c9fe19296b9f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff698305e79d4ef0b7b9637362b65c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3752cfa626ca0272ed318ebcd050c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53fef7000ceb8634c5045bc4acd4e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639a977c75297fbffd2bdcf346ced56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd376bbc1d9b8736dc1646fe8db95c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d682e221f2efead83474d9ad5231d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67742ccb3552274d4b1cdcca963c03b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13559afa1422ad9e22119e62b9e83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83aa13123f94a14cb73f50e75ce1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a02fd58d0e4ad7543eccbbd459272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9d02b9ec57a3064db3a2e7aaa56c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d814c71f252707b3a3854f85076be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae0de781d9ba59699aad24861ca4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc50ebb95f599ca81f8168999727db2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c026b6e89dd143dda4612ee41e6b0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58944ac1a13ad3d511892eab59cacb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a05a56085e7f50aab3928be3af61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aa855256f3b53291daa4c8f1780a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345db9bf7eeded22a150bfa65bc6cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8a9aebbfde27e11c03c3181d08f2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db13593bb7dedb9169c23a3d4ced8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a492a7d418a546d0d1cde1967c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8fb7c625dc1f3a70c65e91ec382d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2ea5b84957b1a773ad0f6262f9ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea56b15e05c82035cc7a53834c7ff4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5562ec9ee9ab6c266a8fb2bb6fa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2105272a5f0fa4a1119d2eb3461f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f83c7ca94bd68f49c2ea0012e75d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200535ff81ebdd9a97035307c760bca9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9657fc79699c7936e9b025047a67678145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c4421a53f4ec9e0d920ac1aec391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ff1459012bb5d7afb0fa9c8b6510b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054e3a753dc53d8a0ce6bfd50d1870b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1a577628234270f4d4c91afe8187149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d7dd8bf0a4b4435df3626447264c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f15e1a225e3d9e3bf1e9fcc169b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed8c79ca45856570518e08c06fee2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c336d998ab5853ac0258898e63a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da0363ff76a1c8d6c60c49102be62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3573ecebb7bfaf505b7ae5f703e40c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238d0808423cb80829397c625973812156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599537bfce71c04bd66c5fc5103f4d75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcabfc50073330d9039665292f9950d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48688008718ff8372efdd9e9930be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ca55265370d568578c3d3d1c9dcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f42fa7937899d8d0b594cc772bf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2ef0c76ed05f2f0dee859017c6dae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be70190216773419c06c3c86d058e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a339d720b7b31cf35e69235b6f1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0981c5e1594978b4c22359683fea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c631d6662ff7883e6be2c5f3909b16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e3da265c546f79dee0e7acce5b27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a1e10dafb2f36f82ff19725aad57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc0983cd790ea2dfc0077f0dd98186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80cbf3f779274a51fba0bf0acbdc9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e5fe44a30a181678eda2f8e4aec0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8f43d535752e7af8ae9aab05c7a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21895f2fca89c2ed53d5e780c6fd720173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a2db19733d621d37e246c3e83f5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3edef221e0fe473aa7cd98373f65f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e61f94440a9d4e9106d9b1b25476176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349ba1f7c64040c823eb4948759174177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac000a2b9e67336065c44f92d6c653178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec6f9ed01a8f926656276ce58b7e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e5a0ee63a2d237d439e30ae32479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590080a17bbf1a48f4e94c74207a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772ce8bed26d872867e3f2dac3719cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271f13f53a4800f3c94de92dfc6181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706262622b7abfb10dd29f4383735d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f47c3bc883a2ba718614cc711ca8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4eed091af39430accc9f1c4641cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a761b816330cecfad9563d50c834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0fcb3d73e173d5dacdb3ad551a401188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662c5d45c71f1493f413a5f8db2313189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd01f160f65ca3a4f23d8e5269dfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c617ada6257996f43ec23e61391a1fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b1d930e1d30a02baed5802ef8ddd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d0b2448d9d10dd80600abe0ff4639193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437babe0e6dea0cd044ad9bebd63c4ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67b368c4432e957bd18255277818b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbae2e206a00248a4957ad472a1df0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe2e93e9dfd0915b9f40d2e7e973c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81649a1bb66b78e8a6989f5aff7f0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825153fc63f49cc9d6362f6d0378ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46992f71ae9422d58dbe74a3a5d947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffedfd52eb49ee855c9197c68f146b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a6b3e369e4651875f31208e8ee8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3af011e83f5d878346c7bb91da7a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfdb4e7f997ad18deb6f0f9d3ed8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164e9f4a91522f64087b9a13ef9e0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa54bdef4c0d93b83fba351b24a69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39465f946b5551c208dd4a91b58be611207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3142af2d3735565b15649ff014134208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec66d8b31fe293aff0fbdc5395919209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d7cba9c9ba258d6548b873dd902b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df864513d5ce350b029966df39bad6e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d94fe325e5616ba6b64b0b384ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09fafce17d9e0cf3f82a18353a54c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e260fa13648b8826047b29061094d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f24d9e192b1ff679467a328e0bc4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f3ae86ba2fb915cec341adbf9aa01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c323c98ac8ed08b5e199613aed0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d380566f65cd7fee70c7b2e0cb1da6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073a679ff1ad83b76141cc6291c94f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf863ac84c52d4aa6b3fa75d67bb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd6ceab2b1efb3859c30274e8fd84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7192be4c3898951aaabeb0b605dad6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be26314cf42209961a7ffaeabbf23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0334c164bd5ef34a276e01dfce7568224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9f29a0e87221841b766c60f8fad52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfbb06780c582a09faec8e667610d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d672a32ec258e15bdfa8cf464dd06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151926a5a0a574219112269ed7e42f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108a46843fe91f95304cdbdeb21ac5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595542c9fc66ea865702024bf6fe2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708cf4638e1d04286b28abff2dcb78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1ca50022be49b43d298f76431273232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cba9736f6abcc7caa71df393baa50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeb88bff55ed66c76cdef3bc2ddfc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b3ea700f6a5ada38ededb27df89c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997da0c29b90849323cab9cc20552a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece84f7ac546954314c307e4a73c520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847143016b6c38fe7426373011938ff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143001cb4d34ee8d6bd0185093df47c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b54886985383ea0bf5cf8c4e4b80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5647d879e060e675d18d48ca1207e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1693e2612287749ef1e785c995cb84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934eaf0fecf7c08ad65e465781636c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72390f96b1c21ce277ce31e7dbef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fcd41de1cb40be871769e9909067a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32172a9d650ccc9ca22990f1b871aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261414249bbbb35e4425ce91f42102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0edb922cd72b3b9863754b59f0ddb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b01878171da469aefe4096452130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5e0471548f0b759036d137e6fabf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c71f30c191009e6a955accff374e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451542cbfad146883b83a38db01df3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382275fe79b8a40b3333759f9476503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863785ab4ceeb0aed29b48dbe65df5eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031e904f795090ef11c045a26341cca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd72c3f6ca0941538c7e4b80ce0ba5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b930a16d480571bc369fc5a87a2546257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73d02ab97b65b7f3b3b85bd382597b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfda768c715cde2c1119b0d405db65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914efda9efdf4a373a976aa09b8ff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc1dd607d1c4d4cc0940b6fbe8cdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635953dbeb5e28c68a8caa28fd70286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca5995b2add7c394fb76c057dbc3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf70e033d14044c029025822fa78d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d115f1168a9a1c45f882ac36e0cd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48054243363e3a7dc9eb3f10bad0c3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f6cd5df2e1c662c523d3914bfe1de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566eaae6d96ff58de357a368f0cf813268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd83fb6f8b37615302b73cf4410d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e5bdd896a71993cb60a9aca47fc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf554c4f9f3658b7a09c61cdaab6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7d91ad7de8da4ccbd7d5712ecb85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b71ae53a0783ba05009e3828a525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e6380cb9694cde2d8b01bcaed8dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20781d76899d7b4bff9bd067ed1d719275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a0de5681a600829c4976ca7347f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6443e55e68b4743a5aa52651eb30dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57d389c521d382e9b78550e52a0b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f277f71e101847cf1354aad168f946279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a6bf3f0fa5013026c04809c4d8d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd82276a846e289bab57fac73cd2d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14433f3840a1c3ab1909e00cc8cc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad39634371d9f8fdf6a00b5975b9b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92754e4bd3d4d4bed81e6d7f1b65ba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde3cc78d7dd93fe486a336121a6f25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc840756943282d4624ee177425118286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f93bafd251f4a72ff61b6d81dc4ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15426120362b26db73e62538b2d305288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e781234eabff8d04b3ad598c0d33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2167b4d6ba6ef1bf0f58f79a429e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35555aed08b5505c21db0e7ffa3c4ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f52baa220848c7452a9c4a0347ec8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53cabdbf106c5609793df24a535636293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df77f16afe9308a7adebdbf23b3a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f214c57148b6fa30882c18bce58a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceb006cb47c2b4caf93077108115ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cfce73fab18cba8e84a42c90db57c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a43769b15d2d19b5e74f52fbcbcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f5bf5dd8f0724db710f71a6af2e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ec27aae676e1ab8ddeb60766ca8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd32eacf667927ea1f801b589aa0c90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4072e7bb21f2ea83864c1fbbaf2f3ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def75e5334b69515f967c4fb2a02b0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3510b3e9400e9cded8a5ec13c3c56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c4a96f4f475136a550ce4070b0b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf079e972e0ac95b3e9185c937582c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bc95e21e0cdd6e55064122c578ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e39f271caa509ee7ac0b36b835afb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4318cf17df45a4b3fbc60702dbdb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1492c58e7d77d89e319828576490310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114deadb26d7d5c86a5ded95987e28ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adace83b222a7b4c7715cab5c339c3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c38ff58f73e44a216fa9959f6328b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e893938b70bdbb84c5190d5277859314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3d362fcef8d7070a1ec952aaf3cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce41aaac89dce475bb1c305cbe531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028656c477eb1ab9ed17355f193643317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241e49f2a9f169d4ba1e8d24c71b371318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc63d86d4969686e8dcab89875fbef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6efcd9bf8b96fe0e206707ab4d214b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c56c12adc796c0963e5d3ed3911a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7110459c44d1e6633148b2bb68a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f694c6c4b23a99365072978f0759323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edfcf2b54bf1861292bbe7a124660324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e793a814f935f5b11806b491744fcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d415183904ed819adbe51813e54b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c65bb5b80dcb87453d1b5c7829b58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04814fb19ab3a3dd0586ac1461a5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b64bcdcf99068723dbf99c990b12b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef893b3cb7b61c21cabcca417e061330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6d952b8774a7cc3c15d82f681405331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed0ee70554543fa1ac5114180c79e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520667f8ecaaa9f198552a21e0e1e375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b1a8fdaf4b608420da937d45babd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee05dc2c658f103b0e9c37eb4578e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ca48d695c152eb41eb46a5b09b9b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdc88439c40c45d3c3d6d2079e17c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb0cfade55aba84f8ba621b7bc31a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99789cd1621c68c57d0565eb155e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf20d73e135e39a4dd540e45458c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78075567069ec76d44001f60b3ef1fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416aa33828df3d14901c9daab947fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b64ce6681efb6b413d2c2235b11d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98edb9e2e1a819211d6ed17ccca18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e1baa030653f78086ae009fe2ece345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3af3c73ad1218c04466fe1140486a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc91fd482a76bdc50732eae9f45c95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065e05244d9db85e79e43a3f70df513348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2da4f76da65c557f985edd5409f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d08d7d98882a25f5d350cfc29444a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea676d719b0175e6235de69186c5bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c8514ccfbb4044919e5cbe732d2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd4235f1aa0b3ef75e62bedeae445d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b985d82859a9111d2395bc9b8c701354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f98a94faa79b8589003a56cea2fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8b1de8b752495b29bf4b08167a77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa9965aec7e136f343a0fccd87dc05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276d3fcd54edcf4266e698f092d573358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f4fc7ac2bb67886e95af0140e29c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb81d9d40a6b8ca6e6627d3c940ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f10d13373b56982cac5172bee67a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90593ffc5ae48b646a3aba3f4c23be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf46dbd22c085f1efedda338bc6a50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5430c60096bb4c964c0de1e9f305d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34881bd29da7dced2bc53e89687e273365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5593e40dc111ea767c327b9cd2355366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c2267220d385caf1490ff837dcf9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0055c33233f01f676bd47b4a579504368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7543765c056124bffd7373acd3742e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238fe9b10fed8ca441f8dce8c7c0aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451250617017a251accf759ebede8d6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b453ca3005d8a63594b4910dde5c804372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9860e1ae834fd7eb574a7245c5b18a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486ab183ddc0f7d7887d53df8d215fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a22ff81e8eefc18c9e52defd2bea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5b8dd30d3abdb45d9ee9c05c4f076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4a68a04efd554432aa7f47806a68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665fcad45d6d1f5eb6bfb144640b206378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a81def0bbe387ca00beb0021b0d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb4ef93b488b9d9c96e906f5698b73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6db11678b5b7f70f1609df9f2a94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68926fc5224d1870131d5a69bb6c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e135da8599ae2c880e2ca7b01e140383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feab28d90d3890bc595564a255fc06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff6ef0b6b2f20c8828c03a4ff59ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e101062f8cac6390cac5e170d3a7bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df1b652efb4fb7925f644792f7579387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336bdff3645de854515f446caa303bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ef8da1cd68a7a6b03a6778dea45b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2485a7bfd50871b3be58876156397b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8be3d6efea7df870df11abbf73051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef85fb33cc621c153e95a453dc709392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4f502512f22494db009f3b3553a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c86f9d7dac641281278e0e4ffc7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6a07ad919d13ec4a836e016573f38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae21f9fc19276c5880c817a27f045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ceab3681ba56bd4927c8a772e7ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d60bd806e3b542e596a806b248d70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f377c987de2b11fbeda7958c9fe6da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3026128f57fdc4cc1e2470eeb152cf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d62ddba6d608f4d9955228a204563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2cc1277b4026a4bc8a37c23eaa6c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ee6da3d46fb6521695c3a110e5b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d149960edc38a115c1908e5ffbabe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c605b420a9b1264911943b284f56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a1fd725a2d82f8d9d43db40da733f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1ee9752903db77c5fad41b5484e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a3afe23105a50824ea08fd8afc5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc739795d6a750d0038d64617185f49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbdb6f1c162b8375e5f0aea6b6d8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dcfe6278ac1b67031b0a2c0fe79a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d03903cdf8a7081a140c99f39c83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d14d06c328e14245d9374b89bc313413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0c7931923bff9a8a8e4dc52ca81b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac94d88d865ff10dd8be84708819e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39d9a2909c03b1d0dc332d9bda3a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9910aef1e8c31dfcb7e5d5195bf67b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5ac49f659398aeebf5610f00d8dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc517a860d3f54d61b6ae4779a235419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16547857e369d9c2e645df607a99f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581774b9d6e1f6e1f7f6cc69e5e766421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed5d84c84696c939ff5f97a45918cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131bad3779a8690d2546961ae154c2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d598f0d2e5b9d08f4b6069e3f653f72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970957b65602bf92ca234ae597a07b13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4ec9b2b81ba40855484c57c784b65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c846227535b5a74435a66728ab93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ebb3a048db58c7a01efe2431817e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339899667eda54e06379e0ecc7201c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb633d84b4745746b35f5cba8d0e0c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f24c7d8ae3ffe0a914b4cbabb2c20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec58fc7ec7bb7b4f22116903f77f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f84bf606c156f101d772201056bf6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02862aa1e5b795c51294411553ae0dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea31f1580f8b20e160d468fa206224435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a264de5a7e22ce1844e16078b21453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627b013aac9c105a70652b7109a506437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3593704c81169b40dd5470c5e3ef3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a642df2b3640252641e68070f41b4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4693dff1aa1a097a96a51cb3ac092440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97732297fecc9c63631aee55d84af6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85492311bceaff07c01037ff1ff7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3ace75680b5c6554a81a50f91047443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c8efac237175b1881718724eff1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267f752f8bfa3327701f001fc855a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eef0131fa62f69df89e46e6d288e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3357d97f2bf489e17d8766a277b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2004ffceac2ab073531382bcaae796448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9441f6b0999c2acf67821f98217ea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c04b616995530b2503cc331182b235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab011ac650066df99319b8e8d992f82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36cde018f994d4476390aeed7ea06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d2aa7badbbc90f7556a5a0d362cdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bdc013d70afbc078ec4e26b463c0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b86d0eb1d0bbf1110ce3840b6bb41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593066d1f15f56c888d77118df3860456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6da09862a69f3cbfefd85af63c6a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7dd70515e5d028f38d0940d9c2a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1764a55b91fd90224476c68e993e55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327562315abd73aed7657c4dda2fd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d764c718b54dfb461cdd23f922ac7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2007a674438f852d44172cf0019d82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39a5b48fd5d1b50ceca1c15e6e46f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a896eefa1c0b26f471f571e1ad68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1594e6e658b7c2d172f1d232a5756465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b468bd45fed7c8cc3d7f418fa4272d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8bcc638d17d0944b7ff0ec5e63f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49f2f780bbeead6d91a6ebef75c86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d82a6ee561271dcc91495b451dc25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e9e45b9974c645c93a9d9f2d4982470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e57e63c998db7747702ecb1c7362471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb543fba5e3e0cf5c6503e9e7c26b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4476aec6548059169acbb0f646db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486c6ffe459849a4ba0bc4a9f502d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa5ec77b9d33e737e9655e52c9e5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799c9c430037386cdb43bb66cb75035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934533323c75e5e5e659b43f6e3f8c5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8c828a1ec7d13b212babd7aff4b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344dcc2249a019bb226682c02cbabed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1aa4ff1af9de75810a2adad519f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb4833563b850c9f5df3cf7f0be1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173dcdf5384c6ceb8fcbd9009deb002482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a75fb397a2ce076020b3a2c7ed21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1933e6ebb2a2d39f5d5cdec0592e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b7e2d6d638297304523ca6945415c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7b1dbfea80c53b84e7125ca61741486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351e078c2d3402c034a29a37bb22d82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b65379dc51cd188faa9900feadc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7731e38f03bee36128e4048dea091e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e28107760432b2cf09786c03bf8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506437dad032f23ff3adcee4175c03d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0554fba9790f1314e254bd0193a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef776cdec7f3cadbff22fcf11b86d96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414451ead4fa5787050fcbfa14cf4729494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b4dd99073db7c59c083c17c09397495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab1e8c520fc698e2e7d4a5df365bc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb210867ec62ea5abf63956ed47468c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba827259733afe8844a06f9b0224924498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5c5fde884d677415018dfff1b1ff4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a4929a1aeb943aee17eebac30ec2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f1621f3621ce7f1f39150e5f4b37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2fbb0027780ce11bb14d2044b5563502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e675385ac31476a17b7a3e327ccf3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9781fddd365dadd2f90a101f3c0e38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938770e3163192081b9d301031cbd38c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeebc762ddfe8cf1249596c3061aea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc30109145f3b63991d2e8cf5fcb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc202fc6e510de4ed97aa9f6fdc1acca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea22dbef91a85266d2672ab7aa164a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dcb2c54c45491964c77f170f767b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df40deec7c9295bb5f1c95f85fe2f6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58daf28a7390388821e48622833a8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6f2a96f0a7ee5c3642b16a4c6b47a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eccc98689140eab94f5df6a5ba1bb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8134d96e2943763be38a975267b8689515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0ac6e36ef145df22b58152be512b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46b13f2ea3a8829f4ba8565c452fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e78e651985955755d636bb6d134bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3e97490d1a97f437e4049a9553d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d16e824db25e24f61b5c8aaf699a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508f5976110201e39f9eab585b1d112521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead6afba9a76c2579d0126a310de175522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2e024c0ff2e837aeee94e678b008523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a86f0d1613495b51d3173e0b6bbbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d0ea4709dcce9a95525799a2cdbaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236fd3986201de88d84c51f826bd54d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec595bef4ef15a69ca67b6071f28d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2c4ab387b64d090790641cd4bf91c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58eec2b254619b7b008f53347c5d91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d72142ea41a6aa31a13ec828251d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2816f85766d81b79ff36be0923a15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a7fbf7ab18c4139b8cc00a06ebd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0597216dbb90c70aaf455645faf2ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20f40c2aaac9b708a67b3e817770b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cfd9944e911f2be47496234f93156535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c44cd17c7793f5cbcaf5d1aee52ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87421a4a15fb4184810516eee14aaff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c2074d3f12a446cc6ae3924251ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae828941f05e1c0b4bd9cefe1cbc9cd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39a108e642f55d3d410e9ee388aeb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cb82b966dce7d707d88de5fa68c41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee546ae1cb1146249f02c8360919ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebcad34293e34a0cbbce2dcbb7990f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904f5a0e3650b49d3b59757ed8c501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e30f69d3aeb8b9015f8ac32e6d3f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95197173a88080388ea908c07f0310546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ae9bbacc2eadcba2f0926a4979af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3507fbf7238a706cfd9366b8eb8d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0391a78d0087e26ea02d498354cf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067567a9281a29c9b2c4380e99c4f14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df116fea612973bad5b2596b47c0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8356f75c31b66338f709b300fe2d952552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe03293d7f1adff70b92c89a361b12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15ff1f6d30dd691c0d9f25c71e5c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62fa110e912acad0e69ac59815fa08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca1e5952f5f2e1a34c0a07e9a53be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804c3a67bf174683e5ba815ba16ab6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609615fb71dd75b9e8bf5bcbad310d67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cde5c5f3cdc456a4d283059fb39df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad178ca027d74ea9efa69e11244d2af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523534c9318e17944cc327b99a0871e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd135fd782dab3f693e0ec3ee5a38ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571522ed6ef04136e7d1ff6b3a3e90d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980072bddd35bb60d1c99e6f9853aba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d671f1eb0c9fdf93e3a61096b75b61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2609c29964e0bc4e05e0aa49393572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ef75b637f188f4da4c0206f79804567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902886e18eace5982b893464bbe235eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7309ccb70f39efa29e5ade7e8faa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9936ce0cf7e76165c0f1e8d0e73b27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef776e9acf794a03f8d9d5790d63d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810592738ee54d6c0c6652053ec324e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c04975ac1f19d9b49b3a8e8e2347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c573a3f8275d3c1b39e9771b94a19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b572ef2a42cb9cba1c19014191e816575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733930e49ba4774f9a6671accf1ad6eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606885920845a5191af97b986ab364c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963d31572d7f039145dcd2228ce552578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806b2f584450e881dc4d1e2926ac64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d3dde8eeac67f07b55314185871d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a2ca915a12a84797942180b837c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586d49a275a0ec6ff7ffc007dc044b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab1841dff82ce767e2d4226f318d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867343fdbc813f2519a674be6335b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b937fcd4ff07d52dfa750aeaed97e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a09ebdd5ab6a532ea83e926f89fcd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7893fd905dc327fe2bdd4f792514587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6db53140f465df0a950bca840912588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab630182f38d3e3635d9c7906558b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b59f3f94d0e7048c29f9d442e7c998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ee27cd5aa4492d72625675c70239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e697bd2663ada57bb21c07b2b47d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a3cb03139f193751cdc3eefabe62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf736abac4c2646922b6346f741e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb7e04bd078701096934e4e611f18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb9561d0dc4081b5893f4ba53b367596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618d3fdb5afa9187d3d621f142954e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f098e89a4859a2aaee25b67824965598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c399f0cd0523323c73da141a900c1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8de76cb0a05fd5728f2ff50a3905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171757242bfc889ca18153164581651601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a7ebf3f7faeffaa422e42f519a4fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8fd551f3e16a386757ff463aaf6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8ed05f2d474e04673988ddf1d920604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90511ad046c961bfcc8e0038f776a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c47c38ef876b015d2d46c3a62093b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de7998e3c65a98f8601c4fcad6ab6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1f469ad5e8736f6d6ec35326c5e3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d17d35e4918e9fb73e66aacdfbc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c342f48e67169acbe59dbd0af67b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77129300478907f3f39f2b3d35b9206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a129b7a9b48db964142b1b1d9f807d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc61e1efa5f9fbc9141f811ab5695f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330975fdba579cff7fda2588ffb800b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd19791f976b5d44c5a6acf8062e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147e12a393829b6ffe665be57c4cba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc0af3137a589f37c1c1aaf869048617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8833ab514dbe1720a0ee3101107e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949b2826aa0b64cddd3e053dd12eff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bdd2e4601e8578128fc96736ceac1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cbf7bc8b2376097d0930f8296b257621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69fefe2f68aa9adadd84526e053fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794249d9e4ded733a8757e934aff887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138067bd48ce2cbeb19ff30819a6ac48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d8b9537ec6914377dc875e00ac66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb54941d945c60d281391a57b85cf66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e4fb1fe18bc30ce009e0cec790ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec9785953d083bdb355069e9c71a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513607013a9b5b9240918f7d89b2baba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6553b7622c7abaadbbe8ad3adbbf27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c114225e23799b22899894245a99a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cc45b162aef2b93381d7308964bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a04fbcccddd47d68f697400830bae4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1650326cb0593393f94936264279d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18960a307fc457f392f09b7ea1fc7107635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63284fb00964e611a186dd63d3a858e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87bc8a32c55495aa673f6c1b7ebbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914de5e741e9d8fc26822bb67c4b653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bcdaeaa2d6c791460af7a027a6b9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757ee2a666efd74d4529a50f47bd70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040365ebe14fb9a276b7ebfc06b4135c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c124be81d71006fbd53347838333642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6cd1898432682f67e7e6e6b29312643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd80979a09a8ce6264754e3957a12a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b8c32104232f09b287f02118236a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611609ff3a584e9dad579327032f3727646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1510286bd4facbf954131c2e0d9f0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12ac0fc90763ae953cd0cb5a06d56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15909b76d04d1c8bf5647b17c5809e00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbace9e3b8c0c6f5f1ced308aeb56b97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201b6fd43a6ad3607f34bf21b76200651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99814560cd8f3de57e760a08c074cf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077b320d458f64123bba7ab6cdd174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8b4ceed76ef1c146fcbdb7352dcc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a513b34ec23c6639829322b0f637655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218aaff9933fec2f9fd00ace6b1a3b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331f8cceac85d9f294827bddc052c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fccb7699c4d95c82c6b45b437a9d8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203ba26a0d66846533742e7a3effe9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc85175830097581cdf50e8ca0ea1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ea813bb2c7f7d3442f8dab431220661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e8dd93d7d560ee2b8aeb7c8f69df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf907b1343cb7b8120fff30da0fbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8150a26c5ed941848b74fda00866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f91367126e64639d8ac114124777f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc5f092a835b6a1f21061367334cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2cd3d2a7c8adb1b6f5bff6c3a6f02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f15bea56f0196cd4ed182eb0061e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594c02f75b7671ea7217f920965a4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687889b2d76c5325bedda53e2fd2e335670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dda7274620a746421a13e85afbb02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ae1d9c81a243e74416e0e78cdd21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a972f1ba26dd3fefcd392db6ca8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0e6bc79cbe38b18385c423e6e250674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd131c4a395b09bb058e94c0455c52a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7693fd8210202f2e0f7fd246f1cc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6286f29ae909bd352ed375c8e8bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7a39a8a1bab5759786c052388f80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb914c88b7d1c70f8b66eac1e66ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd14422b33b29148ff53b5366bd39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52549932e8d7a3d16a79e6158fcc5370681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223f100d66b9d872de352a4ffd5bda8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d6c398473f6f74695b8a419595a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe834db7f403e7e3b78dab0070b914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32558cd3f8fea2e6d69e911624537c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5bb9a6e92acc2a7b2732e1d17d13a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7114e50892e0ec8e2a832b31ddda1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a183f3a785796361f9fb267c19acee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8f8e9132907cde0afdb47d876fd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cbc4acaf4c2f9ca10b76c2d896c79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63ff6304009dcef6700a2ac2c0364691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c531373ecebf130405006058c3921692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19adf91b58aeb9b342e5f3a763f7ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12da2ce88625a4cd91bfcd68461be0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376029e793859ac97e02174b20e405695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba092cb938ffd2ee9fe18296b6f08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62ea5bfcb8b51e8827334b4d85715697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31db9c99cf400787619dbcc850ac0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdad2f45d85af8be0e3bbf352dbc9f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96bf577392abf37fd52f08e6f4a38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90451fc8b9f835836cc496f14245be5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b54cba1ae69f43460c11e55615ae4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd57c74515bcff8cd5c68001ccec1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35778967fb1dc7e90e3d4fa5fe0d22f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb617a121574a0fad94f3d3282e104705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b5ba92075b1ee98fe869c700cd253706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c1df0ed9b0dbbf56b74c90b28388707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4355c8b51cb26b1c37beba9c4f859708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da9be2b0acc8aa1308f5c27447e1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930dde693d88884bc99766fc6df8f67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70dd8c7938ab5c50db937dee7916e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c36647547d323eda91f521bfe5961712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f988ad0b573f0f0bd524f0e890d6db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc41b09fc0b4dd2fc92291e2b2c19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ccc2f493902894956b7c57b5c4a52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e357c696213b436d2a0d6f3a440c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b283c8409910f335e52d4bafe580717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd3be077e73fa0443af3adb216828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5669e7ea886c9bc42a6c3416f8f31e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea23212a29d4082e85e884893ae918b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a4c7ce63837a3f8ae605a290076bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc813327a2177ae73351f5d6d049d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d3d6dc267af113cd68c9ce31a21fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ede2970b7935bbc2def4e483708b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c93541172c8f4c6e17a74b342c993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecefb2b6bac1576854909e58e7d1f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc354324c6273441358bf0398822a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864a814ec73751a985e62677635f6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ce1017421e9f5bfdacf7071f385ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffaae73256b8bea3440a2bed66a505730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64288440648b0bf013b511c93c0bd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13f407feaf1a7ebfeb370a9066c14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeaae156287fc308f55933fca11f99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a6a21fd775fd22ca2b30ae6bee249734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102e92f206c1f6419da61fb41f7b248735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc02f56644415bc88519830e6bf7272736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbc6a05a12f3bc2df94a56ed046eb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9700674c9f5937c796be3eb9795d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a4b6b658eed900e5c0fbebb08190739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943928045758fa9ea62bc8bf3e8c193740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c6bfc2b1fc4cf03bcc925e8f563f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28dd69f2d6636169728181514c085a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e07da4d2879e24cb5666883d54071743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20741aa8411c81bdd41976500a08b52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d854d2268ae77f36536ac911ab35cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f7a8ea6209149569666951f8f61b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e46cce0b2e273dbad4398583500d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e32d54fa6408ca2903ab50725a759748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f81bb736205327325ed894545803a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6f75abeebcba5e31d9fc7828f2f47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3271f2ea4a1584e013ee0a305ceb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ca7c5a98194bed73b8c57af0f98d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073a324fc77595a5d4ebfdc74326e23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f26b162fdb4c6444c72d9b5dc6f8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7023e8c585f28f8a5e614837e23b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9191f63c33799b905f7621ef9e0c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718615dce837281af68860512963deb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c5f4df567e686dd3fdd2e6a213cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a98773003de04b7e0d3b0df7e0b538759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a234bc9c1ea4ce0507864502156e77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c946c035708e2a482d0304aff3b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79675f5df5d37eb03a7d8f3eb9e458f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66297842bb6cd4e62a436563dc4381b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2c5dcc7e06f5a56a50c53c142e01764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c39e2144cc6c4988e451baa10101a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9cc912980106f59a8f0e57fb673ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b2856e4fcb9ccf050ed87a7c4636767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d60a38bd77eef059e9ad65f4c6d7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1402a68234bd77b38d19acaeab81ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab10ce1a853ae0feb48d4e91bee9ec5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d344ad09e85c720caa22ba0265d4f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98062479c6bec8809738970ce679370e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2d10c02e680ee5a83f7769c38733773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac5362a0c79762de15c12ebadf50c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48205d3da108d9acb96983d3586d09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69ee649c77944053d0e4d0a7f4cb4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503138943983e3a429f75345c108f22777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f24548fb72e87462fa2a7ea36a0dd2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515215d8e9544c52ae56044e87dfd6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c929de28accdc6eaa99e4292c0e9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e52a4a1833a982b023cc5ec15620781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48d8aa359ca61c0284b4479004ab5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878be22be2777c8ee4e93259b8b627a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884763a54e75a5ba0989a0d28913d77784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b401fa6c8bf0461f4474f3b8a59c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b2d76068693cbb4d97be9881fa6e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b061dbe0d66f8a8671c33ac6fbde787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661faa6f411266bde840c5cfd1557390788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5b7704b00615cf1617498a268a67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3df22a5cd3e356216efb4e198cbd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219e048ddded03e0fcb4521a372423791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d29c3ca7a0b9ac21de536a261fb3d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f052552d1f47734062c1f5485d04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908f16b24cd5a210fb13790879674b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c45c89493ca4902024a89d1be204c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e7b4c4457f3e0bd97b0432f7a085796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a85becf0cf9d3d364d3eebd26190797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0950614a321074c88d8bf76f7ce19f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cecddb12e89e2612a9b36928c543f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa67f40c994e4efd7ea3dd783d3f61800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b689c45b507254c240785a108474bdb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728182e9a18c0140c59ef41181383aea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197551b64132a0bfa61cf9b7be44e238803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c295423da248e57dfc06ba602599cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd30001e433598c552f553a6e18626805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a2cd13b00b07c3d9091594e7e4516806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ccb9e23ebc754e49440c8c27a380807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4f936862b48073c707bf1a4a19f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489f505da42b7e050610fa152173e0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de4cf2edd71d989ceadea237fda2be810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154402ab8f5fbe30a958dee29de4f18811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fbf2fa41d750b0336e9a6bc3be426812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802cdc0446ee51de64c6a887f9ebee3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63025bd512efdab566ab311f71973814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773862ea3f6b2425801c447a55b83e9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336dd788607f5d377c5344f68b90597816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ce6d9a53ee458ce92de19a6cfc9e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb0e03e576e794b9a8e02a1bcf377818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe4f5bbaab91331bcbdd0cccee1237819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00201aff8a7a6a49891422607d9c561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c59c6287e285fb78075c81226291a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71dc59be5aff83573e8b785c5078c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad4d12c90347c4cabb23c6b6a48484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde88a7940060c43958903201696245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ebb23a1f26e8f0d4fd896d8e1afa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57dd5558618e02c5098a99775babe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056fcfd4bcde6d39cedfdcc725b9d3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941e7c025415ff9d4ef640de2ae2739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b70e32650cfb97c03edf2712660c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea886cd08cbf3db40b72594ec3a7054211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b6780f0c34c225b9491fdf9baafa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f266c36929fd44ea17a17f76031f78113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ee7183a0bfb2c9dc0c8d9389278714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbed772531235ab02a714fa378987e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b360569f0dd99660d7157bc2497a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261831b6c084dfe44f1337c6bc12b8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcda26cb25fccbc41211e95403ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307d4fd1c99f26d5f8bafcd7431a8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25d1a689f20c1e789c4415b39929320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe2a0ce0c1100c516df3e96674eba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ef79048c174ef09213551dea0dd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fee3d030cdd8077cdebeee8f12db623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca751f0959c8eec8f14e7406e741a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3c8938de2b88cad6a492b4ed08aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33090db3f647a09864fc2198fed2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c1bc7d7dfc55239a50a6b1fe19e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6bf3ea9100a58ebf3fa1bea4871528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c03b2ec22e84e445383cfd944b49929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47829038bbcc5276da354c8c97b2f6e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98d87779f41f799c3aa4f3f0ab58431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67027af01af30550f6119be7ce9ccf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b141a6a2cfaa09f56595aa8a85627433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9344cc93338ec5621b83791f499e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a997e17f15a69b13c12bd803dfc4edd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d65fc9f90cf2eaa40219172a86b7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37813e1c7b04e71d9d2d12bc44719f5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213604f1c71255e0e8a69cec63872538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d53882fad20e87284bb4bf52c0b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8277ed40b22aabb73ec5b0dcd097340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183fbd0112c3bd906a278b94816fa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020dbfe8c4266c68b636d97130e557342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653566f62126a5b297bb09d2bba6c56143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf2b84abe72b490236262364d9c2d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef8db0128102841baf5c4eecd452045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed282610dd95fe8158b6b532dffbc4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e639b47f70895d173b41eb41343e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf52de7181f9d1a5cb490b681b22148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b667aac0c3620ba50728de6274fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751d9fdc4a9ebe859dc6e4e4e17d3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89158479c7a5fb2f42172b9a35c027f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d78bdc8c4cdb116b6c56a87a606e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f0c305869f1b2126ba3d0871804ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793aabfe22a928571403c67471812754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853c446fc1859e98cdca736b8b6cba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d0e58492db30a380dd317cf7ce9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08d74e74d1b89fbca2057d6042c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b700c10384f87078496f028e155f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4180b1f8afc01f432bf594341c470a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdcec50f813c9e5cfced170af7d70660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e35beeb2284d113b896ab63f178a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356657e8c695e0e54308bbaa77b279262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20bb56519a721b49cd3379ebe2387063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df04ce0e4accfda2c0c35b8a1c8dc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1b629d00ba20ded7078844f4f64c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e4f7ce02bf02cbedb1c8395ebc7d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2ed9542f67a40dd6242fd670df0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175701215328c33eec3252f6269327668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334809c0ed9eace3738543fe233316f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e6c47784b5279c049cdc01ec0cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2ae1d0248ef0716dab177845215f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf173c6baa17114f38b936568e3d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763244be968d639641e7eee7589b60173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144967024b7620126c0abc5dc9ee18e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae394ec0e7418b620880d3d0a0f9fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff5ff0d1f95d119a09523e06030af576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47a30dc68bf16d17e28f0d600d1e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95457f38a51c737d40e89e4554508b0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a9a56faf4fc6f989eddb37d21b0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde8ff9b233688c9f3e9d8ecb5c6dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f973eb7a1a9cb0f59b1f879a88d2b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c68500721d11dddad0dab1a4fa28082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f6e2c2a0ca5a0b9f0b7f5d6fb324183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2da9a6f2e82db7313dccc5e626c1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d13de6e5d547cf4f726ba2483ebf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb70113dfe08238588511e41c5446686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275708742704ab47b866d7bf07823687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d1bae8495c38ab802049065739ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faccd2498402707e3dc37d0b4beafd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92518a4ab26900ef7af6292d39320690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc99233284a78a9eb9744c5767bf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abf1f69f607b17837ab60bf3c0d1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdb9dacd20be7ab757f74ef867cb1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34048f1e165ae516ccb7a7b053341b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d707f3037ec46eb7fe4bc115612595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a7bdb66bbc4f484a90610c472a28f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d78e410f80e2f8de99542a5abf72797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747e388478388703b9686cd3ba18c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fc1807e53e24ad896bb0b016974b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01645b1f8c0df3f3e27ceb4b7dd06ffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca6d8c9cf827dc4647d99409b7d41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ec974947045e28efaae4da85aa3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68dd04ded1bf4f33f7f5967314a1f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2da0e159f2800b96ba55af45c7bf56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a25b5d1a2ca153e71d2300d4013e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62e0b761a9ad7af3a5623ed16e8da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25088bee9197d0e590580eb026080bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abce3a1636b967b6650480d8f14fd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4911c2090a18ee3a65e305ddfa315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0cbb4129b63f0ef335c78a84ffec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39275651f1555fe3b5f5240639b9d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f06f6bbdc2c3030c605b397d3faf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc6a17b695937ac68f2e34ba5871f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038fa3e20a3fc45b2dd679cb6450068114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da833638b675b89e57bfa665a7997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa582d8ba91280ed49493a9117b5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9542d7143085212543ee62b77d8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6d97338b9db194c330c5e937584c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f041a456f4955c28e8792f8e4983c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46adcf45d0e12a4a1b219ce5f2c09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e5d73e1bc91f57082d668cc73cba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe993afed561d598f8d5132bb0e60b9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598e9e69ae958899ba52b9970c3d3e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb415d1df9d95820b129ac0a6d6d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0352bcc02cf46b3fb0e76cf0308c904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc5d8ef9b7feb99d90f57d43d455c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e172068d0e766134fd2fafc721d6d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3003d32e9871f2638b14336a14c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258802ea83a9d70ae21fd8b44559a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56696517811b73567660ac2e456d7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0e23f0167d0cba5050a999d4cfc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e560482154191fdfb7e436764a3121132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a2d834b8ada6c6020d83e35fd2b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dec35912d455ab69d22d517432617134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6f6a65af39091c9a2594eed798ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4647ef3ed8daa91eb451c40583c80fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934d6926f4b859d22e2314959b9354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deadf02242dc19e144d4a922df3098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7843e9e1adc7ddffb836ab348d11a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232f9b2369856912924f458910d245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144a9479f1a1cc3395abf5b064644a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53b3634f824021a240da871eb5379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b787b677d6050cd0a44db3d645bd82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd03ee69d8d8912d09c5b1faf84451144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a269dc1c577b8017bc2ea4e8c5865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a80e28aa3a238b75a719c10222378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372276108002da6a4ee76355c0995cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f6aab7fcb09e2dfbfa23966312fe5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11dcb3c303b5ef46aeacba027816e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdeea08a01f9186b854338aff178c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456eb9918f82f4b3a4baaa5bd62ea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9058477b444149c53f92afbadc1f55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8dc68fecc7346244c2b82971a203b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83057b74945c27137543e40bbf64e2d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112237e99f4e18f445bc881ea7effa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8d408726f7bc43685638b69fdfb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c0f63674b0fff509cac8a532a69f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898c24f9c5cfbdbbbe149b1e2d9296158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5077a4c69432207dca073854074cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd026cc5bbc2fcb85ce429f9ddec58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498bd38bff38a4b1b8546433cb241af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16514d22c705ec51e9fbb36c86b9537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac470d5735d1f7adde1c3ec71685f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de72709ae07cf0ddf06067c18858c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130df0c28ef36e48fe4179467821be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbec492693ec585c6b7920cc783a6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e32d7c712fd226f55670b91acd700167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054533c9037dbaf9f1c4684db9274c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c59dfc3c9b38b22c6818a4621b5cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a337dbf8a20835c89fed56546a743170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972251d4cdd12eb68e109bd6300a33ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367c04bef2baaa7ed96277c6c85635172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe9e0f83e2d7b9e7de51a67f3ab309173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b4839e0d5cedc311b7ef01a424afb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b65f11cc9a75ec0c3be9872de26616175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858009b5bbf03673180a561ef4af926176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d58cc52d3df99dd105f6aa2ac02df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c895aacf59d1ec0c5ffc4e5d83a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d61fb8e731a6cad8af8eecf5fe6bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e2636cc2a5688e53acec3646d140180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f098fc131280f894b46926cb54d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66871f587041835994eafcd6eb8da70b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694263bb9c84aa10a50fa2ec729aa45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a5c6116415446724ade46f1ced268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853fdc62dc94ec368561ffef06156f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c82216f60e1eea7d1430b1c05bbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ab90f90a40406034f033362ab464187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f890883e89cdda59d26526d60302d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22373610e614aa160721823e129e5c7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78238b5bb94c7ab6f8e028673f6ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660079c3bcbee7cc7bf812bbca4e3458191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38ded3ecddd7c15e4029981419a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4364db71d3044957fea3b1f2917193193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb6122b6d7a59bf2984dc0859bab2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1fcc29178e5b650a4f1311b6f9d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5391d82f52491adf456f44e53902e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98e1cf380b8543b26c54dd5a6de96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c264302d3dcd9071c56c7e79d1548198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f55651e9e12925371f9b47da3337c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53709699cfa79def913041a3729a58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2de33ea5f9b425f047e6c38f7ae73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f04f143885848426c3087eba18b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d837ef3aeddcf50303cf722811962c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c52351b0d93ffbfd8321ed7a837ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd29144b3c8390c44a06b9e3ff19f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802708e66061f335e0e16b5274380f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da1a653e7fbb8a85d2407df9f9d5e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4722d82f5eb2cf5d38a0fc2fa684a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39084b3200ffde92b1e3b4e6914c1911209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e096de513728733ae67649cc6b6740210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f8e8d31f64fca13c3ae1c5001c9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2596cd0b6c4ec1fccfcb7601986d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef48ce1933b85d751c71f9e3ed1ff7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c6a871b3f2e025afe3b1990252329214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d02bd1db2acdbf2de9a7236fead1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70270024700ef628000e8ac1ab1a960f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d9ef73bf545ed584715e81332c0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef743adfaa16df4b7e451e82603d7ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407088e87944e0bbc35a1c75cdecc1d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2f83c764db30865ec6bc9923fc99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924984b5481441778e19c11999c032a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad026a3f0bbe7f5e71853fdefc810e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ba8c6c8150453dada36d0b0ca7a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7888c9e8449967d383a9a74d7208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8d18b9b35fd3f80f1bec25f536afa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348225fc1b4907dbf7dd61878a441386226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f37043a00bb5dbb52dcbe45f453ec4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9656300e424436cb7049edb960a271228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089998080df2bf421fd6962446657cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ef0952eae7c39e2b504940b0ad76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca812ada9d8cfa3f0b3291e98ff387c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc327cb6efd6db19398b4831769e17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168082ca036f78ab881538223500755233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b3bdba64b11a3cd8b629561f5e56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6678a71a0f5f707357b3164bae61a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb870e6692b06c1ddf745bdd886cebc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c70b0d88460c544e56b4f1724244f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a5ba142d30b8510a08bead39f79c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff28969027632f43ea252ed2ac3d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba1548cbf02ee00c07c3823244e85a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c461d3e16aeff26b366065e45fe4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ddff643fd3b277c894210d0a8af3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219efad9fe39cab6c4e20f0045e70b12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31200012d36729804b6553561137eb21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e0536d67ade73d5ac46ce49ae8f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a8afa465b91a1544d6a4fe3baecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928215a06d9227bf1a080a31b29c072b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766beabea790bb9d5f463ac9672678d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec67750deb6569ca7e76ba22e6e0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb54ad5e051bdf2037e8feaa3be45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868c2c1bd8af444d44a2f8d9f8055c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe91ad5ca973b9a53a1ca1cbd7058d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7ac18345017a76c27afde863de9ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17603185e5d45f6a3433bdf636c4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345ca19d5645bfd25887eb0844a7eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb102f27f039e46dc1f928f0acb541f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeb7424f66cf479b75a6fc3d2c6bd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0561212a980ea658707a72dc47ece258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f0738864790ecfb54a98196dd95e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9191eddcbb2280ed4b5d318faf0fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8accfbfd655115977dca9ea9a950f10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ed020e5e7b292d6297dd92031b805262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9685867c75e9b7751cbabaf216c026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3928ae3921ec3bc6aeaf83fcf339276264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9710aef264cd6fdc18bf3e39cb696ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee7f99eb85726a3a8fecd9480ec23c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1c27fbb262278532ef99f212b9c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c65484e9a001ddb11bae87799154268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6168d48ae4fd557844e13eb3395c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4a882de94ef8759f18831bfa6b6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932309d4e399466f06371106f3faf2c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a854055e1f733e87a762b92edaea28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb962be5cef4eb70f8ab0f2b08a1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6206bf86f6baa7608116fad3db8b6fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69c608cef287ade6e6cb12dd471b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245f334f38e34a42e704276f173cab1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbd4e4ea2753050a43d43556c70f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a7e65b76af3e6776bd4fe6033324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c20556930c4de96dbef625e21f072279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e18132e9da5a39b2418a6cf036de2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de545f5e6a1ac502dc99357caa40b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77062ef5806a904b6b058aa810dcb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df80beb51321d7898bc006b804d25a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115228f27a69f298b2e1ae60b9e96ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6eb701704a68df34a308775ebf392285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a10e44afda68be15fb4ffe7911a2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e3ff357a71cf298ec7cae18e38a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c3d702c2308313b5216a973465f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce36c4495a9ede11a2c552fc619d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb25ad2ec424cfacf7a766621c6957290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36c5c45be75bcca5483bd855afba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb05d9a14aeac34c0a7076d024a5b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd475048756967b182f38e6e4cf46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df621f181577cccc70106e993f560aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543bc38a9ad3d2e38fa3286eb22c25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288320f565b510332e0c57a8d34b3305296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103d1f814edf16f2811ce099e866ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35301b40a278416042a9479d479daca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089950eb89b6bdab2daf5d965d371f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e430f79648f1f9cb21b132cc1eda57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe867dd16001c5f7be8cde3fe3aa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93513f91cbb758a6b6ad503346cf20a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4bfac4fc2cb3968ab50e44b1be972303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b50c0534147a636f55693317f15f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130022a885be6c0e0298c0c774bcb09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aebf5fc1407d81a897b3790dd70fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce0b36cb76f0ca72a48bb5390253a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57e191ee35bb7432cd975f4b9f259308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac757b5bbb5acb354c66ab917331a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ca797e7027650280c491fb35e0cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569333fd4cda6b2d27612fd5aad9075311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0bea6835f3dad5b6b2ef2000be78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610127700c02a14506c41b47dc30f02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d6a8e6f51550ab6db4468dde670c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697cc64e92b1e46796d41086b5e46c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c523f11406a50d79b13160604f98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc9fba6dd7e5cf7bb5550a5f805f62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf827addcee023e76f20323e59f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85be07e6337d3a95de6729e43c7de8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041755a012664fe7f0ad30d71938c594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce970546f72e963acb3e451012cdded8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af2671e1d9678df0342a080cbdbe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e70ff11a04f7dbd11446b04c31f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4ee48f449662111874f783546c90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac310f621975f9c3c4b4723fc3a7780325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65194c15d0b5a5b17783510ffdccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7facc6653c400ae2137d08f49b81466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ec4149a4da2920978581721b788f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c84c32a0d99f9ced099a44ab50bcab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9391a9fcc4249909ece22a75e305330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826955d62caadf8cab66bfe38c41ba9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480164a7813e26ed47ad1b79de2e72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc058d4e8d2bb7422e93eea65492324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2039af8be1b62f599ac0dd1a3699334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab15a1a5641649485ee4ce48f58b73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f271547ebb71bbffc1c04afd9a7468336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66693af6468d9a624553249ca1d035337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c220334d36cee3ef6e02524f1a0a02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4f663da2539fa457fdf6b52fec64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6397a728803ce24a0fab9d958e5d4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17788f3a73147bf6108433a5a7aed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf443ccb3aac06664c0d929f2ed0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef82a03335161341570b88f4e89d21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15c01e3b2b48307a79b8b59cd7356344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95249aded9067af69a9ef2de17a210ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438400c0781aa84fef8af66f301ea02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed3877143e412d43280a106fccdea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfcda66458c67df1c521b3bd23597f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aa33d5017cbcdc2618e1e3afb5fa9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99bf7861d90633214ccc0cc46e2af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ea98a99e9c952429a8b3ca733b6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd947f8788459dd84d826c03ec1b8c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee22cb66e6edc86ab008a2f1259be9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a69185a0ec724cacd05ba756d12f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ea2e37ee33c0dad5000763b02ca34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d452560d6653d04d253bcf258abca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e375a713164a8f621f77a2810cc60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c31b8843376550d66f1496b4541f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa630b57cbff931d64558b27909ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b317ea2f8d791c1c401a38865940a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfdb738298f4bc0a1f9b3b486364e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f866388ea1ab420b1ebc290c25062e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474042af788437abb5ea29a6781c42a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da00e1e6468a90e3d6e14abea4da1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb875398294eb34b80b53fe23db669c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f9651d060abdf8c52ae5f5c2d3dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba04b1f594725ac652b0cf48e4f6949367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c520536aeea3b64dd72698a8d4d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584eac5aef2f2e49f8504068c3039b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee027bfb91322602acb5979ae7540370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f238e785fcea5c123fb157de9f685fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848277e1f3c91a728b10051918684640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ca3330fbe1831ae2dd8324b74424373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05b4f2c7294478ab4fbc10ac39b95a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ab6c795c65a55691c8864a1a542b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9fd8146e53997526a71a7f86ece70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d80a7817ce5c87ccd999af413e0cd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d09cc382a8c2ed1f797982037877378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd3a113c6619704dbfe0c9e6e33d9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1088fd870758cefa26392a4acfeb5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649145cff35712576fc6f82eb19f9d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd727ba887e90949acc7111c719ac63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135714079a14a62465019c29981c354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc976a0456b44d30ae1ec7dc40a292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272cee3399db1b1899b1922907c4dc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0519a22bcb4227faea9f75051adaea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12a7b6c713a526daea97f46fb2f37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535cd95275f665cf8d06d2618eb016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac694d2c42cd98481601aebb932cd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483765b88d845477f1c598c2bbcf99a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5c91a720baad5c2f97ba35fcd615391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca09bf972d421a056425c8b929b687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e784a8e7d0dfcf845554ffee09bac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042e21c2bd88dfbbcf38f159ca1aaae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd94f0b0016765a2f56751e4d0d746395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f850f8ab3e12858e8bec604bb4363396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c330330eef1016763111a6aa880d5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c191b8519158acdd6397920a66324398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f67f8b51afe0548fda9b6149b98c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f228057e5a69cb2c2178756b86fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9cec013a310db5cc908fdd58d5bf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae48f410b53addd304e2731c0d201402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e7e56ca962096dd6ee23b50ed8bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea882a6b9f3364aacf075beca7a8d099404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de84a68c5aa1514d9134b1cc998e73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb34128464f510819280fb0fda56b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d771f416b18f4eb1fb84ab37e9c8816407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86f15cc0f767e8c5f33552a708447408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78fbbefdbb1e039eee01282631d3d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f27b4412ae0a686f42e2fe4076db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053dee59622d68693bc7aca65f4798e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf304cf06e9ff9819046d6f80d6da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f5097fff7acef98fba52494abc8ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469a3cb9a6be365e987d4227a8b6726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf0684443d824f78b7aa8a9cc21540415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9a7a1d78c326713feafc57ba72ea8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd9eba58e7a4ce695541b13114607e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9dfd38ee5fc115de7d09e9959750418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d3592431fa51b073b8fa6e69ad00e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c117a09aade87374827c9c709884420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba3cda0af3fcef463c87e7b8678a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d07b7568160ed588b7bf31c4e4d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c62ac4b5aa1e0c3f30ecb37c2c7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b9ded55c63be8d81367c0751b82e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4c0cdf4901a7ea85aa4890db5ab2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404cdf1c3c2ccbe1d5869c1dade446426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdf8e1d260ee691c0cf22bccaabc2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b30ad974473eecda87002ff4dc4cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a846207389a1129651974b6536cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ef76516c5741a5d2ee7ea26b8dcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24692c7d80e71bc344006914dd1693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285672fa7e4580a4b6452380599a288432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab882bbb239384fe8d5c9bd688ffc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c582bd00b669aca917f52f45b023b40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043f5dd73423551e4dc7b9c1b55009435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1a02390cf2eeeca5206c3c75ef95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649fe9e1241126037270612816c86f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25177c2b60bb9521f78467dd837587438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2f5daea2f28298c3c5c504447e315439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d3dd9b9071c289fb47373fa947bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c430337eead210cd4f4ab7ed0d66280441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae2167e33322d7f65358ff9bb0f6af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608be64cc197f4cbf773a72e16746fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf473acbc95efb2c9931c95934f976a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf42f34bb6381d686c886a7f69232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97184620a1c98c3bc3497baa884e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980e86518b280c8c09cc3961a96444447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760e22217f535928336a1dda030049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ee0dd5bd5b208c399c2e63b100d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc30932c4ae55269814de0408231a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2c1e9a4d2a4ebf22041dd8c42660451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b29d4a22bce6f3ee2f03da32f55563452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168545776faa958c84f2e3cf293f644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da6fc995b5413a5da61844a58d3f0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f80eec79b5c38eb5547dc0149a50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1becfac28a2d4ad91a26776247fbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f17d9e752160473d69afdfa72ae9b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e555a796dfc3a80a0373793e3e6c86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b04355eb0f1be9fc1cbcf72d25b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617b570feaa08a9a8e54d0bdf71b60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f29fd5d84c638ed99cf9d86fe08de0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24adf8e9307f04c17e337589d34140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912792acdf1b5a5dea22febb6f79550a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b08bfb4e5f7a3014b0c571eb38609464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ec31ab1b817105ba01ce80ec4372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cefb7192fcb7902160e7ccb976f77e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b705472dcc49c86696e3ff1c925b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f623906f5cc7f3cc624260622e6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5c928f4bd44ee1fdfd3c9c08bf4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f83a1279bbfe61e28f500535b6725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f639001518b3e8a66b49e9ed4dd026471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b8219cb1b5ef9a55b210867a1c77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a560f7783d8d6d454a72945589945a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be76082ee904887ec4fe6d8bcf143474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74bf555a4de6e6e5b116fd5ab8f92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf006f372e5165ba3b91dcd947568d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c0b099477527dcd3f72a125bf666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b63aaa39a13faa08fdc6deac293b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78530ddf8f4271118d574fcf3441031479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26905d3ef3cd9c4a2253c5d7188e5410480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043998e2843b4928a3539e9068d1e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac161347d85b469f350d64287588a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e702204484f679e3eb46032b5478483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e41b4a9ffccc2333012cb2520e3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b6654f892b36b845f843dfaa5182b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db9004b71cb64f9765ab0438d11ad7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40943a449cabb8893cfc35f6e3d6ec6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f286efef35ef56d1107f92b40b5e98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a762e148a8e8cb5b10425d6cc2c210489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68db822dff68cc1b4773d4159faa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439463f4fff258a37e9d0676538ebf3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb9e46d2f28c3f9426fc23eca4aebb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde525a24df5196a7d8aea3e91732b7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0d9e9590c1d94a1eee614136122d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494e1a62a356914fbb5f2e234f6e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc72bf9784559b388a076587feb2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6aa59fdc763593e4bc2c19d1eb371497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95761c93bf7793727720c86348e816ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f756e6e322dcc406fad4283ca9f782499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d6d19f5b6c9a4ef1d42800e71f18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f975eaf222fa9c6b3c03abfda23b0e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20371eb8c889270c9422b982e36db700502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8053bb087030295b7bc9f4f55fb64e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8749090fa238dce10ce3abfde2dcd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c25d7fa86f9649e42ff35524ba918505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e7d58da6a5352a3865a28cecee06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c914c25a0157bd3e95d3a1aaa1c55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b7477e85085abd2bd5c0960d0c66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1104d9ce9fe55873e1ee1037089a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95cc2558026a7d65a98a77fa09656510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f2162e0f97f5d03e2fc90f02fc0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a758927a122f222c6461be1a2f0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07611d0c0383108798c039f1b59cdc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3837a411b7ce7348fa023ccd0929e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d2d6ec8cd21edbf913667308de1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef1e216d7dc2c764bac9260360c46b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17345399d40067bfa1646064fc0e447e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed153824d4997ec02287a69a9678a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d0cb6dbef58cdec4c20af2c38406519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec0abffcc3dc0b5cb9953674e006a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a93a79c5493f0f1db33d661618d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6068e976b2ad1076ba5b0549ae60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249f0d13d9a138e94119eb26d3a50a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a3d3549521a4c4fccfafcc88e2c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb66afad6010135929b53cd847c365525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e9152dd92dc97c2256a0d5acf66cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36a5f727c9cc739b04a6f42495fb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380cf8f226f920897ac3dafbee37945528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb35963543a0444598b4d63548bfce2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7edef3efa674d39cf35ab4ebcf7c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de86e3e4fbd53a9b90b4164c9ce93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639654b31ecb30dae50fceca7020a552532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9c52def4af68a757d675c521abef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be3110439a96c5bb5d43808a0780c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc1d459dae6444c60c378eba09806535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc627e39a46948ab1b2607148d7e868536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e29d4cee3315049c0255fb445c339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c700f3376c612fddef40ef1e5827538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a62e2da799d130f57fbba9f4419d7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c553a6ee104d07f2b8d5b23f9b0b1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52301e5c80778d248ba1ae29d6898c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523836fb793e50550df88bb37472ea6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9ba64abe041ae11322319859c992543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8863244204771a26c44f0d6ef661544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab5bd3520a3368fce67841b4b5ac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd3186371895a4b49b0ca611500f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43067b045395c5bb2bcf86f811ec182d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267e948b2503f661432f507a8a97384548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac159bf482dc82e0b710b856385e40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de858ce7fccf89af9276ac33090fd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139be37b78e4466d9788ff8a54c7225551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608d0b5930599d1f74afd401f76984552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfaee7665ff95a62ada37f12240c4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817bbbf7e2dbd663c145a7108e17339554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acefae658cfd2dfcc63d5c33359b23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9fcb7c82ab05ac319bbfc7279287a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398799f776a46a22672d4462a08d126557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f927f8fb0ef24c6461f69bebd4bb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c918ab2a9903249e8f0cfde9c76a4a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ffd932391fbb10c414cf7343ff0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c31c09109becb3c7312f5f8489028561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899364b1b6b8d5299f37a610c0106e77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45abde352f49e0e0fc20ca20e7ab48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915daacc9bd98f4e0cc4e90a2860a846564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e460c18358a3915f745500d926b1cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf3f9078602a3382bc0282608afa9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f641764101a2643ee3feeca25c04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c69d4f1a2a7999ee81779256e7da6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfa34d3429180d28e461eee0853bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e94833f36e8aecdbd2a9bdf95b985570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281e67cfe98e9591a80014edb557115571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201475552b3866f39c5c403db9d1882572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95dbdefaa7145222e668085bcba81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd72a1ecb0e3bf87640164a120a68f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0318b5af5775be9fd285b762e6fd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e34ecf2879668d687b4f240e7448d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec07db121d2bbd8f519029c51794e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0e1ac4382dc37245d61e7170bf03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c3f9d71b25a80d3da8084eb322a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f80d66235e1a5883b90937e7a29d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde24176df2ec4d98d141d948d1d57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd216c44e90ac368e0b952b11713d8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d474fa83bd3b34ecd332c0b40ca79b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9998f26ecbe601697a65bcd47c62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e69157932189bbc9309521982e668585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d432b3d2c006cdf93d58e998c19e0a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e56cc585ac468f2c667d3fca12f08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4ec5b69736edf6c43bfe41579485588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e776d6bd1c2b4ac53fa6a58d6c18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da72ea3da806a63ff099eb1f26528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91b10797188bd37f6b913d54aba06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce90dcc83f8a4a7499ab5621a2ef69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a20810296463528115df411b78e55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c326b5ec89d1ad8c613279d1c7868f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2925bb5ff195ca4ad4fb2be0d9a7665595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7f29031f61af358e60a38e896a901596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb10fb3a6c9d102a88e150ad20fbdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9667310543c0c39f1e1ef072d7771598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8815dbf6b10ccdf22cdbbcfa34b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e58723ea9d503e83e155ce60139e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d51c029196e551cc21410e7e0e11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08ef671a414df5ed944f26c372930602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3b412e0172f0bea1d03b2f88581b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6dc0f00af4299f9d8827252761b1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606b2cf9b422b84eb0e3fba6d95184605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd4865555a432c624fb9152b94dc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963a112c59b53269b7efd10191f210607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55fbf9cccb77f6073c8e7ec105833608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7f77aac79bd7aff753f3bdd12657609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a180a95a30e540da9a11617fb74f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de7593b4728b448da128f00da9546611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27fbce94e9639a4a01a06e5269776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d97d65754f1110643b84d7732e708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc082e71fe46d7326b3b45af4650d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a814e8d838d676f1d993b9f148f3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405767537e7d4a171488ec08da6864a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd89c1f957f15f2cb9694d06fa8b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31452581c813be8d6d56e618b7162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41820cac1abdc972bdc3078126c3c400619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a0c0b68dc80595f8519b111d7468620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99588097ba0ff747334b08f5a28886621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba44e2c308fa18c1ecc678a4a1a712622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d85b48677769d6309b4712366ad0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa48941744c7997edfe94be319df8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ef573abca61847e2a25ccafe93ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467eadb4631838f6ace4f2c0ab73fe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc351929f097844573ac7c369357041c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939144f456569386213d35e72c5811f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d07dc199cde1b0917dacf58c3a42a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2afb5a259bc790ddf1d274156a4d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc1bdbedc5bb737f971b324aae8be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0baa17ece470eeb096a380e6700164632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00f242bc7d10abacfe7bbf2d5ca02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce036622d4eef97520dd098a52005634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c67a9ccbcfbe65630c1e979fd8050635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4acf836186ad4273fad4ba4d08c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924261e38b1a6361fb6e7c2f71e7b3f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26adc9c8ed99ee8d20042fd6150d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bd11aabf12aa77b9e2b9b76e77964639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6cfb42735fe179c3dc5c61d9f7c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95c3912ce6b62d572c411f82cfa09d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08186dae18922ab23862cb70ce0ddcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7fd349103e110ac6ba3d0ed6f2b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59258b50ef36e4682da41dbe437ad0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2675b8efea4e80855281142ec0b958645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c310853a8b816a048e29f68b93cb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7cf0363e226985264b5093337ac9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502364ea57d475c82b6ea6429af12e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648224091d15747e559c2b8c35e2e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e95a5b5edb1fc524a3d8fd0446d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c202c29fb43e604623449c944804651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc2d18f6b8ffa98f01fc5ab6aaa27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038ead6af53c82ebcd9740b6997cad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979bb8e20dd4d415727204e1aeca2a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edd1924143ca88452a38b98a6fbad5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78429093a719a5d9f99149637c6ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed85ee91d5e74b4109ce3900e91dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4290d39a7b22447cab1f8d007181bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceebd6e87731aebcae0dd2b8ed9021f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f746f19e461e7b2436585aafe3df71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9d64830076ce51951e32d39fd727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d78c2486bce5cedf276e961f92407662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e34d8e759767fae63c1502396421663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d41d22c72a5fedfc27e89ba5fca8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7c618755c4fea23d169e712c6f90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991d437e923c7c384cbeb91e1afc1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2a9a875cdc0f8db81eae81e2dc38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21118d366c434fe749714df88ba920668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686e480eacda25f5798ab2bed4c721669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fca8ba992b1228debb43a6ef8ea92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44b232f1ddd547d729aff7c3d4ee0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f9b981b1eb2e9f1699b43a1994cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb0d16883a4a58c5076a34cfee1cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f702aaf212b3ffaa04ae0a10c5f9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7052265de0c22762dbcb7ab13d6c79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df61279adcc0f28fd5772fef61e67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e823c499cc79eec4d06db5ae608e7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e58c38263c68f97867929c799d9b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f25fcf0455b0e385e6ab8dc573a9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e024d3dd43edb2b40365ef533c46e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e5a1ce783ddf67ab5b56499a5735681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7223b876e7f11b94f0c077b049b48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288713e1ef782420ae5e0f25ab93b9f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1fe463d0d5488e507e35587d5bd8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246446769e95e4a9a14b77ce0e75ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecde3bc9ef63c90905a73da8f52ac2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56458e8ad2834745eef161b77d6e7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd5b53b27dd0fe7cbf37bcb545ca6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b967b190f09ce490faea02f09246bf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df655d0f373eb14ca8b0aaf265056e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c02f9fb806e3b3d7109ee01d159d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa81d6698ceba5a4df224593eb538c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765fbd79a50a34ee63f93968db952c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7217db4214cf897c73abf61c811dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51363e4d0ed902b6c54c0e3a7385c44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d658410b05e00f4333971d7bae81987696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed90f0eeaec5a1ca407474c30240b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ba00533387fd14ee3ce92023c90f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d178bae096775e19c2c3191f2d1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855595698910c1a0e3d98ea674f4c69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc924e2f76ff2aa9199f941a5fbb168701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309778706fff98aac27eca6e9ecb32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26637b2ec3aa7b2407d84a1db520da3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30340e253653f5496b66760520f71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3beb49998177920fd2fb3e00eaf9c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c14f96a3f627e43d6b2a6a357b4100706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cc47dca373afe579fdd9c2c0fbe3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed178950c91974ca82955e4889b523e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b419b78665c101388174000e57f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aaef177e220a17c6322ca5ea903b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082dea1947ba772255011fee52494d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667bbbcb857fdd6bc4695211720363712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e06606dc8ae399d65b2f127e8da26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cbc373055ea795df322d4dceee0ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d89a9956aaf17193ba9ef036f8ec52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd414bd38ac4328b66f36b1563583e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ff1ca95b5c718dd21271f645cd5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bc17a3d2f10391ee0deee301eebaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4bcf9c17aa81a721365265cf1b639719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5969001ca8a67dfddf9bf24d10cff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7db8e0a001c9bf00f5328be7d01f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5839ef43344560bc83f5e3451824a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7525f972cc3995a823ce77c205baa5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395bedefb11b890951499f8051bb75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a65804c65b10a80c113fac7bf2b4bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa9e1352067c909e5ff30c05f492b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c83ebef1895567ba7b8b2cf1e2a8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af49e1a72d373ca876b7ec899994ecf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19bb8b3292cbd2eb6e0774af282d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac0ce258397f6aae520869f92a75b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1042ded5a650214a727ea664a18d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e76f9a0e2284d6a98de603c5a41e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13da120c13ba9b61bc1a303603cc83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb83cea42cba86e8747b81509a6f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888b8985eee61115edd636fc53d3382735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6744f30e4fc690e5429cd163dcc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add27bce9c495855954b663172cf3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0722c2d39f0e1819636cddea66273738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae102627bad68aff06e6956521d511a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3ab1685d087f9564368b64a1b638740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9595b3967891591a714e3f7e4c5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081163cb50fbd8023631af959dbdbb84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb8ad006e5f05ab6f50825d97a3ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332402f157558f83417c01842167b2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ffd935e2bdbca3eb2814e818cd397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259912a7f993b5695a1df652229f31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1ce207ccfcf935b13b79e78d03c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92a6358f100a159d9dfe822ab9c0a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a04cfebb7084e80cd9b512e61522749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eed0b1ceba54902ecddc5f70507a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2d755dbb99edf0d94449abaa09988751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01871db381c10ac1e7d898f8bb80f55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b753d17be8d9b812484ddfcf5999753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40c204dc2ca79961640c1dcc3a621754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc84ae111f70cda4400b206880903755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a0c758f760bb1bd2a88a17913ce3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a05b87b7fc98829304e6bc9ab986f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949dff6fdd1045072095af568f1d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09394c5f2d478138d09832983aa25759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d07c9ae6e4dbed3f66be895edee63760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f06c04d328f301a334150f920b0b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d546a680eda95ed1842f6c15e6c84762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9239e9cbfaf497b7a3e039f5e2b4df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d76ca90ef2d9c123fd2e55441bfd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502abcc5cc52cfbc2bbfc732617a6464765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431101f041d69868e473b4eb7f4698c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540fc942fe81751bf788c427494ff6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>