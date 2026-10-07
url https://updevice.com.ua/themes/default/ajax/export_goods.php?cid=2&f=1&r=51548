--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e881ed23c99b3f5153bfcd0ce2b2931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594ab142131e2c6eb39d64c5fcfbe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162b59170f3898f7d72b84bef29cb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdde7db615c8ac2fd619a4cca0f6b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ea12802e444f04b30199db5136245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643315f9b0ca4de065d3e69017bb3fc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9c606609bf72ab82553a92ff4cd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3089cd304cf87cca159e7b4b874c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0424cd836d1f0fc4abd5441108a9099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3fd6e188f41f9debcb12329e17d7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee09278d32eaed2515134f20d9e20811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46cbc577462d651eaba0f1366d45f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a98880366a6f9867dd56ba7da4bb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8d57e23b31ff4e4b8cea9452843814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffa5f8ef391ac404c1c7b8324e0b7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28137a8b5bd9155be9dd1bce4b58701616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb43b4d394500e73ba4ebfbf61ad3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b451db41be1dd803ac26749e338318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f41dc6679e05e6f858d8f04e7801f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34ac9a7f59ee498644d5cc0583d3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7835b0d350993e7dd8793d0fea06021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abafcca353f1d4aff0bdb9e51b1e1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817aea92667f7768afa02c73b07fe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb1f425311cc5d2be55f8b2f2d86b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2776edf1da349bdb51e0cffa1b9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26c63be0ec62e9697b739538b500c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d2336e9a16377f0d94d5c91ec56027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c935610880306ada5354028875689128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433df823c51be273e79c0d10262ed329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783beff5856afe95e486c9b1b1d119f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346151df384fd09a9fb0121a57872a9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00d42c64348d119b6938042f822f3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ebfa84704654f1f295a1b546055d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ff4cb18fdefb8fb9ecb539a7240c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79542db68f30274400520a0440fa32435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc8024998a79845a1d6d3e0bf485e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeccc7970bb7e889ec65aaa3c8e63d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2f9fb055f04ed524a00440ad2e5af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e29612fc253a7ce1177355212f8bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d1a7f83236647941ec575dc95bed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08446bc21f0f06a48af592eaa6c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a69b69258590915d3194bfa7936042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443396f501da1800fe362c3d130624b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186ba9e63d4a1cc6121cdf4c9e3c2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a3213d161a848d8d529511091ade45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aadc66026bbcf425bbced48229036846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482274aedd5eb1077fbc95736e4e2a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0b7f259cd7de71182daef726d695548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91704419e1792656ba9820be7cfaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83a8164186f74c821b43341e9a58de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbbd71a5947c700e73a55b04b1453851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e1d8e2c091c612cd68972cffa63252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75571431291f74d32f300004a4d7915053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842257d2364e9d43de68a8db255f1ec054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ad48793112b0698f62ea70bc26a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44441e1c1c058e1841a567dfb00527dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49769b63dec66d1e74f16fef3d447d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51ef9a8bfbe5524faf823db4078c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ce461f6231274a2d680d154a625459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da465a38cd28fd56628e43e46c38de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88f2aec018cfb3d0fa59b414c2efb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d43c12e6486a9767ca4b812f228262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edde3bdb4b1d7f55b37639a73a4c1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6907c01274533cbf5f67c4b68aefc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713646752aacf7436346f2fd7044389565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073fdde7eb30abab0ee91d14042fc5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e4fd0c903e9fba3013763c293f6b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbd569ba8146aae465a3023ba416768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad30d273b711e66c2dcf084f1f06af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58273ca458f21015735d462df6088e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62066b7d0cdf8530fe9037ec2b20d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8a80e4a82dbfbc4be961e3ca9ecf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32640a06cb7f3823cf380fe3abc3398f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6139dd40a59933b64f5ea11173222474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8244c64892c1787ad8a40c1f179fcab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9381ab37f4eb13c0a304635310af076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376b51f7a914aee6d34e6037a7e16e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f37d0faf652273856ae2c740b90178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11024bf4f6c287d9c8ec93d3705e1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8a815757a63882a56266b90d4e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2032665b449b337d6af1b8f6ace1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf7ba47f23c518db08904fd06066082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a1249ced20c257b017b0b65b00ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805bc59f5b99d00d04119bff5730a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676358db642c2d570748d3eb4b0f90e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1868cdebb98545139ccac15cd0977286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535e3b4e922f86ff7c7da055b1b4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d550e58be66e64b90ad2d4e0499be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510588274e998757c54bec80a8d6d62b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432cda4167ab2c2b52121d8290a73090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205fb03f0f1d79e0345dfd98450f1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d47db63f46ce6750eb70d0352c65192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083338e7ee65005d4b6fb965a6a987193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad50f57f6a2adcd92575ab02b3d10094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435a7385b1cbc4aad02128b4110bc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906ea92ca4d9fd58d54131fb92aa8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079bd1dbfa579aace4fa4d71c9202f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29849bd96b5c0777ea561f337bda698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137e75b692590b8ecf7105b00a73a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397a1c841cd9a479db74b440e9b421100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba0818106beaded0d9e02488eb4d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603a9f43c46be058fde183afeed0d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294ae1a9c0258966c32422d629a9a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd80e23d8c38d41225c2c1df3087eeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da08a34642f35a127e5de3e3e3721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d032367834e879bd0a841ea48789106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3f7175551cab28078da1575c9328107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e617afe41a69b8cc70915b4d3b86b8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88dc679f49d6653f9cf0b66aec2783109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4df29508bfd93163778cf34d1026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7866c27a31cdae7359ad64a582e940d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4b401078341082b749131be73cad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc07d15fd91ec87146bc1c35991bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca19055e1b0bcc0d94d8f7c12f7ac5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0e42f3793f059d69b7fa6f697e19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54631ef1abcd7d36817d808b162ebf42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870049559999fe0f017ce928c6a5b17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a9f8ec2b8ce6e1d67a644ce0ef7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c781f8418f7e2d7c51bff4ab2507e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae1cb16b66cd5a19ddeb57a68f945120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388560c70c91402fad1f1569859a105121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ce0cdf25b277ff3567033919b6614122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994ca594f7ba5adaee0f31fe34f83b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f95d7ae70622d4e88786d8f70da9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ad587c563aec916293872e275970125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365326e86906df3f975ed382ec23056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d80607fb2cfc7135a4d23b5b27cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc79a854311ec007fa6b4c39e91e84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afcfc90917ad36423e793c60c9128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90c106fa39a818782d29bf1608d494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077aaf5f77b98c4b4740e32c9bd2a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c345b4d07f89d605d2ad38bcae1f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2501ff9540a5517e0ca7af1643f4cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8451f160d4995b710643e1d4044d88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c36c8e9a5ae07e4fe82d4f4d2972135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d07c52ae5ec30e7e9ed2c6fcbfab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7b092f9b6ed70d72b818b40ccea1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18b28d3ed6a7558ac953e35bd5813d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729237c3c949ed81d09ded9eb9a1fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ac6f6bf985a31c089e0fe3db45f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473c0ccba7b8f8890d1e62f65a8369141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342197db46a765520a0e5898e3e16c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d72cbec5a0ff146c9bcb054409970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20762e7d7a7053aed29b4b50e456fc4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb57f81a78510c110285a39e0ace5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77684a25e02c7637c633f557e648d8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e8ef332bd3969dd230053ead9c66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5a513530ad43b03416bdbb461b80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c566bea853a8ea4f12aee8be4c499149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fadda43bec257c5290582e68af25bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be8171c0db2f5bba414b9607ec63a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190853bd71eb3dcd81dd3c1c6144ba2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8919fff69b9c1c222f78ebb8c3304153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf152d2c90c4daa588288bd6af2ba21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969eabe8724846685b5d8395ca22848155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c208ce226f4ff524119d811eca257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c6a667af3cddc0612c7be042e98c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc481600838f898f30cc3e956d280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aec797f61c07970d5566fedde743f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c013a1fc029ec6c8b6f50aaa7232b9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a770519f1063748eebe4c7801fee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc925c6d03262bbc337708e77b93a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4838326b078cce5235e13beed6f9d45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f361ece2ecf0632c35dc8b01c825ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9682ab770d69772ddace08f830f9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35fdbcd4baaccd135c247a0ca75e6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50ec4a4745380c8a1826586419ffd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf628211948e7de518589822072db45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc024e9d9cc350eb1245d55a58129169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d896e7c6224761cb7b48f01775ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4350ec88b93f77eb5b741ead478c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742654d2e72933ea94b273bcda761c3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32cfb7eda2568424bd96186d97284173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d8e1a302c19c6cd8c62825b6e0dd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c381cd2b357a143b6344f1193ead6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f62bfc259803f3d5d2cebd63fcfb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09327c8bd7d3c81bf79fe4eee0f05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af8849ec18c4d3804b5be00fa76cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f1b83d5f67b74007883bb3fc0c8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc44dd110d6da473051560973819052180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e52f2fd1eebb8e988b96d1b4fc52f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f132e81bea4dcaf69a68653af48ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20ec196f801420f4459d334c111f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f4187a7544288fda6232eb69507aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212525c8bdefb3f263c9ebb4469809185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ae6a55d509a7a5fe51de4999e688186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d16504b2570d6bf8ae17682761d12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d600091b920bf987c73eb25c08581188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef8ffe6cd8a34d646035e7adbf8b9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006620642f942042e680a9bf61309df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7a918270d88770db8832b6e74463191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c8d06e05cf434bbd90855494423b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c27a342db9a1a036bfbe9c03173ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091227c907fe87fd896f76f960431cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f491e58acdacc47d4bc2430ef7f354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4bb9b9715988d84bf3e63357479f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be4b79ef31bffe3f702e1aa1284c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b614ded79aabab7f4718461035e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758564287c1e7d6acb21160e7242eca9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa471496d4763e9094d23797ddd4de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd544dad53a6068d65d13d3c68427f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b109acabfafc14e9ba9e6b3fd692202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce38ab34635ece1f354b56cf8499ce9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cb31e22de57eec53a6bc83da8d5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e3cfd35ce003c542bea17496945e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c638ce237f58ab22f83f3326a2dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa191b491e87379155113271eb32cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8f582628c880f9dd90bf2bcde1969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7139038d31f3b8c917c28f9fccb4ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc71a0a73a499638a146a43002b78c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4ee35e1714303c9913140773ee20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864cb04a5158b24ed9348fe4b3b90bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e6df4eba26003341dfd89d5d6fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a4325bf78b2d4b54fce6436391bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c56f34bc8f999de0c602dd6e7180215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8df1509da652a0c1afbf92b5de87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabac9dc884a9dcdd4d9eab8ac8e5f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b06bb81699b6dd3fea021340f116b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb4084288cd667af2d23bc706f55d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5b5a3d4d6ecac9a7bc416834a06e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad66c74149372bc4f9ea757ab2e578221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d181825711f73f5dc0e92876d05c3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0b9af203fcba9b03263eabcbe7ac3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e3b5b02140980537770887adbfb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a59add72427915b241d1d1700054225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf7b54395e69e65ecf07f0b8db1cdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81f979f2b7ebd09c636ed60a336a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac224b0a18cd2ad4727aa1de02a1bfe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663333d217c04eb5a040484984380a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c8b366e38443d4fc3e0262d993b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55ab11c23e561ed760e28487585e79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783bf9475fa4305f7eb38d35b4b5ae6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581154bd04f7c2ebb892ab9732c7963c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8476abbe370426971adc021559e54e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4538eace74d3cd2503bd8bdb385c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689c4b3c74091a5dc2a70319038479236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca65ad6a8e6a02a1eec94ce73938e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc771f73772fba29c840efe20a68075238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be8ac3ffce810708960fe8d5919833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8499e30d92b8d50434096a4ca1de08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c41483476ff1553767185f058a6f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23044bf18a89844b2ce37582c055b1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaf3b81dea6cebf01d744da416cd2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b848d4cec6851e890c144a1ff8a4091244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3f67b68e92a90f24fadd935364c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f2b5c5c7eeebc0db9327be4129a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098f2f47633d4d581b61123da3665a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a53c87ee194085f8f8d3316eb0fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ef20aceedce56bfd2cc8d176674c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2804540d3f7c9facb194cd8036a583250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d6588f1946a44ab93439a101402a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d8e345540ad3f0830862b67eb856252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2f010cc8739c066408b22eeb3b5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176803107a74aca72639d17136ba4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0a93fd1481c7620b6e687e37ad9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ff93299459d4bbb0bf8fe103ddeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268614d00706894736d403891e508c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af071f364af88f5d0faca47bc4b62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756123b5c96b23f84168774ef8cfd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae11ab75346e23802ec977efde89a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba0793711297dfb3d5a2332397b05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf2903efa8d5b0c752641f0258822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f8c4f38a51dbdee12c070f448789263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148071197e66b4e8d2a52aec78761f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806324b7e283abd9e2ae94668f4ce138265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426142ac845ad86d7452f2b0440422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1051383dd870de5a8b9552a1a84626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a4eccb590916b23529c340226cac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330ebd68caa96b4d79769331d79e42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81378037d82b1bf4899e4e41e1304a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a6ad0c13738257d8d22151e68c2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a0e72b842977190ee35303ad3edc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa24b4f75fe8832086f483fdbe45d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768f385b3f65da3b8a365e467af191274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0f7085a53945ecf4fa1b9d315003b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b5a23e53b6810014b8db3d304a69f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0343db1b4db2015c543e992e96894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36d7737dc68455790637b38be6c72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d46794d75abba34d0723520bd7c6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11799cf35ad317db089f2d9e54a4797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e8b0078e0a7c4ca843b49563db57a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2528d4a4bbb6ee593bb4b7ed39697f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9eb480c0e2ef9c6feefe9463dc5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280cc8ade86f1d6d039c8c17db8fbec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a85eaf0c6d54bd823d7386b3928c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a6568bf208928d90928b37b7a245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34696e87dd163aa645cb17b7b98b43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c4fcdcce55fd2002eccec7f41f5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813631503fd1674fbe86279a93fd84c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e856421be19f90fc3e77661482de46f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c517765ab618c9f4623ed9a983bd2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417dc8c7c2351bbfc080556ef98af3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b9e2114ba0e0ae08ed86aeadef8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72494a0072dd0c0b99749216348d6f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22a6e14ba2b529dfc4c8078a96d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da2d0906a702f9edaedc86a04aedf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9a78e1c3233094c15dcb0877e2ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e9a13e3ca992381019a1736c6a76f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139764d8613ca2e190be849dc32a2b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4daceac1f38b42f98fee6a09df29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9d398439b51e87d0fb1989b01166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf55c6f3a8db502d9e23824554139302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50afefbace8fff6b4dbcde7dfb1d79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf994a11606f09779b8c817a337394c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7240682a076b166171c65af36f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd2a8b73b1e26ff3dd2065632e9c04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d72983dcd618fed68fbc51b1ab144e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871dbbff44172032ecf40895ecc8a27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5fc7ab707418729cdd0ad45482a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aae0950e85382c28e813c27acc36a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3b191dfe9ddf024f59da6fc5955f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5b34136db37c8c4765189acb4b86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a142fcb45139a64e7ec577a49b504a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977e383e38a7b391725f1426c8301a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ab139c5dc63559ce4a57d61ba3f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b9b6938e325867a7474a850d905c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d45e6fb71ed0c4553c0199c82ee7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045e3c6408c19d4867e8821147850a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc2c30751e74503fe897320110eab7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a881562bd84feb041013931d1f32d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6f7a7561d0f8bc438d5bfdfc1c2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee7f833f2b3470b34cb1fad239087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc19637221fb18d7058363e117a88f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613eafbedfdb72e0f746fcc005f474c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6dcf29074870daf7dc8eb0971601e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d9989450239ebccf3ea4b77465790326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e0d597179625cbeb38b89ffe2a8fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33daaf56643530670504add2a6abbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea62591a838ee62b3ac702b577cfb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1ce6f7329557e6bba9aa236beb291330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cd55974dd03498fb130780cde811331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5e00246051e1fc4953a48dd1c7c3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686e54068f4a18283dda8355450e71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a9ad7bb52ce93b9da85abfa51ae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd64f986182c75fbbeab85a0ee49cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae01f1c9c0f1c3e89b92d756b334c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00749eeff77f4069de87ad38c9d2b1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea335274f59fb0a0ccdc1352a4fc93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f582c313b61ebdca0d8c987f7386339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd2b7f7d52b76133bcaa48fa377b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36bbc4960c25f89815850a4c12d0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e15d4be3c03b954543d057e850cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce218a0ab87b0b06a2e44ac0a0007a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568d72d3df0dd22fadc9be4bd507b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3918034ea754978c48b5f1dd830d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050bd90fa053e77856e67e8c66d3009346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f0c6b7ddfc7cad2abd58d8d7f5d48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d10f7cfae5da207c1ee9b103e440e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30852435bbfe855e76d2edcdf19b3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28897fcfb08ddce9a875a1f66274e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7793e4a1514de54f7fa944539dc3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7bd0b423e8487cb0d28938f8bc08d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270892bbc0d0d1e450dfe50ce0fcfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927561bfbf497b60e1cdb84225abe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829fe370de06d64da1df65a5fe7b61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f199e8b5ffd6b58bc1c640c2347c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5272fe10aea788fcb7157d2257531b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745642babe922ef6a73144c41e0c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b34db0101ef40c34d71a01251be5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6ed5b63ad80bce2636d498da6d3f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb79ad0e9aa05edd87b4ef407522c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd03c3dd10e5d549a6a8ad76e9d0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67521bcad85464cb4a05ab6bba1704363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493852181e9c660c5d13c0c4b05442364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6928295119fb660cd51c3883db2cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afe94e031dc2596ddf71bb9175c859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a66530b1eed01dc5b3b2bb33e0e6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546688e0e94cd5484dc0e27e5f3e151a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9b3a2d3b2b57d3a4d08fe421c3f9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1290680542ea85790f4309dc92c7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e4fc6f7c1d40ade84913ffa0a75c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522da6d9be9f76ad3f5f6cdf94b130372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78173e5d151e4b070044b464630d4941373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8885fabbc3dee552c0e5c6e3cb7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0713ce53142480257c81b8d0886f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2672bf0de07a1ce965db75be8a471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d690c057cd12d7faaca806a4076e52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30393179b622b4f5cd245766a0b3e5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8ec898709397ea3a923cb6294130379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81288655da8c98c32bf828874ce8311a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42137ee0321ebddf97f304048c6b9db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d10864328642e691a1c0b7f972b8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd082509cb51fa80d0eac3ef1c14e217383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce86f4194a33971c6e24d65d5ab71e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3770c4e81ab478808b1f4d43138ca1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88e98da6cb4882ca19912710813c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e921361923ffeda600a39575882a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba448f439b49b76549e92e782e1f2ab1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b32c560711b28a37ada480d0ef41c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312a2463f922d9d7cf2232bee8a3317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345109a2e4758f48146fd8aa1d657ac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050347b24be41a2c0af2b5aed76f78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8280f69c534394aacb07288f12bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7858cb73f5fd6c8ab6414ac7dc702ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2a61264632dd97fe387cb405fd08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f47ec94cbe10f36d76f729456cbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbd4ff0dc5cd24f3792dc69ca5b00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cb2ef02f0b630248e86380da4ce0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954a868ff64fab3dcc324b970e68f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c89355431fffcc20fe7d79f2a5ce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e947d776b80b9d5d45505da25f24a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59abc6b2505e52214b37551366bb2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74907104e5a4796d2ba70e1340134794403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a61de82c565e7d50a614be93950c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b7168a2bbb8e49718f4ac5183001405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ee0e6954b543fa36c9972e5e4158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dc7f3d107fc0a9710a4ac6e2182d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059950bcd79f320a7afadc8e5706103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29f02e5f298edaf13c5924f1a4496409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406dd372f6604da6bf019a93e059407410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a495c84157f18170d7ed38bede86c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfe38a47a400c32ef30a96ee236599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2672c8d0e456b50d266adacb357ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898f062c96c7f1fd857ebd372c7dfdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978027c4c682e622224becc6e35091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f218e014f616d2362bcde52d388f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36b6464c6d86cd467b7b8d559ce3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cedbc50296bf3015e45ff7367e153418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5b9b949b60d0010e13bad5e09e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651f43b1a3b00b030bb9ea7b2a3f62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08328e508a917d3efaa7c211fbe20789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e65d9a599ce034868ed6cdbe12623422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b4a801d7ebc34984715fa620e00d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262676895149d6e941860360ae4eb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f64bb08aba3712c6ed49ae0e4e986425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b110f2d8cc9a7eda104a2facbd01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9a2790ce34410967b9b125e2f8f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f850d403c8b8a00b95b04cc39d7c2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ff7acb60faeb74c4263eb8513289429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91124e24853269e9bc4f7e8b9cf07f33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c243552691f8e8d12bc40348bf47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d5a5ac0ef59a9b0cadd7865b00c85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003cb416d4a5e9524a2ed61f27c531b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01549e174beef0232864add5fee9f5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70c6a5ed83d2e0300c9f908c33801435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b04ed3320846d49dec9083beb078436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086a4e29e4d7e81b740880ca01dfd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9b07bbeb87739f1e014027385af7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ca119642c8da2d8b320dd3992964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a89f2c923186a34f850026e924cca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151cab5a98bdd30ba0fe2a0736b02d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c16fc5c1766c4b97a78d17b87be72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1fe01761c90a7e2fc648cf5f983a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524df8eb910520e0671d7a35b05902444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66353758b52f72855cbd9ac9db6d3c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f1dd10c88698ee01ea41d417341e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c2a20a651d4fbdaa8a3d5f58d2ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092785c26394d8665dffb49408a265448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edcfb27983a37e33ebc385844a1adc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ce279f30998ee81783cbc13dd126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10341d89beb9e282746997e4617e1990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8262d7ddabce5a7dcb783e9bf6f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220d4d8e37fef620ea2b91ed5e9f55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a537cd7ced6b21d84821c67038aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed3230bc8ce04f598ef76744bd5b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ade1be73fc3c61016a8b2907e26b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ef4b261279bd77396ba9fee7aa6c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6464947748f72574efd3dc01f98fbaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560dd3280ecf4549116279f59435198459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce44a902a26611917c16f75d5a7aa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700fd22d42a1246366a2e995371881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a2387847edc8d7eddfccfd84b5a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbde59b28a661d507b2656f0eae3c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065374c694821d94049742bc8a6a6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5656ebbf6e0c0b017b370dd05a98c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a0e13cb9f6dff8d031a9dafb07fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80360b03437ce59127d5082f399cc64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2ecf1c2ef22e704797aa6985297e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafcb1ed9d28cb9a54d891a6275250c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ce0f1d90c9685e92491095f9da72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00710acdc5c621d715fcf68c3f5bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769cb708ad3980cc8b3231b69e40e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1cc69a30b3d8db14ad9e8c00f281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8de9e054f26e80531227cacd7ebc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4218079431fba02c5d4d5b4f2e13b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f074d6156e1c0ae97d547136e7acbc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662caedb170851ef1cb72af3329fbca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c82033f0201f96001f50619c04db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262495dfa7e2c6e2c8868403b6a8d5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52477959a072d16672a0c5f6d5774c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a437af74af422863e01b01a248bcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c28c6443804639790b7fe393b7355482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e459fc52a7ef67fbd797584f862aef1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8f75c41958a674ed39be059c2841c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c660ff38327928ad5ddffe707e2a559485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e5bf826ef8bff7a407d5f2dd2d1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a5271fc66ae476a0a5fb0eaed7ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025658ef70567bd1684c291b3038b0db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd8ce808c1f92d63a829f508c77dd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903fd05e114c74627a51124fb1d081490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5c6c906a2a4cab87e0368c733b78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84525a45f3449b717ec9cf9aeea8011e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ce8e614b5499a88c6dcc7b82fce9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a3f1390ac794e1a63eecc646d3161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9c1a3e1d0d110d9163972eeeb687495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c978e30caac59bfdfcc8540b836f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65703e5899b9a2c0a4525e0ead2e26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0319a67ed012fdf03ae5fd3fd1cbae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da040ee65a37782e9e3c24a89ab799499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41c72e793eafc416e8892b5a9e9be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd947f4c6d33ac951b9234fcbd7b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc5ccf3dfe8f92115c63199a24d8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d18fcddac2993a84e08397e1ea2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4124c34513e104ce3f6c2a1a0d9ee7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b37bd965ca6da465ddbd650f4344505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eaad5876150422e9d5525587faea9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb6070c05f6240a37317ad8d7801b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a682ce706a20bc864bcc2ee4ad0e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742477dca5c8e512f471bfa7d23c8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc70af3bc5e0d11bf35acd437dab71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112cc21d9eded831b8c1eaf6ad6cfd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562065741a7fbdf1204e771803670b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46f7b758aa5ee482f30a26794c04aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d30dc347c7056a2a37d46b418ed2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c669fa09a5eaa3edddb3c7ced77cab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc1699e33e0753ea7754114862354516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb553d4c88439819569a696808a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e34fdef56824f2bd1e314fdab42b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343583771f8e5981f4525b51cde12b48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151197311a62a02300fe4d62f45584d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451c59d2f30b02417be0ad11f6d2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9bbc6a0cbcb5368bcc94ce835f3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb1495f6d96994a5c17ae36665f77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90d94de3d0b22ca86f6d97212b5b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444fd57b12d5344d754eb4769c6b87f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac1039171373397b1820cb406d5262526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd04be0e684d6771ef3e9a7a7a8bdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a51193c17ec2c4a411c553ec8952528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ec1c411809cfb6fc599d645851a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d77758c6b57cc28140a2836749aab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412fefd0a7fd02f599a082599b8678531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835373ebf98dd3caee6638bce2306a12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9f2bb9c0b7cc6b71369617d0aa980533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb1fa4922708c286224489789a50a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3cee31fa28b6cf0c8919e882290c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2817f5173a7540a6171eb0c71e6741536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad131044ca918d974de0e568dda0a791537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694e374f8c8e046d333b14002d3d1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae4f1c2ea4ac62aa7d117f0b12514539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089105311232ad19f251dff4769d4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321482b2d654c2ab3220ff0af3e629541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a4cd70c97836a25d3b384bc4801d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2abdb9d43186f2962d2f75fc7074fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764392fdbd1c4d9aba575bb47da69127544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969c3868351a7f62cc3f4398623f7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2fec57505225de0b634223c81778546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9924a1777a70aaca844428c2d58e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983527ab4806a0b668fd741aa0d87d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523941e4e15e9c38e3a3ba9f59b339cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e86d0c209af4211ad30ac44ed9cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da2233bb6529f5b3405f99db02fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580cfb67d75c3954481bba554bd729a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3520d6c130d320ac6e8d3f0dd58c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d98ae5ee1173fbf0fa8312be19582e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aecc4de4dd0a9f6456a0a61fd1691555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479145ed3a1d70d3844e7d59149e25e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f011a951829f85bc3eb4196a7c7ba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa138307a1c45a16a340c4bcf0e3e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8f92fd52b92b905024fee9588e23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3eeeac8bc764bae05890a8c98d35f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc90947eee3ce7965675ab52cc6398561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac45ab6003e9b4eb4dd9b8c32254e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae2b412bccb494081d44e3af48855563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb584347ef5bd59b2e8124f8a0f0b75e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2096112379c4b7dcd0da9c91b6581565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84681bef1b0d3ed485b6ba14164836e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce02405e4fe6719d420618a4927d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052383439404bb59aff3cabdb73485a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052fd430d604d99b22cb357aeda4807569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef722508d657147126c57a1ee6409ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74cc62e43e361168bdcab122d621e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8572c2244b510b4b1f5bcf758c38d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987aa2b0a570cfde2afe192ff1061cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1befce508576771d4ef736cfd5e3d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7e076a8933b59801f15ffd45901e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdb32b91c6cf000664a1cddb996c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807347ab6175abedb7b8d5b828aaea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fcc15007c40732cc4f481c3577e62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b583fed7e015d6ed4213864ab9ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d72ae509d7701faf764d0453c89a3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefa13a7c7c704abd16ff897c2b58ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31818c10a1393ab837fd52c9c3c37e63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d3af45f8a8a6f2b5ae892af0d11d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a23b27db30fe8efb61ae9b93f337584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb155c47c34d0f1c90811b6848fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97835ffec6d1cb86977a3f9fb767bf4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d585e589e1b6db6a8a5a573ff56a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1abf3991e44c0f2787e1dc03296c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed0e6b286f7d956cd51acb2e43d3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a00571cf88de3b211ea767665b4e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f71e584bf1b219f0676cd4ef393ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc59a6262094ea2a35eb7080bb7366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325b18d2b1bca0c50c2825534ffd807593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451691cb094d67e203d64ed84c0c683594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9c798358976c127a600996f73f42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f2f09ebd44f5c351097b36d2338b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfa227f17e5b81c710527cf609a5c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b71a3b7857e642b2bff7c789bbf27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893511adb6c2eb3c2bc0c7e0cb84b8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae8cda79dc77560a87a73dc2b997b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36786b3f6ec483f600abff31911aba78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad30cd6f0c797fcf103d41238fc513602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234985addecda92a535e1c0a61502fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda59f71849320b713762b7d6af4e32a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f221965fe786b09e73b93fc8d57f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caec5f80a6d19bd5650c226b2f6d77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c787c83e3cd59b7387ee1cc80aa09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878afb7c574a5d3f11ef119537bb32ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e63e30e05d7fff130d2b89e62f951609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7786d8c9d7a5eb65f873cf0ffc1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3c128c385e79da66066ccafacc68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6f2449dd467b99f2ebe527f653fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a1b6cfe56f38f9a07c3298f9a1dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05c2ecac05122dc3f668db6ecba21b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8519ba7bcc4a48767f881efefb7d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b91e28f3a8708d318ca3d16d14c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946bcf48417dabef536b5db14bffde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09fe18d1517dd88b552194620289bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd936a8ad5b96806288b7b3c5beba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de864835b1f8330ba48233692bfffff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9e1afc4848bca8ac431523f6e86f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa30d47528b5b263bb0d92e58caa6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a26fdc7d6aa2308736aec449b66d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e1df80f80b6bf3eebd5432dea0fb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001ed2691a4aeb3538212e4dcd4fcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0086c2022710140c97d990c4da93dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208392d83a2b171e36868b20d9976f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc8c36e3999771c8174b7ebb68a0a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc71afa5209873939f9d1b2fca5abf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc3769dda16f6b61b1d588ece84d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca90161a7df75a9f2926687816562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538ebcdd34b1d378d399b90829514e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe80cf180036da22d64ce540f7570633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d220cedb6b65b7d1a49747574d0fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661c05958e4bc47c28587105e1a89d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8821f65a3651af6c29a93c754b08b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e2c28e2b22576da8cda38ce97a9fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e8772fd03fc4194929ccb4239666638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babad3da43dc4e202a1a1bb0f1c6a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318f7a3ebc39d865ed3001db2f75cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b518d541ef9bb24007ffb03fb0697641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f14948c6f214335bc19288ad5aeb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d93da334918179dd2fadbda8ef6c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ceb75c8d7c3f447aeeb7d9051c81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68cd25e9eea2276f2466a1dbf4c38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ecdab7bf0e34e9f8d08361eccc50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b59b82194e07ccccd73746351bf2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a48f25faad05acaa70857a4df33f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442ee97347f0d2712d0bf761fffe85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f22864ee3ff7fb20051dba2b0d93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0ff22bf048c27f560291450f27e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0edd36232e61833afb60af0be8d8c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1975314a8416aa43f64aaf307b1d9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0ff949a49feeddc74a6685cb206cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e393470baf8b8590067dee3c0a8106655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f951cf5f3d2e3b030e65e014e6d163656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f68fe726d9282bf3da26437f5e3e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f80c282894b6175ec028a1ac9eab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56244dc70d1c69ec1b703027bf2a4ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be95dc714000f1b5a40c34fcaf582660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b52e4ccc71f3c737b53e9f7f72640661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081a3cb782448bff2e17d92abbd76b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f80d3c9e8cb70364aae76e6f45b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fffd4e9e88dc3c95210117b008ada5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2481573908eec69aa562ccde4f23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49051633a557ef7f665793fb95a0aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d175325f88fe7600fc0bef96ba239e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaac11bcf919b0e2db8e0176e2c0cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee4a192be18edce234c2b710611b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434085d698c8409a1282b96ec4b255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae30e9bfc08ad789b14d5ad4b7a5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba09be0982332155ccd11ad6bd88ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eadc2f124e1c135995ff0f089ef6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87950154cc37de83f417ff464a3365d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e54393bf5edaea9b260f4e881171675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a702268a2f2f4fb40d106749b68571676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c8deb5cf29fa8edd081464ffd760f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41146e3ef6546268158d3dace75557678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a8ae300f64316b5932ca3ecb7014679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289d9c836babb8f562bc3253109bd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9f7ee3f85fc1a9ab6b29328f0325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae160ad5ad47516e4af6d85248a6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1dd85fec8aa521e39928c60281d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725187a163bcb63f6f2130493aa15914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3caa0af1728d8df1f279ad296e45bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7230252235d66f7aea380ebdfb395686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0501a2ec7011a1838f9223105e45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc70d868c0de073e6c7a3d5dae2bbf4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2730b25f893a2f13e09a16f0225ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999747f137cfc9235c9c9156d09f79ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01385e8b9f6575a8a7e2f222f3182691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb3f9bafa459539fcd5712d44c021692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60712d7763584d41f72168952e751cf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc984f4ace5cff1608a89b8df7234694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d8c8360e92db4e464c329073d3e51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074424eb88830f4e840d37603be49f6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb4a7e201598fe6b8c610d9f09ba87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd44107feb3021ebfca288ee0e276f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868accc636277bcef8370061b430d94a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a886d19aa9158c9f5a979d3f92c820700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147e8f0db606be391e4d0dcae1d1f8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637914ec27076b60b149a797010b87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f31673b0b8b94cc203848d8c264fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce0282d3227d81bb758281a342da12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11e2d2da7c66c2fd8f303d0c1ef090705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866cb4fac2b137c4d94cf9322ead22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb81aeb4bb7de209e2de8c6379b2cca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afccd9553404cb78148e530aeb6eab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bda3985d79e07dac1c1361807a0ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51efaa4be0b7d13752340fdf1e18669710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd89b578031f8e9b2c7999bd393e8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a276de8a6a0b2ac73090d405a0e8b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b1be54cea9f23afd10dfe447ec45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383178f7d11123c7361137f81074d81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c07f7f42277d7eba9c8a14a26bd441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6cc626cd7f8a6296e0ec9fef99a83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670af16b79f3e7919fc173c52004aad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6afc4b7c259d97fd3fbbbe2ce983c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d56cb372a7b911d85bed00978b80b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4269778de9c5188f319ffd39a1a55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565548a19f17dfb1b6256eae65d1866721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7ec859ae5cf76a9a72d5b7343b22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10edc34690fe3caf2dafdaf7a66f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a7e9a73897271f85415069f81c5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33af49af1d29704ae64e60edaa68b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b860480cda6dc102bb26ddb2596c68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a50eec1661708760e5eb4d01b91c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e959e26fd4a25afbc9e66932c6fe8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839ffcc6724f0b1315974ab399d492729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9d6e1fa85e6e4e3e3ea46beee667730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb6f851b4b99b0a845b091a1b9494731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc764c1ff0c4cf9c60a9511479505f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe57376463e6a16623eb17988cc676733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ae9e4a6c763733c5fa39594c915f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6151cb0f826dd45c6b8babeb236918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99bcc62a8028b6a13c1c529dae918b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46daf31f2213a2880a30eadc3d24db7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c6c8957b3a1db4ef0e28c1a5c1bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b2e169b3f3911c66b215f5fbc107739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193452ffe7f3a8b2cb98b9db54ce7e36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f76504327b822f69ca6196d1f65f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f17c816f04daccc9c252f20e41e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ec6a5e992075122ceaaf4a9a9356743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd783019c6a090998c8bb2f945d9627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d264ada4dbb4bd49937b07e041199745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3197263c2e5be37f6f2b2c706c9370746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d71522eaca965b52408b65a19ba9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e85786e831ae59a547a271100626748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228573e7627819eb2b69cb76d1cfb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ef32b5cb99f0b5f5a6e0718bdb1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7729efedd4a21fdeb3a44533d84f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439acb7e9b95a35d3ab726aa4fdd5967752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063efe9b49d16369c0c3b2affbcbab43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcafbbcb73e5d70ce332a0102db34e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034bc3cfbdb35121074ba076e4aed30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e8182ddcb663eac9ba5c59eecae0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d333c4f471e70c685c1b62213e1755757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75b9c60019b288d40d60bc54eb8ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b021d221a6f77d13467491d3f679759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05936674ff6712a667827ca10811f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758d443daee9bd135af8ccee494ecb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33296635625f2cc25a6f3a5b7e66a1c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345847c428375a34021c1c96077dfc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8309ee4506398511742cc269adef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661f916f24327f3db6ff5ee23a7260765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafea551f9efcbe0fd67f6e2567f533766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3878b829fd18a692173ebc8955687767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc9f3709933344120173b56a5c2359768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797437ec8a51b2422f149e9e85727d8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c50466dd5d982c410b3e65c482255770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1988850ae9671ffa386228aaa3ab7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561396aaab3e7a697087f07e7463fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a4cc81b7f6cb3e736b23184aa174773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146d2fca883e62ae8b9c2f811cb462774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20dcab2485d810024185d0a9602b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdfeb5b788227bd6b423d2f2054113776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da83129a3af43e1e8bdd487e9d5d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8530fe75f962de0a12097d4255630d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1674f20c553942854daf3156d7a5a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecb35738f078cab3e541454551bcf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc7428bfe51090969487a287908e55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be3e2db7605cbffc6da923431d267782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e335dbf0f02246e23c74bd87178d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa571ff31ca0833e9dc35e54a85609b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a7bbd75f0bb36296df9ceb0e236f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d40e0f4db9ebd1c553e505e74a7652786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a4ad71106ea6ac6e301d2e75501b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efb9aeb758fe2af275a457113e7b70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b2a9f2ce393715d6fc498bedbbc9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31ebc76dceee3383b97564ddf7705790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f56b3e7e2cf1c81251cfa28ccdb2b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9ed512a55add11a17bc233b43706792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164408a5c9691353bb3ec6744fb22d03793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ea63b48bb5cce4f7277eac3defba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a639e3d975e8a3715ab6c63a08e6e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9040b3e45c1ac815bba47f9c84f1cf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab59094595d82a5d70b4281d104fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494259bba92d05fecbdd32d276a06e8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85939600dcd35ff0335f7d5f348cecf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d397fbffece5db697c48078fd68cc7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b0dcaf1cc31b156bfefe12313c0c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1322ac89fd69e964b8b937947135802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe35ad47e8c9c39cd1ab9db41378a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd321a81486004fa094fd944e9b1b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03592f07b62da82f3294d1154781e95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f4fcb8b843d069063af6a5cd4f603806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e5cd3a45b1be7c8df811f96b6b99a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f31e09825502ca1405c2fa9cb9f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0276e9585fba142c8101e810df7a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaac9b8af485c2eb57e3dd5b0fb3e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4209c44399df0e71fc5a36f1b2219a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75291ff8b0fc39afc63ac0131e6856812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eee4cc0b72ee375f400f5927ef4f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82df21d9f91ade225091ca87b37d3c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23ba1c7ec8d2b93fb2c8894e006ff815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bec616d37a030beb26c1a6e6d3fee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f32cf06bb3eaca8f2d99f6daa8154817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b684d10905efe5671e428db5995f9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3db35ffab6c8ebb6b8d101f61f174819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae412fff92846ca17e6745e5907441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d173a2127e1f17f3d170be7f6e83b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f39aefe6dc7409061d2513c39dec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2e001e3c97b62849e9774f2a46144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c3f9887f12f5ec5253ebdfc1ba53f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f8a273e670cee837f428733dfe3b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51f81661d62ec46bff1df752c2bc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb073be6eef36b6286a315f22d4348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba5b6994263b9c63a7cfbeec87aa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c63a68c7feeb19da23f975e10485a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2d4eaf0dee5d347da9720100432911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8112c2582119575b60dce98810c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27256d1b867f91d3b2a2cb328351713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bbd6eb07dc9bac361aa5c7875555a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c44db6356b921a12f5d9ff2f11e0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5506ec1926032a498edfb0bcd4cde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd5a1f411ca636cd050d6f78e9f7e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebbefc8517e2940fb6f5a98e85915a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae2f1bfd3bd55678d42527e8751c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96477e0f5166283cbb616be4dc42ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30ebfbfe03ce7879ad58f86e8700321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb6e2f98829a916733c02a1ef0602422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede3f394cf0002df7bbeee8243f7ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a712ac55b696415c604e88332d5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038220726837b4f6fa523416dce5e5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541bc8feead3b0bf12afed04017db9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9e21c38ed8f23079b3a64d38a60227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637931b469c54bc77651dfd449edfee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87b77dcda3625353aa6b5538f62fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d75556aea6949dff5f20ea3ba1af330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303956757bb3268fa5736857f6466131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc41103ab3cb3e3c1d182157b16cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a097a3d5c2fd511ed68246834365133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d1c809e6b30387d3bb13388fd9cd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52cdaed3cf58f4f0a4c9dec0e3a5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ffc9d431a0853125b00089988815636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4c007ab911bfbe5d6837d08d41dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46f69311b681d48ba9697b0172ad738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ced4dccb51c660303b1c1e70ff23239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8790e0da1602624817b9af53ea76540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524248ddae607658d6866d10d3d14141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1e569c8660743d8fa270e6aa0fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296c9be19760771a888128bad5c32c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0ab5cda5044e176f2f7206a7bb1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52dc1b9b045609fdfe73fa3cc484345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10988cedf804538d19505d4c0d8ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42f64222f70d0b54a9799f63e187f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744fb7a53ee0bccdb6d35c51e9226148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf7d1bb608a6344225110272206c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b8b51c653ba78c96e46705844fec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8556fd7e249bda7da3ebd259a4c0eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11cc6176a878321adfebf5ba6a3fa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878708cbb931ce86e1941e5601c8b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e24c4da6e788526670749d8e1269a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d61916a2d00d0b899a824cdec111a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f36849b836de858fc31b6445582a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228499874616bb5ac0a3038d9b11720057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cfd79b4057d3b6ab2a08be87fd02358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0a3766e45941493f9c2699fd8aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6a29d470c89eefeb68edef7858e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207d968586d785a376c52ec0d2a18661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be56f9da053cccc1b0a749dde74dad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db27854878e373c3c390b250d853263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1add1d2862c63a92f7a81c99ac8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8042c6b364191240fa71bf39dbd7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8c71986ed07628c0ab245d7fb55066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090d181a8e1ebcdf27a90e967546a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107144b7c95106fda95b00ea480384c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2a7eee6f5e1074a257882302635a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d160a6706805370bb335b1c6dccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461969c220a2ceaf0718fb4e0ddd4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf7ecdeb83ab8051135f76d61972f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750c04b712cbcd1a7684929bf9e78373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876135d89f61507f3c5f334d0e1ada974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d077b9c4fd0effbe44c879bf21f30875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3202c7642f56b92f1471129b7205b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed111d7ccd627cf49c72c9581a7ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52c1a1efb1cce2604d5b8690737e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b7bc6db5b7fb396588d2fb1f27f0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41949c1837201fb45eea9ebcb0895b8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db81c1c52b9f63ee6f86397cbc29b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69444ef4b7391f668e8da18671d735282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b412004889ecde677e0ee8e12fd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a1c64fa92f8e8074e8e7149ac911184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a587ba679342f299b8959f3baad0d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef66c13f66c33118339d8572405d2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d722614e54b363103093db66ae32087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9493b09efcc1f7787d320e5d1cbdc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf748c753ddca9e76b0bfb735467a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66593fbb05e250f11d8bece5a8fbdb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf073d979982183b5e5f74e21014991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8d5bcfd337c68f244ecc87b3f6ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ae2319df7e93276fad54f13e2bfdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e59462624eed1cf7afcdad2fd002994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9005e01cbaa815f1a0e17245d32295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d9e52eebe88036897ba0c35390dc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afcdd08be7a99b61e6064e825d7d2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48bac705383683cf689910b6343dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cbe05b7abbf51d69a50ad0a78789b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489da62cbd0cc9fe99ef4b762c823ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81ecdffee9b63039a56b48d2854d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44ea26e2c47f1c17fb894ec523c5ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0d295b2317ca1ce9fd8ef9e7c7bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1838f4341fe13636c5e9ddeef88f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f487d0834d1b013b4b6e761edab4ae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926fb825c011fb780f0d31d2f0a0b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630cb20b30d7fd4f332c5b1cb23d05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a533eca361efd24799f3cad53a6952108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c16ab1ff1337d2de00fb5dcc92c4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64807bfe17b19cecf347924990bb28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c9ee658fe3e8b02142d28ac1c493111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146b144a167332ae585c8c7c70cb48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3494b25d967b5e3bcc8434cc4b15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d4ed57ecd62073f975aa3430700b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be4e79baffb881072f4add4c9553d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe37e561507f50baa6ae17611b343b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3b526d52dc4a725964999a60c3fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac46a5bc7ad06af15e58497ed2f47e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a27d28f92744e0cc215392213aa0a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d8151ec7301aa42eb842c57303f77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df58bea9252ae410a22b4be44d0c1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eec45866f4979e8579ff354666479122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b60f2a8434a06258a8b5cdc8b1f41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d60477fd433ac998de14b8932d0b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a2671ff1f29179ce4d64e156b85ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4269bfdbf3cc05cb71a91b877fd7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bea22e57b71b17f3e0de296d65679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0e40648f554d43e4cd9895928aa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5c91afe63decea5fd0301888be5b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e6d99a690b113f01b8ed7fca019f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250998a4683465b7112af286b51388131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41313c1863b1071f94a74c8ab02255132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fc51bc7b8a9897cbb8383c1a55afc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db01008c9cd71f3d40752e0fe94f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78cae67406159f719df214fa3b372b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc61a5d9450dbb25f35cd6148144f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b739233c9e5efc8e27c75fc247dfb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd50582889b3eece06182093575c3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf39ea7f02eec4b2ef260759e8125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487845d0700f282baf87ad1b5ec44828140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886896804b49c0059368698a36ef015141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6376a681030d7a39a08011dbdfe936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830305016cae2802e90ac79c8de365b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e26a8984020ef9ca61f0ff98137ad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed8d259093300075151c35846e3b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf6cb9017157a6b14548d068ca03b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d2a22723cc63b3272cc52cb0df14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992be0e4dbdc5fafc92d3c0ed1d45f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bd503e3a365afc2d773d05ed3ebeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d83d8bb19ea5dc1631e7d7a2f5e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d615f3c24334a918c31b758952098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd01b65480bf8fa16e5d37149a6dae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00412058928d73eb0c745272ed6809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cfdf0cb844d3abcfd3eb9f33f21f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f153d3a395944a41431e07ef4fbf76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6679a860627a72d8017d9fa99248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0431375585f6b298f4e3143cdd451157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c335fe09367c7b20e62a80cc9758148158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a597ddee63584a4bb0d0402ac16b93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc701ac1c4f7ec7b676d12cd66e247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52cf69dde636597867b716e99566df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d59dbafe2fe7bae15e8d302eaf90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c267262dff631d336cf15362ebba9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d28a84e2631a3072ed9edf08bb89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9411b5b5473dd070eda3be1b3f54c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ef9405db16e272c4c0fd190353c74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77933a86340dd72fe046a3e4fa18372d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7213cf48df9ed27e59d0c36e577f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d12cec69c87df8a0c066115e95becf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7110b6b437fb77e84776aa93729e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08e19fbdf39e882e33327b4c710eca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46a17c964087b76e63b7f9fa1b8f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c2680133d209ebffc9b63593793b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fff59a6decd21d724f9749ec92715174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acac0e5637dd5285dbbd0764c33364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fadff4a0182ba68d5cb6de8465d744176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e1acf2d4d9fd5f19c67820a3b646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b81a0c290ae0f28cd2f71bd7484ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a66604293c417487c207743c66d6eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3693745be45913f02179858537314e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f10842dde068c55eca324fda4ca83b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0855fc15e1f869a7792c7a023e86e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba6caa946994ff00284b1b23c1be90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95d264e7cc51becd690a619731aded184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a70463fb194e31ee545c2382fee3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5607a46a04b8345b1754919569dabe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01bd7924c511b33ec0d15d0012aacd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70fb491a385b8a6a2e3b7cf7ae9f8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46e2fd752168328400d2dce123fab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dc9262a4bb53b38258c3db917c6bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b3f035743199c89123f18828a564e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509537e4ac5e64bbb9bd232a15fb0b05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41686f3b73749233151454d86d1f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57441b4b20b586d3841efba9952b5c96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6c0000b4a5c83a43e464443a194ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b8ca85d647fe3ac19325cbb66bb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e803dea1d1c7b022b8a29fcf26399a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae22084f250bab9612926b8caf2f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09888d29ed5f6cc7e3f7d3d8e3a1ff17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12cf4b57ac012b31c6d7bc6911854b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bcc4c7dc98031f59c0a35fd06ec5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f85218624d9453fdeb4efbf00ef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72230284dee9470e795140132ddbb08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01a03d48d909e0960b1e6be64aa687204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae1bb67b7d827663823d12200d6ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e38f0b41a695dd528468f3072051206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d636142585eaf8abd4c9c73aee2f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da794bfcec2f42b285c8c039a02242208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1658ace8b29c9c4bbfc5076a2bc171209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592f5631bc46a32d976e1d3c377d79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e566ed38c0aac41845d16b54a4357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2ae8dd645eec860ccd5955a63801f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a560293e93fd7312d4695267c271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550decd4287c90e365c4a8788f0c14d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70047ef3686b15c7233e13d8f25d4a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4dbacfff71ccbce04bf94880799ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33989dfa5d664f64a61c12924784b6fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f038d5f6379c3212186ac0a23bbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe7d0952174564f562894bae1f5e9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a172c5d407bbe27f39bba30763053d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd971a398a39bd7212837040619089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44263e7d08be04916ed4c5441f0e510222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13a3892216b23027afe84b2bc93db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13477603176a6e332cd62038a2fa019224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d9dd0871bd69787ec53936b288d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e020bd28161d35f1d7072158da86f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524218cd98eed93a8adc96de4ab9ca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9c206599e272cb0a6cdc07574e9e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930450fff20ed1188509fe5d70b9b333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc47255ce7f1c570dccba8abd2f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d2d49339c8ee53b8b6135b2b79c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841b305ee70dc089cbbb8bf8e80ab71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821353ff4eb390078f61c3d275b4610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa592f90383ab41f0a5db44267070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf758b10eb8098bf49c98fbe1dc74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc81da162cebdd67df8351ad1e6ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342be5de9f6ab00cd7769783dbd8b2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7be7b2cca50ab3067b6cf8a9b7005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb97475d923ad14c326fa86cce9ed9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719cdac71ddf8b93b4177509f60ba4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a515c6b7892225eadb6a6dadd2b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5d18b509799ec19a0b638a3830ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34255468ffbc7954df18d5faca5a022243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8782adaaa1d2ccf50a627f50aebfb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f762d6360a71e40764d60f8ca0ea7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93dcb82e99ab726e65e607d0a9ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f5c0217c1201ef4b5ddf96276faf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67743f8f3a157d0432ded2f489743248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b5ecb0c2af9223706dd97c6c4824249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18803b5f52a7c6cd511c202c5464b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a72a3d16bdc6281d2280c2d3b305f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e699c8321c99ec84da78f056bf905c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b324b72acfbbc867aac7f3a9cb893253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4155661113683712dbc546da2f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d094a37dd94c6be83c88d1c4bf65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1c736e26eb850d2fa0a9fecfeb0dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cce5840421f4821e6df6ca7f7c484257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc400ecafd35f96ebb1f19d11119bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4e926febbaf0be813ce170e59a664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba43b0ad6879d1432a533270d3ceb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d680ff95ac012201ef6a048c4b000261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff9399639c2ed0232b9111717fca7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc4fb3ec89879c0a775309c03fa30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657643ca241736c3a56e68ccd57f160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee80d75c088609b069b91bb1a1207265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e6dc390eee971660f24f5c63d6ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22948d7926992faeff8f9a77d277e8c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d3b2e942c03bb8d9e99c10dc8f006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3d38193066bb13c479aa93251639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e6972f20c325f832b215dfc7da6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b83bf53568a63507b3312c819822bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630799a175fbd755b03cb0c958d9ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731447a05837abc5fc146e018dfe6f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c48be269cab4dbc21aa79a8968e639274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8c77525568ecda7e438864abab44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f24bcdf6a37c80641ef89a021815e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f42a0991616602ef6be6d91a7be2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166fe099b277ee21c2922dd23fe31d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacde543bdc3385131ced70f2d51ecc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aec559268f69aef89aafe1130daa3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31f6ac2cfe29db687623d65632a5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec1d995a7890d00e341189853c03d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c49b5a1289629182001aabe42bda93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269ecd42df7be273603e88e4d71b859284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542d43b499125d9c6896e5070c8663285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee726a3d7dd78399469f4f153acc9f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bb0418757e7c349a86bd61189ec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee98344ddca49bd1dc26a1b99052c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771536813be9f3e6b33d6d15d7d9447e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba28e53bea608904d3d696d8bb5979290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeeb1f7b514d1bcf71fa953d809c61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa20c88931175b5a9f407694e6f05a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c86612beadd206ad234d81c82a1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e1cf5b4a5a3cdf74064e957cd85ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f663642bca24421d0f65104a1b60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeed1008ff4d1d68f2f6500b0ec03c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ede984786bf220c3ba585fde2c10a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87534ff8b804794b9d8c38165fbbfff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d111231e9cf2f1872100428925ac4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401c6f2e0522019dc1fd1679da56a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f427de537ef4f24fc47271053b803301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e039cfeee4e6ffa2a865474cc33f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a777752589caebffc07d2328b16832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837e5e51f482ea629bd47cb9eb1ba2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd777b71ab307a1c1916d1682b6d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4151586f0a6a4ee5f330f3f3896ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d9d21f2dfc2bccd694d8c8036662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1179e547a70a3f13afe47063b57bbc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87e516beef209bcdd0ae6f8f2f11ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d75546016b41606da3957d853368310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a506142c3d724177a66fa205151a79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9007c44cd325f939202f50507b9771312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570baff4428a0343b670513cf852559b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3129e428f00d7596b8edc140a727cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ae46c7036b1e687c8c2443d435e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2183af5e8894883c61588debc3aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290de7a026abeae7cbac97a47cd735b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a42d58b5acac83ca9fb4661a6bac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af61d4f5040a50d7d21c22c263caac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b772658ca2a0d7fa43e543263d193e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513deb1d878c1ac79d0fa1a9f9a3287f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cc03798672c89ac16586a1e28d999322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c469c4f3c65990c2bc6e3c69a992063323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f75240047806fca3be9e91cf2b3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eea2a788d80bec8bee075cb8e5d38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5476ff76af6ed16342097464ea82c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2e56a3a0e2ccd07a2e6c1ac78faf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2a825fbd8c0c0af4f60420ef43633328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb11010ceac839ccbbd0cff11179a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e78c0730d3c90839d2c7746be868c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699033755d0d01ca194dfc679cad9eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b033c41ad42a2c83ca12c40eae8a48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcbfbd524bc30479d23f4a52cfb399333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1e3eaf85262158e2c553a6a7002a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a55d155e376edad67c6294110386335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877520267071e37b7143d8667c73efac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ce95209f5f96870879afcc1754127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97048162145c238345e693834f222fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50192d1221ab8f8ffc7e6c2e966e5ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593586ff112d9b420cf415def58bf29a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c136fdd2a1471e5d40d1d099edf13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac57fb79c8cf93af36fc6a78be82f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d48ad0f940cd67d627b6e251d6510343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb158867cc30dc759abd529597504344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cbff1ab5ba87242944cddff91f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0409b8d5d28c31a3e08b4039bd37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21924dd257180afddee21465c856be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b7cf982d183e0da8867677fc23660348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c347ccb574f6179bcdb500165e65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d64c53b48039c787f3f2bb19b534350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7020ac1c755076c17a0181b2c3b8ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25cc48120d5edeb535d1c1ba2b8829352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c9039b778d70c37b6f52280ae301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657942ed92546716359d3343d1a714fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90365b1d3273e11ce1cbe4dee92d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9da61dfed951d519d676e9ee4c8a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665999d532e042e64160c8122f3b44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59274ba5b8f56439d4eadfa0dba323d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a69e8050bba239a28d726de9710f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d01147e0f7650bdc38767eac5eaec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d672816b209a4d102d185e23ba4a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b09d2589130f95483f0fe2d073758f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab56e325958d95148334371fe8f92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3f0ed5c45ca65bd6c9de306dc4df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aac5351d9230b0589a2ada79baf37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7fa20fbf71087fc76ebd8eb3325c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f986f9c43bbaa553e213b7dbe55fb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa70ba52781152d80a622f70b5c6db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f380ef5d6768e7b021175bf4ec9d6f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24397cbcd3634d6e2f7d29967c0dc7d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c08aab3b7756507482dbcf6f66b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a23d55923473f5c74b25beb15c849372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76001e8b55171991c8d4e6cd651f5a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc74c0a6c6a026b1809f7476d6520374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1090e6e6b1cf51332a25c08eb3045d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf747a9c0497db57129c1a1ee843ae6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862da0bf2789ed863cc6ee18ff2ce05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb32216d78c47da07f6f9f5111f360378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537923723ada481f91814deff1cc1ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652591c3531305c62435b1812a57ff9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86dd96b8207931e6500db3288fd95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5718503b6a0fe52c5d018e28bc15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea277a0c88c0dcdbd9808a841c1eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a591b54743665c26f1a3464a57fbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a36c009e07b877a842576c2d9045385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce04f18d90dbf8f7bbe2f8c81e88c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4a51806a196ca114e842b53938e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa409e9f9bd3b1e6cb34825b6f9e53ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860ed6395cfa77800f025de11397cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc25cb3be51a6cb604a54f78e12120390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9bdca8ea1986b2bcbec4dcb105750391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0d55b656558a02699a2fc764eb6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db60cafc6cccf4d0d31b091767225393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb2cef7dd53682dd822a0617eabdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641e7106cc476ec2de7280b01e4bf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd1c7d0a96a1e564e1122eb26bc2f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c19648b12b14bd89881aaa0fd3c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21b33d8a9135180e2f6fb2cd43ad5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f6122bbdcb4990effe3a18587aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46c7e8a26da9a340692da06257c48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42aaefb35b3447038480b337c7190f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7d9df2faac6f77e08c11a5df2fd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb04003303f0ae16056126098ee3c65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1a515a9c35bc1e575c87f2d672ca7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a416aed37b15723e05a4c99647429405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df3b00072d20d647dec1cd3f571591406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d067f02bae61e39c5e5c5321a3d516407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e409dd307753fdb5114d1a14b8153c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b613895a7b2c456c7e5dff2936ce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e994c3f810b3340fb07774611005410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb41fdb66e758f35d0dead2d9a2112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a34ddd941b80cebc069d33a8fd757412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434d1f7b412f3c3490e0cf12bd8e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce4a7a8ee769d6b8706483bd997c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6468f1def203a1ced196c32e2d4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88facd20382784eae08a11cd1a28466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2865dbda98c16464e56443e88b9ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baadd9a46e8f1f90c468e88228e92d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5e2bb91cd2ac3a4c76c51a16bf604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4bfc0c9ee9b5863548c9028f86e0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a3cfd43ae75a667f5bac5870b2a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119c952af2e86ddd7e90af16b80acc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0134a71e11e8edff47c1edb95029423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fc96eb6e7dd9f70b4ae533774fd34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8238b118c8f3b887cf6413b57d9ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040f3c29385514a7056c560af4e719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890599138b425e442ef7cf13760b649a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456581b9b2a380e650de682065b4dff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cce87ec3b581bf4a38f7d27d0a7b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded62e7c529d28b4b33149500100b76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966bbf47ed4bc2d74f2638c952067d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b06a3906634a0830a1353562900f50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b6cf3b13f8b8691b148ef1e1b51d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757623664ad46f42163b379de670bea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561375ba92683a39b1f1cbc7de1da7b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74885947130c7a2bc26e87f3661596436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71862e65a1d5da6df703b0cbcac3ab1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3e4cee7939543cdc5e1987e82dd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67866fc19426e8b6bcdda499cd10b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa1b2e3c3e3a463b2cb5fd2bbf947c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f11c084fdba148fb9ec7646ee8138441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876727dca182764e62b58adcfe61cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99e98c6d2409fc29a4dabb104a801443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7708bca33a636105e591a68e017c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d4255c3ba574b4e0071c845b32e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746088a1caf4ffee8a40c70c9fde9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad09878839fd7e1653343a7eaf1f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486a05d21a3b3eeb0054b153878abc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b19a786011ce5112252f67e6ab920449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16540dff2226c68cf8836bb09bb1e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af968298598fa8736e67687d2d9c9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddabb52c8d1202a53dcde433d851d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68636068b0e7faf16f1c29a6d73e38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6eb6ef7eed6624ba9f558b6d63dc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b50296210b19ac3998d2b796705ef7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f57bdf3585632df3712b298c588e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951249f692513f9726395524a8a7f677457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506fc79d9cec6e3e773c62bcda71f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664f90887197ef6098e9bb9feeb4f55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62686f9558b533f0f8fa93fa528b3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91cd0d370470fbd794fce5885a171461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfcb7458428097509da11c7cbe1be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac657ec0a5b5c4488bcb749757a96f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8249aeb19e028800a3795c46c625c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebeda9e35cef1e239071900171b4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89592bd954b41a4fcfed8a1af2a59e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c212e1ae13be862b0ed19edeac7341467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e146b4958125df77b715751bbf2a21c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8dc13a08cfb85acf754f2607337c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768533db0cbc06699277d41d6262c1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f3483f025f428300bc673dabc08f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8c3ee202509b20db0e6a9a43d994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2baa959f4076da01071ae75b37a9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021e5d461c2a5830cb6c47a9a08d0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c77f63f1195fd90e1f1416e77f3924475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f815d5c7171322443450bee08b812476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772997f3c7ef040486528ce31c1ab7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c5edccba07d89c32dfd012527ab2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5254024c6cf71e549bc7ab39d6d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed992940705f65aac017cec56ed599c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f53160e1c4f36df24d5a4fdf7873481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090909d22cf341bd36c4850f81d12360482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181bda50157a9b9a550243f156c0ec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3102173bc23a3795d88fe20d72ba0b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eddfd1331f4865b28f992aaa7e36c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed986132b153feadbfd6e9432c79103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4e58e986d792b5ffb09e7c9a0fe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c543135b27248ac945d369eb03dd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a30341ad153bac874973ac605c386489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8ef10f9a6504527af793e033f119490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee51b2e8e1dc44105bd0f505c64ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88be3ab80457bcf7cd1fe20f101d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb5ca719a83e87705efdeccc5837cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb05e0474aec5098532564aeb94391b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3eb7734c30d6f4a03e24787e0d8a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7200a929bdc6973d70b031da5a7de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474821dc63b86b3e9dc5f98fc2c33a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b3438951a30a02bece109e3e0f7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a98d03dfa5d37c59cb466698bf74e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194ad78ea7a0a990d41cf16cd2340b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9e17a49799eb8a6f800f835571535501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d8d946ad51fa74b8d600bf3af6c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c459779edaac0a1164932e0036b912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b1a48afcc1991ed68e2ae88c6ebd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e66e303fc3934722cbbfaa7207d3a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fd32f6c28b4deeca73523534be17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd9f1e6d4cd7fd3800800375737c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f00f6fa3b624cd58c54fe1d8b48d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3135be70417b7e170f84f5cd7bc32d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cf94a11cc31e4e822c303c1970d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d20d79a5545ae237c6e4c3bf01fd46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29555e44116be3d731544e748c8d392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb9f493276d3826f58a6df3abf85da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2d45b39a90aa8194074228fa655b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea69d1c915cbf00efa0570ba30925f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef3bf9613e8c9b1dd8181fe199456516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1a1747110368f3f05a852a9cedb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94bb5e517a0a2ff73fbe33603a32d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bbb9604529a24cb7ad708603745e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4df0594ce8c0eec321f2a6c9e8f10f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e13b5f945151ffef9bc195694de4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073ed39274b448827c77d036f4f0006522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8845ca0003578485900ecc33e43f41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2e447d2aad3acd569f68cb71ad7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12cf30afea1e47e98026b1123e810525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e088a53eafaf70cb009bfc4f80a22d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d432a91946cc2dc283ff8f4d4ce3a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66024c564e279bd6c42fc5c8af4263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff9f66a0f679ec6f0bb1c175e721e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d86ee73085b324020462a4b3f26f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dafe37ab387abc9231dccedf166da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d1256579d21f9c157d26e16dc30ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce956be77091ab7fd2a25bb41b1db6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500801045ccef1084a180704d33b0088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d96b133bfe150a67c320b9160fd3a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eba4d2a79b2006e5fcc2376181b75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff26f4a481a758053233d991635cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b5a31186455d2ed90a69e4318300538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051544e6c12175159c63b04fe2df5c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6342db52da2de95080aedfb183380d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c4727ce639d1780f94e6e5613b97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916faee43113a22474b3a4052726bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f60b6f9a90a6bbda17e3f5552758c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc79cda0fd545765d22554613c0080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0239c199abbb19c5b848df83eecac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b378e4bb8b7029d09f369b05627ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eec1adda06e66afe8c6c2db1060c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ce0739cb223e289aedb19ef9381d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1c3ba8000e30ca90e9082bcf6c83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa9d3751c58573b44f25b4743d422550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb87437e9edf84d90354d8fcad3a83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee4348768291de75061275f262177552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79dc5511a27f79fbe96124bd5dad2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f6c1dd5ef95957b623477bbb34b49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596e46f99cee0fb2394d88ab401422555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77060317b4b90e4390ec8ce54517800b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec39cdff93c71e29f251d3ddbb3885557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcca147278aa9ecb7764939b1b64fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bbf64a8b2844b5ff0633c574d217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d0c60d1fbfd0db874bd46923686de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338574c62d76d47158f1ec293f5dca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775a488eaee5eb4ca6d7d618113204562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a4455849a3c38014060d5b44ef59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d554966b7fe9dbe1c3bd65e481d8e59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9561fa31cad5cd115b8dc09338fdd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad19a11b2f85be95a86a66bf98024566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7a21d5a39f130f75d0c2ae708688567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885073b6781253fc540e77735506c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07099ae7c4a439becd751f5f284c950569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ffb66e5442d2965958547af33e4eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ecf513d53ceb2b9418c6d8f64c463571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa81d6030c7c8de557b328d8e668a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f43a7bbe100e60bb30d8cba44c30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbaf206a9af36b922c7894ad00f747574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0c8062a115e8399674446fe716e53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2384745c4e9aa9aa7956f1f30465576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de1a255a0a00b4b41a635b66c8aaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0837f77f1ba51352c5d086bdfc67ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a496719330913695fec7a3ead36d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c48359b79993059f5def66c4cbe49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb5a3c7a3532132c709055e46c236581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a997815572c9894bac6d5c08ace05f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e3d32ccaf892a45cc152d5a7f690583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a00a3e2358ead584a30a84dcff0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c1d0ab1f59bb64a6e44ff71eea379585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a328cba7b248533305ed26c062ae40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fc7df4a0f52b83d65c402a347bd0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90ff0f0e3364163fd52297cb13eca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e5486ee7ba3d3997c31ab2a0394a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1502ac35ba657af6af3955755efe34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b439777281939b091836be1fc8570591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538741eda974118b6d93bb5a204ec6ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990d9ca3f2b001ecd13651a6baa182593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcfe75e33e74a56a8111c64a58428a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff44f9d539b8297d09e1a29d8d513595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9998d299d50f27de31b1898b3eff30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4a816522b7d0f8e8ae57e1a47d72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8352313521bf178df832a0f5bcbbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d3216f074ba177715509dece45299599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7bc00b7d5e6106c47dfaf6cc3e0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be232f0f8cd7d021846e8a79ea3ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bafc310e092e5be1f9e76f870af2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0a588458b7bb8dbb8381c2ebe4eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94817c37ec1b2ff285b20b867e4e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a0975c541b6ba84357db54b54f38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea686a8357a95992cec228ba505c18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a99f6fbed3745db390b5384e4ba7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08753f4871b209c62ba284f842f39d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa7eac2b6658a7202978be72730581609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1778980fc09b9181c1013492e0efa8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18c2397255d7901cca1899b5456c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493195e85838f533565a2b2bf09d869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb140aad64228907cb23507c087d0c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b4d274e27c76bacef390f772eb106614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd76516b38f38aa75b7a3bcb04a057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e8a5b6470b24f3f8477199160b86b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a91a92635cbbf8b12f5c6f697741617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23a5f40e84b0e96b43b54bd731b4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48694f7cf14944ddbe7cd92ade14a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf7ea633ae6c99295238eb0373aec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84314be06e29939f2ff5de87789f035f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfaefad3e2012b0511809c38fb79db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d567515de5dc3d60aacdceeac769b0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059ec74ecaa7116e49d8e2963e8058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a608bd5b47de50207e35442bc97f8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcca0f92d0b9392f7faf10218997f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c8c0285e70e0edb77329830a45b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d273603ce937e08e88e4c6810ae06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba42eeeb15624a9d6fddc5305d22eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfa7733565c0cdd25c3ccede7b47f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f94883c6059b25e3129fb957acb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2c2e5240ef09601f469d3cb7bfdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b356b4a23aed69cb15e1c4c700810633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134da97dec92e71a33e3baba00f8363634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc8dc2df08cb7fbc5f0499de16e7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f6c42f2288c9bde5a6d16e6c8d05c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5beccf98c91c4d70359044dbcfec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db615141473de45b30bef081bbb7b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43e58f62307091bf9bab492f795ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7fc9cbd2c9b5131118e4cb47338de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123880cb32f1a7104cbd6186ebc2c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78543c4d5fda6043fcce4999d52e718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf663e40d2ced62f8a70177cedc8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f180d3e3b8230b6ca287a0a483888644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07083f240e3657c1d2505e6b20ed9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a52b74d266a69c57be6d7e614704b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7d78afe602ed6a0b281913e2b3dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba374610550f2df83f573e99b60e1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca620c9989daf1bf20aa520dc60a2d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f9d60f581731225a4ed41435cfb6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecec8717944b75cd70b8a39a6956406651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8259ee346a2b2cd501e50602529e86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df783f96b729f4868f18439c4e16d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2b22ea7ce06d3891713262f2f4ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc539dee99659b9755f55842e2f47677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444a85887b352968260173d173b487656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9ae4319931027a4e3bc538a84824657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee178673ff2f75cada0af4ecfd987f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1272c0448200fdccf6096e15fafd1ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c682f1ab02dda0831b9cfe4e12ceb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d137d8ffa80423b26da19432bbff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111721877e7ca8a2d78fdee54cbe8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734db373af05fb075d62f451f118d01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321f80de4380199eedf5024a4fd244c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d58f7550d284a8a62af14228c85abe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f5a96b62bfc386d7925f415f8460666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887f48548e5763b63e7c4e4616f5e4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba5baadf45780457024ba50468368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce922d78d4acfc720b72569b2ba29447669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7ad3505b3d8792fa0e24424c4a97d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc45f103567da8991b7e329e1ba4df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745c27e5a72bf3ecdae81683759321672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e449249c51cf84214a356e08ef70d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94f231d7c6463a04b1af7ecb03590674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538427dd87c7c0baca4b63f25b15db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a23dfff20e0f0237bdfcd0b1ef77d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c05e453433a6cf155c347108c7802677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018dd0b71cc3703e383d11f67bda68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3c46013348906f16cd71f580da05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424704e18b72bdc46747e0220451b9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9585202cd7b57f388113936d3027d07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d357fa862fbf0cf5027367554efa6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3bc31cd2b3ff43d5283bd126ab61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5f6442fd7439eeae05cb75a07e5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ecafc4f66c9bcca40763cc23ddce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981f1d38bc1328c27d6f79d7200db4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9fbc88a94a648e484c916c5944ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72c128cc3d6b5da6315ab97cb2acc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61b6c8d4f384cc52396de6538eed5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246efc6927cb504c9a186d21f5f82d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe824c86a1e670af88d7b3af8c3900691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693970b1be928d8bb71a584ce1efaa6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f76201c9fa8d24b93d426a7be11a22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cabb8921e2d9cbc0a0e2af96bb3e12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d96e00c348dc9aba11801cb675753695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503ab38e6d997370dd31ffa74fbf2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e01dd6d8674c80fbaf35c8e3b0c87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58e7af96204773693b337f3ad55b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea8b5c0e655fccdbeddaf5b8bad048699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18452b343efb5a749ca43737129953700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07961bd6697985a2d6683d10d4291b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9e5698ce9571b61d191376b6f566702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c0f75afdb520b41cfe7300e42fda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36597d892f3d8ca6765481ba64c32eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b165674861ec13e1f805ecf94b5d0b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdb83523b9df3cf7fad1e673c444ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a90482578876518809d265530dcc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8e58e9ae6d2e36db188ecfc02919708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954830077069685c3ab655ed16def42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05631d82dfab8e84a55ca9b65eff873710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d529342b89b6db25fa50ec94902d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d7fbcbdcd507e79cda9d69017462712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1486b8a2e5cabfb175b31fb5d141ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb19a3810bcd2fa5cc2948492f827f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2765c8e44fe746c1530ffdc28a7c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa863ff7507a76a83f1516d61e2a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead720d28ffb1a3c628d3746befa464717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cbda94b1f3c9c321efc5fda1f7c20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e728543a6b708dc083efd9c6f0f65f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0965e52ee5f6022ae83145b4611a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0676dcc4bfac8d5f7d65af878392bfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c80b1304780a103aef0149ef86730722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036840d7059591c682a8eb252a3f102f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61efc8a5ffd1e1378dc550db0fee8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d0f8555f6b24e66723e5811a98e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333e8efcbfe4ed044960c6eac37dbd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24715ede8b4b0846e0a4c5bb1c64dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff939915b77552a9626d3c069b117ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae691179945b0b90621233d3fe7d2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df176b586a8f22252cc1bb1b2c047001730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d376dc14ebdc5dac230520eda08fef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03a634ff9663aa6c5026c4c19c809d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6d7767837950038b6704d66311fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e59dd154a821c83381ec17cbeca9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec58350ecbb359d12b51f77caf2149735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89838d05a02eba4ef98ae3e09266a2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5fbed1187b3483688d4e95fc8b61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976bff4f9d168a4939a07c4d5950c5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5d366089efaa91024179b3716444d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e95488ee20b66d30a1b1296c21220740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e145a715add6c0ddbae0526e48db2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e0f56d05378d32aca90d5eff3f9df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856a3948655676591087fab0ad822b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f650eaf9cba756a13d58fbf541a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05302a6424869f57b5c06b6105f3483d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f9564683e9fca0936fcf0a5d53d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e95217c636616d3996ba58f3828fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe96e74bfefce2bf43ef36a6ab61415748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a4086aeaba4ed1c6fcc84befaca3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dfed00d71a3696ebf4639b96afd5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5228d25b6a52d88cd5b7b4cb978489b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7cc978cdaebc9f4bb461ee7c7dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b1adcedb849e81e0ea1f5b7481ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d5e2601fc195cc1794fd4f1ba375754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13af07e373b5c86199ac0266053ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec7ae11a8dd0b6690115b304c0f65e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e33821fd18143fc6f96eb7970c76d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543eb7d443d7ded709881efb1a66f11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcd14788d7e839a3d549e36b1ee1b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fa5d6f1171013bd9c1c787a105286760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e2b2f70d7fd3f2346626a7ba54f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264dfd3f32149d98dc35e151f6869a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7368c029020b0daf520f6e8808cf520763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c6cb0f21a6efaf3d1033d0782e2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4b240d54b5da80f86e06fa5c93ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6266b8bb60c3f8db55aa01db6d59766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf684e1036fb1a16bc23b5457f0adc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>