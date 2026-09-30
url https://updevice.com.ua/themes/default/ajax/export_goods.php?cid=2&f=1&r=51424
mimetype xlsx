--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c92ae6c9476a898a8f88aa3186911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd87eea1acb77cc7cb4cf5e2dc302a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96328b1e9b8423afcf34b55d5733cfc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5526866873bb3518fda46eed144544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb3c97983d4f8c49d77d31ccf1eb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4cc4ada604408e6ae44cb72fd46e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcee84764c117cc269e64d371120057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5944baa2888e1bc4baf3d4dbca1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56095da06ec4ab1abb8cae0b1991239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf4f9a891beaeed214a89701ebf35210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1155916f9bd17fbcd0bbc0bd7c3da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e77df963023417c028dd4551a434ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213b1a7b49c751609568850b9ec8c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b86ab5b96c5e112f387f7c7e844a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f64abb730260f3bea2f122c5b50ea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e02ff2a6c9e60295e466f8741a16916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861db5b89a628c2a8d93b973cc93c7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ea304ccb63f1c9b8aa132eb2682c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc40aa4d1d36ed15f53768aef4e1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1a235e891b0b85d1a214426b641320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790575e013b113bfddfc2c16a654de8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928557ff983e809eb3f9f71ef64f91822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafff4c8e27fa23c4d6427952341d8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f37e8b44161dd768913181a6aad1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27581593ca1ca2be4f8478dabec4366125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8cc2069ef9cca00752ea91e714e9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b43d4d2ff16603ac272eeda3025b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b9e64ea1443298c1b1af7a1976e8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4808867712c87de250b9b22b5151a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf0509ebd436f35e27329446f518c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9cb3cf0ccc445e5a33d91a69b3d1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cad7b754adfaad5c53d4d6c7d48d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4eee3bee803e225a02c62ac0448133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51166e5f353aabca32374af8f07b64a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257625b8003c8d1ba2db6454e035f71135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ba7ad47f2109e615be5af26f97a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820bfafca3ce12685039d4a84ba32237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7965a3f7a7f89245d5fad9c6c11a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52fa953e69f9a94e923504f5f1d6fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae30d9aa527fa36aff75674fe6818340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df97bb81510dd2635942b61a4651141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c5857c516451a9b94df4130d81c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc97f4b9bef6044d0c694dd7654cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c689f63e58e2b2300d8754013f424144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacba074cf3b9aff0fd03cf8d81d05a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebcc24ddc3a56214939595a6fec7d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5ba8f31b8125abc6bd43afa39e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b3f5fc2a71e848ea190a016b46ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db963e488d37359c7b7df1ea9caad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0cdc49d2b621152aca19c884df0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5b7be3dcd25ed16e92534f8fb22051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3188f62fcb3bae42a0d5f07f8670e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353816a0758db1649dedea755f8b5c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586812ebd9f09d058c196ab9619f02d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178fd7ea95c9d096aacc8879bbbb2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd62ef7b402fc6f2cd19197ccf5ce656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836b53091838240c1d4e70e0d5649357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d591108c0110c0973c6ece09cb95f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c04980ca4b189fe3aa18835bc401059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6ccfae4e3b49ba0186dcb65761aec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db52454f5e28dba3b3c74f7ccfee4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88139b92e3f3e0cf3c2c997b12b66b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e7889cbba6525c7bda639e0273c8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447b3394dba1e12e074588d9a9e3a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b730cdac5c457c8ac1985a4224f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441f330d938d59dbb0087cf2326a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9b402199de80fe03b867384cdaaa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c5882c9297359a28acfcf53d5f1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a754cbe7efe61deca25059cb8d6fe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762c9a92e5aea55cf90012af18f5a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e37008b8231830f98d106b14a5ece471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139969565ac7b68c84b2a4cdf8a74172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9859fd3801cb385f87843f23bf7fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a1a9711398b866d58e2446985804274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e02ddfa9bf245441d6836e99fee475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1acedc0fcb5347479124f2cbe47b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb802a7136dbad371b8a29b4e564677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e4cf17d2852224a5aef9cb109c3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e30c1ca3dc75ba568c733f16e96179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c0d5fac702b036662bc53b2f069be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d140fa76265598402965bfae90ade81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd20a94ce55de20e4077f077dccabd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791808b822fc2dd689e0f45c0db27c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7049b3b6dcd2bd9d5cd7a3737d94284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc37c5b7bc111bc18befa345a329685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cf4f3e1e16720d2ef6d60041ed23886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25def6b3f9f6cc71adfac37fc948ee6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006024d4117fcbceb8d3595eb642f6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2bdb9df7e8170263f10c6825a80789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225bebe7954ca5857e0cc483eb9045890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead731870185b9a892069a0f62ece491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5eb037366612e0989e95f700cf6bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813010a60df5f706061aa0765c5c7b7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540e05b7fd3b5a12c38e89fe7b4e97194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a9f2f7933d3526b7543950fbfeec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f872e0fa72f6ea0aa57e88e5fe95596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198926cccc7065a717405b1c7273b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee40b28729c227be29ea901a278f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9357bb4e613acc24d94b8bbf83edf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161bc6604a820ca568561544d3b4189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e241eec799a15ba729479ad25683d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef29d97f69754436f2aa7c1ba912ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842632109ae15191d12fe9458ad4b5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3c9a182822f66ca6de2c57488bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112277373f0c085949a67ca4229762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed04fd8891e82518a83eae41ff7bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c9966f66d735f50172525e879ef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330e10ffa2e74dd3976df06617215f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5db6e9dc254189939987d9c70099d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a288f37e441953617f33c6216c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a09b65894db71521f1d90949cd5b50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf13f76eae8f9d9cc83f767203d2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea7cf80b37038ff7e5a5488ba18cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a926143d86c93dc4f5576cdb536feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260763f134f54bfc6c6e4dd941c3c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95163c2db38b17a08df17553edcc07bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00111fab365467cb8f762607c8082b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500939060d94e3ead6322ef44049592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd739f1c4876302da62291fa2ef1907119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9d98ef38e65e3a94c00a3e9ac7b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d862c411a51ff17809fa08432ce1f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874250ba4d05b524b59c6beb571e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b83d020a33e888fff887d8dd01e87f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747485f2f966aea5bad22128b9481e24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce52ca076fbdb44535e8026e14a21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b5dcd3bf0b63fc528c2933e19bed9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6fe6f3304a32270ab82b6182b0e8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0be8d68900714270ccd43aa495a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4f197094826b1bf55ec5da49f0ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237ccda35df5903ee9d649a39cfbe0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993707a1f06620f07a4ba5d662cd2b94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7517c069c137f747675029f95c51a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e8084ba14baeb51dca3d6c64b6b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d46d7d6b3564a63eb599a55e89c571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22506c4100309d1e156a99f80a9eef6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da434702bccafe7c703447fe7bf3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798dc4df11467f5282b788374de3fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c688bc915519c037b250200584802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17d4381eb05cd511e3d75f8d0f9c2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b57cb3d227573c82e83a46c99da2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a92df8685b864597370069c401d62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf968d24af826bae924959725ce05a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615749eb186fcccd86e59d91b2a2b71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab484342e9a0f754c8593f8f0cfcc08d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138629881cf4f5ad25086ab4b85a004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91ed88e9069af76caf0c3c9ac6e60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def9741c3beca0c626b277b6f29b04c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1bb1d3f289f1ea1925ec68f6a2452148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39bd3927fa9f275962f56a5b4bde77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cde0969e91880a4edcf696d258e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230687ca3df70b5f94dcb4f3bb0c767151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1728dcaa402b12a8a110fd7405b8d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e38659ce1edda1f28ee40152872f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdd6c19333e7a99a947ec28a3672f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9da133c172577107bfa6a914f23e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b869dd610435f270eb9ae743f8cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c536c1f8be423c07dd8ff167559d35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69faa72550922b5f3bc80596e963283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30890cc9f4a1c2eced19ba97109efc5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb180b57cae9a0ad3e7be9a001f30b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a015d14ed8786b2781e1dbb84466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599a426268e65e66cd5c7834416fe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93dfec3560cd87aac35e68318f8a09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df5ea948727d1cae4bfd88ef8293a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05d803bfb4c5f2a90dd1b27c4cbed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c600d3eaeafeb716c980ee92f1c78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d849f2bc3d41cafc7b06a5d1733705e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aee3710bd8578570f93b9c757588e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b4a47c1e25ab2f82915fd7a2da0e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f105f28476a244081eddaa778e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d9aae307e3577aedcd609e994302171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a951cb0220b0f65f1fd0fc8e6185c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a134062df31e34a40df65d4a375d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7efcc42546ef376ca217fb0b6f9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406524235207f3cabff8b448dba3c326175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440200ab688ead529a36b038622ec77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476d776a66dc65472f102b878276cdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d87c1b6bbba292ce7ae62bed2139a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a92a767a38104fe196454f23b1ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f741e33a9ecd9db2f2661ab7ef1ce05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9e3aef2914843dae70e841d5d9aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c02e1c9da78018f5dacb92c5ee005182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcae7af5b8b6d370cb6fc353a41d99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04921d7b9d539bb55aa8478d357d4fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a7a3824effab6603538b5c8e5b9c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd02ccc8546692db3d196b987b4f86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad832fcf75a6afd7ae24f3a418ac9cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb966b829602c62dcc8cf2d70efb37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeac8d65aef0ca6ea954e249c45abe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172cc2bed9f1a2d733a275cd45b4e88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4b3b77a578b711f53a8871a1002a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922ef0431c66ddbca4658342be9256192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbfa181ea6ba6c657246446290cb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1151c1d57ff4cc2f407877f6bb4540194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b891f8d0bfa1828f81c271668d7de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544056f932504475c884fc9a27ce6038196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a179abecf9e3505f882136c3b9d86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef770946bfab0ae36f318319ebc8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a9691bbac892819872e7696a4579199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d034317407929259f156819d441e63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0731c35006efcd41708cef1dd1f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ebdadd32369c05997e46f279c907e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba8ea80dccc9234f68155a0e8ee07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435284d0745f6030bcae04317da1f7c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43819714c82bdb8027a8fa4255782b96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072975805eace9ec091d545357a77b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3cb1301a37bdaaf2a6e6b39a52488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56243b34f188e8921db76e346e0be9cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292acf3148b7c3e63d5dbb57d5b46d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2256e26eaebaaa6b807b5d3ae081d59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ca358907f40ecef3a377b9cd7da8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd652b154297dfb8b4c31517308255212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d30135bfee14431f8e3206e108a7b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ecdde4612b73c8cf0806d0f5a140214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a359afa22c8708ddf5bf4c26fa114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e847f614dbf144ccd0ff51a12a51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee21ee06c444c8106609f4545248be9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9124f32d99c10ab8b9eccc33ff98e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835623fcda33f5b65e3ae6ae01a575fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f588f278c85f0b2aaecd8e525ffa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6b11f86d13ab1dda0c172b5eecc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d7bafb48b192fa40be45884de2d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dcab78d24ceb5375cb4cf77ca52e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1366c6b218295a178cad81d48447e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a53909d1afa8693f94c4b493c5ae9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a5df798b8d59f32c37f944ebb547226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a69a5dea03314efdafc9faa37e8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f482126314411ccbc7e5893a7717228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42bc88c97c91f527f7b13ff076bb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f68396e695bb448676ddc344cc9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af779235405e0100b15e706acc18134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f3ca5de714438d7c9d8902eaa156232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a446cabb36672aac2abe5fe4e30618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cb1d2364c9996e74a5c74e67efdef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e68de7d43d58f743bef6e4ad1334a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef28a39ac6471c0eb0493376b773d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23216c5c88d961d4a14a720b91bdfd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd7e834261310c2cc7ca10d7f0e39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4623c067b25e3e639f5a6c5dfc6b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5cda90f25e23fda355a135a05e6f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100b8b4604583ea7f6f058a65634f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26437bf9263e276f00317141f76538dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4ad4d16ef4def85dc83ebb054a46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ff6ff46c0abfc25a2a4341a6cbd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2de734c974876e0afd657bfa2696245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024507ee5564dd134939d37ac5a1eb7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7c5dac8df087c9ba3d2d650d285b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dd138f059dfb192580071327ffa3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e6bac545626d5b5d887b17ed251f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b47e9824f18ff54c50cfa34466a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78b8e8305eb985626b4439e6ffaa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a4f09a3c62721d9da45d025e9a387252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa09a919979a0cd4daf3e32d4f7d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85529af3ee7f732d7c6397fba40934f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ae474dcc647b7b484b7b5e70a430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd505e330efa630d90b3c9aed4395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deea73dfad88540462876cd671107b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9ab9d3c9078855a3921dad37a497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f52b6d7ec9e0ec75f49476f047f9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da05182b5fa1bd2bc545fdd42039c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc1a8ce6e7fe81c231550ce97ee45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fcd28675e69e619273b52d673b997262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af76ea3b6134d59172fcb15587a385263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ff1fb5a11a48951a232f2f26c271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c60697ce6d0386928c3a388b33677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8db99e54b1cddeaaef8f8b2fbdb25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85dd6e19eebf2bd468ab5549b8fdab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640bf3baf7256645fea1c969f8d012268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864580038800f8f75bc3f0eec51193f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022dd6ba6d6357056d687497304adae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf0506867784809515719c97f28cc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af656261a93507abe80afdf48fc9e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9fb73974c6e8d9677f1a5195f10c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238d80a8f62e1600a987613767a1568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9b527f9901bdf81df8db7b530930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4046794200f412480ddec234b3c50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0bbfd9ecf00aea521b84962f7a1f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f4f2de078bd483371e1d389213d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e7099c9682d3cbd9c524fec53cc8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7c9c38cebcc73f4d0916b7bd7561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34520f12fe8f9b23eaf02b13213deca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00313b7017fba5ece224639801cec5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba453cdffdb4663f97dbc8bb91568dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463659a6cb4765c0b89c458f573cb1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c1b91a972fce0f7290378ad9632e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9d884a33ddff4ef217daa60a6c43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae7aef417255ee51becc3001b60068287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db498017a2202605e105d20ef7402d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae9206b29007a3620b154885c99573289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeece9f4f26dda31e9668b80186da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de032600e448157c1aa812ae1ff1997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa85596758e43234a197fe3ddd7bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ec3e502b778b55df65bbd786491a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b561641aedfaf40f7ec14531818d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdd797cdf6eda613ccf36281cf693295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838caad4552d9a24d3758b9d291b383296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3ba415039f3c2adf3c5ee8f2ce65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba5d98679b31475e8ca32194ec3a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95620b4405006d28ed5ba79d49482a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd786f031df0dd434124018d4f2556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33d921c1363508abc117334b3a9d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd2bb77a3a13c82024d39bc8ebcfd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467ed4d0f50364c4874c3030463431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5006ed4e688add746a0d7d4e0752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085cbad355f3a4d38d12dd5fc0366f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b66037301b12deb3ba8eefb495d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7a70e56c3e61ae9b4ca07c75b853d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b5c6aab6936a90b28ba7606b48c3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28aadaab6dde0e1b7a82bd1324860309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc291c2ceaeadf9b5b58877ae923c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91bd1a59b1a44c1466be15f0baf074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b15433611e64741bf789eea6f180312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74090fd021a36714ca150366f7fd062313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec521633760edfd3f12d411bb8169033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89bfcc89a98b09a99abd229e2a1752315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f228133dbef0291800d17c4da307316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fea6e84bd9e69b8f515763b1965ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f7b0018ce9c5e6db4aa8baa5ccca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad2858aa47aeafe1c33768ddda3af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e897bb958c3b62da2871cfadb1a7eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9d68a97b538c887d56740a04efa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbb091747ae5ba83d4a9d221c97c4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31850994a0874e266b043925cac919323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34680070bce3d1f9c7871361e43e560d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a1e49fd570185b4fcca90deae720325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49027346447122156c5b8e9ab2d9bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269970446cbfff34c2c46cf20352f5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa1ced5845d30a1489497508f6cbcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b41ddba4d241918ab6c25acd1c276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154ecc9bd67dccce066a21386d5172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eba7a20c96bb4edfe5c8800981af4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f405abf1e9a3b246a73d4266a1f008332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59743d5e9befc2ddef14ec7da3eaa24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988721175da050d7b53b5212a375b92f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750c1e9f9193027c35596331f66065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c988d10ee4a787c5b72854575a502336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337504ff5c9227a13b653a35dd7dfdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158f8afae079089a17fbe0a3478b62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb45bede742c6f34652aeb319f3e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904eda359ad0b23480a56248ca15bb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331687b70a2702216ff79de03a28ff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8810b92f7af81c7dda436614e3a4bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c489b04772ac4afd206ba92409105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2dd372fa82dd9848720efcf88492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994001d603aaa027453b38680a9ae7f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cfd1955e2a2fbb3a2d30211f7436f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c50ebc11008da679a7a57a65be3a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c590adb7bcd12c2369f6d4944074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87ec977d51e074ed25ffc27912f13f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63dadba5c7aab372cb64f0c91a256c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d029a7ced29538470d8c8cbd669c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668cb08a4abf5276df9694e8613217352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428fcc3a769de90e505bf450670880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36dde6cc6b2c52e74d3a19e1ab18b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e59c423f5d2da007e52657944caa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb289ac69bf6cd66790302092865728b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad35d2e290d0342b5cd9b5942358557357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5ca3d4ab2a3f3c77cb4032d8ebf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85fdf0c885526fe1cd85befcc3231a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd030cd6ebd7873e70864e856c7be26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155a3ae08b72fc9d21f4b01320de39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0ca312a4d2121040f6e35fbaa174362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e4bafddb5cc7acdf43e13274341d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b461e6f464e89ae599f6b7b8b8c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe2c6e55a74b1c5336d40316dda81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57fc589ad5e1af772b56e8d488d2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126242e16840b89a40ac72912f178b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef6b05a6bce6ffab1b7aece69388a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840302b41b7e3a85a667b09923195f9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0cdf86368e5350b2c48eb3af0cf99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d117575eb3fcc767a73c238dfe99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4823b7e185076ebe4f0240606b9d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4ddb64ba77917dc1ad966db936ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f750af830dc934e8e1f03c58201fb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41a42508a4f402f5c66aafd2f4da8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91a78c18355143110791588ebadf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f45856b1a2cd8db769d492737321377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e433ec56b6ea0114950789d55f0c28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68b29cfe3aa9801f1ddeda02322369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8cb36bd9619f87c4ebfcc47f45d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8e2e26aeebac5dc3fef36ed2a8648381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca699e4179ceb024a7c4f08cb06a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636d4c8788e77d9d38456293a0f99c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358617427e2d01e0a7ec06d7d9607a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a421a74024e26e9e0cccab151d4020385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68aeaa6ed48d6a859b90caf35d5c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de04f398b8616d97e111ac736c4bf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2a1e257541d99aa096e0bd43604e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7cb82d86fda9cc684c80320d9e604389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652bc40bb4f3e0645e0771035a4ecbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160177420b03efdb0e536b3d12393fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb580fd683935dc0bb756943fa4150b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a323d20bc36d699a645a5bc2cdb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517451353a05ebe8503a2911bf8287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a68fde0ee94e0c805c1b8e5dc8800395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6870d199e79f32ffa9c6fc303d631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650da049d8858107c716c9704aedae3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84444256f090281f786926188f4153398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fc8ecb9edc438cd8a18fd062d7cc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed34b2b232ba880a8084a418c43a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240070ed53e09ffc1c4dfa665b91d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b2bd1f52023ad637b4cf4ff5d55b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28b133f9e085d3cbd8208d2cdf932403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a3886848c01ad3e07690a71d5758404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d71a65de525d84c053aca1a5ba7e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d181a23afac557aa6d2127ff19ba7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff5333d1dbf24720da31436ebe46f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe612fb4ae83b9450014a3939ebe346408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd2031afa156ce327f6fb6ff7fdfc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80af7a9f38c8549ade794cbef4c9da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c636274bbe6439636159d0b937e81d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb8717d6211d53513d7975ba508c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30e67d9c4e86a845d15dec7226af1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a8ab9e5fcfa6c732470e964bd61cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65666d795379c27398310a7e762091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31111183b89cb334856548a0d7f52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f596d9a487ac0befad3e64fa6c1b13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc128e3ce20bcdae0de7296e81cf54a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e31b872b175d2e53b2306a1ce2d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27340724e720156bc849317af2382f5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cac76c35ad33a7d684c4047e24530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80996fcfb1e3758edf4d89dcb96792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730628bbfe0d684cf753395922f7b0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364901d3547921dc9e1b85763ad6ae7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c34ab7f23545649a8d81db96adf12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ffcbbcdce368310b9c70c33337d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99340262f1c0b7694e81bd0fe5b170427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd7019497fb88d41058dcf55b2faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8eda94c69ec1792585d1413ce096429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991bf79ee9c0d2c03278a087a1da21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbda462766b64a932e404e1bb68e3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b14a0a0ed46fc21a72faf8655e35f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee83db6579adda29c75f31ccced17e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1dbfb91a565ebee32b40a274187b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a279e3b201b8416f6e2dec3e46cd81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cab6794f613a9731abdeec3960b5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e9ef324a5de1574241d9d6d43bc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011bef42c4155991ab7e52c6c94a8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d861faae4d241a2639457e5ee03c791439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21305887b2b4141ba537f1b67841358440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbdf3fa008692f25fdfad7ff5ab58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d7ab7b8f7549e8f663194122b9ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a79fd917641935b3b3124ca088cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2c60be8f868614b1fa661b3809f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55386fdb1746cf6714eb5480d5c124cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e40657c4c12fc0ce5f100b4a5078446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604b3b1045f469db0994b9f019245c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca1f7680f9990e250d1bd704d2f5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1ee21998cd2204be397437e35f0ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28493f8175b8bea3cdd3792ef4bbf2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136f48beba2a586aeaa2ed200d9183451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a20449f1dc695e3194ab5f547931e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd8379b969c16122d5383e9d7d690a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c1df6880f9110aea2790ab9fefef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cde7173bc3e55652223c06940f811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709834e2fdb459d03f1bf074ab9961b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ae53d3fec5241421c331410dc49c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d006f3524ba72c3e43b614ab9a010d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13198f7048a2c5a3327b85f4b5600ac0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b79b0a4bee8a9ec644a899ed4f642460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dccac98bad086a19685d3aef4a714461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610299a7aefa4c7ec2356f645c142ad0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0853a61b0e833c0e3c53a89b41121463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94ec7661662d79e9f9f31ea6744e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b1e1b785ed9d730ea2b4b4ce016c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551d2b0510f189742c58a4f22eb9c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402f14318a9bbe65834993b0d0eb60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1757c7f96c0050994d899fdd5153b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40b8aa58a7770b6ad12b2377312ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226143f538a16f3e9f15a67966941fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5cb5754318c64119454ed56e36120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f148f2db50f0dc7a4e8f95e9c0f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3837638a93a90297af3eb14bc540a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd7591887d3c08f147faf11bf52dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982dd0e3d8673b5e063f0fa3e25c4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679bc7fe0258db709f462d6f540b356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8178b967293b50116b91d4ae2c7b9cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e601a626afd6662e3d5abdd40b5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6708853d3f97fc9da5db7ea1166d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b66893e60472a36fb5755918fc4ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343db76e1f25ea15f87393c9f6c4d70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a8cc4245a1bb4a5b45cbd7618522482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aeb3ab3718d9c92ea23557cf0158e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766764ba3f0f7fa65eb91c92d3102fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27152b9ea2da018857365623d12600485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965fd791ab3617f16435349c51386b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc064e0e0d2c9903a05d0629b626bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdffeca2087d752276813736c55dfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e4a7ef4a5330eb7f22fe03978f7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42982c609a37e79d0a79e786a0f41439490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad18fd6909175d024d11f923167e8f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc4f4b49c48a3335c4790f89399b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f79c9f0f2bce5db5679c73657cca1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad7785df368d2631e9bb070665f06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd4b69018b746aca1fec0f34f1c8c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1918613ab5f14620d03bd0bf01d0ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04684524df503be9725e053dbdd0ac53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab75c4f9601933125c4f00e00867278498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa391e5aec30e306ab1bbef4152e773499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca1c30f2d55c4cb12be8a218f8eacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d279155c5920db6e369e482a3735b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08d7ef911a71ac6af94c92e3ae7f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686890b468010c2207c226d9d4d8a00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0662484f4b083c493479c36abe7f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a74073731b42b3c67869041c9d0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1614481ccf398571603333007bff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769eb373bcb2efd67ea2a53d0700881507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22cb50632df3f9db5f7a6f2b9e8b25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f2f36ee62665c8b52429b6d9edd6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d74992835bb566a9c66bdd06e9ed3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480749977b8a4cebac45c722824a24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1e6c7dc0376d2e8e2904afd32f63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ad7c7194892f8992b4363b69c61d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986bcac14e49ea83c3c9322610646b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172f40d528be9e8b04c9fc187fe801515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf8d4b2333b4219a6dc15135d7b0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f6b211f667e3e667a02b558bd44f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b05403c8cd1a74b9fbddf766a4313518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e8d3862246ecde7f781b4351a79c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa716237a647f68964bb2d342dd38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839949b2d2a89f4a05a2e927ddde5de9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0c71f6dd897fc8f38558994eb6977522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7d24e747ebf3bf769c9945b634378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9ec7c79f0272bd64536e13ca8f95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ff35c2d8389330269849eb111dbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b598735397e02621caf46eb9b59a42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857949bf02a98aa152606a7db41684527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e75668312bb21cff87102ae354e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86f6d95a7725899b996c96a642937529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf909b016590d6e15d3b2e3a4ed05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bd242b02f4fc6cefb254e849639a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752698f037c819272bd8dc4f8938689532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea263daca367021e68cea00c619356d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a751c38b050daf4fff2b746bef0d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef12f17f3ee2d54af0ad8f91f6043535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a484a6012020ca711be06c916f57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307898a89e3d63296bfb260c84d5a9ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385477a4be58138d4bce617efc291ccf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bad6008ea7ba647e94b0ca2b63000539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226dcf15b693750687c8b75f7cf5c8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee9ddf2745bac230a573c81186439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdddf5af279464963895b70ee4a12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd25b0952939d7c1af9a13dc370ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55dac99f300500b21b538c30ec1865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0db33a3e484f3b58d3ac3fa4ae0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2023ae0094115a26d10308c764bd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b32ed31a01d38517beaa684aa714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a1a230dd3a6adc182e790a148286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd662abd22a17ee9b3d553ed33daab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aa0725e5533ce42a07573943a2d73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718a3b2f2268ac126d13c675efc6cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fd067d6a0dea9d6034524768801d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76163a2ef4e7d3182185653f3aa3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1ace177ff3f6b183accc50f34ed0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a032e08f673bc9aa3dc7fd28081878555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326aec4329193a3dc92a3d2d002697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9055413603be825aa476caf172007b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ae8c0ad1d89cd5fc8032875e2ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e88581dc1da15ba3633115843d87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809414ae86d38deb4650a95f17535c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1baffc1d851cf9130c099c33ce076561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9f1faeed6093e0336fed6c17dfa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fcc8b9c26035c664b0a516862f5c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731575f4955bade7aa0c8012b9278ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086055e22f33a47f26f642ed3143fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd422a654fb4f64e9b49012ef9e612566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39543ffb3143f29ff0ce17a7d42b6d9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795b844bf8c04004156bb726c559b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e6efb7f9ced3f00f19d22d8b5f07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d99d3d5f6e6b59ef25dafaf2986b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab56523c8d925cf8fac589ecbbd19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b6bbe5dfb5a7b389bcc78bc20116572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c73212c1ba9921c4cf0728eb9982573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995955bdaa90d0002cddcb41b686eed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775f62e4e7ad40897e414b8efa4f29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92819aeec5a8fedfc3450ca87ea20ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb39c4cb9ce7f3c20211e17bf03e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80a005867e2075eb4068111abcc46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28b342b84a9ad16203107d4ee750f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03eb0ebe3d8cc94b093430a3f57689580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0866f5f3f05d32eced244a4f6b424581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13448bedd315c6dca961f7c903d5e473582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc46192b6955bf4e3313211a95d4bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f535f4d2e2cba5313f47f63d92f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deeff383c68481ff998dd99d347c85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230dda35f38063b822801a7b08ef85c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f4469bff8c4b802c832e65437569587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827ad823c6ba26d6a8fed9914cc7029588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2846a0620300bd9585ad209695abe4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319266e97e3068e4120c5ba61a25385590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25783b88a901e4c2f3408364aa38cd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8db380349d1fd3defbe71e9319aa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5807c9b2dc373b4ad0cc6dcd203f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcd37b124fd6c80cc53c48c7b2ca6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540d9268f3767b5cec7d7803914240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65157c4f617e15a80fb375638163e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436698f4b85a31a33c48fdaf41aa13cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0a1675bf12ecb920e7b582d786779598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300bc0b06e8f8c8061c873cba77bbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea53cdf4f5196910e3c07143621d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e4eff9b1c1cf7024a07d7b812f2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24535b97e9f451e803c9c5a47b4bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432558a957ccf67e796e8d225ebcc282603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c109e2e5937b274179cf56265779f2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b443052021d35fad75c2f7cb2618f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab83532cd796eef4d4d8ca0cd76215606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a8f1e23e3438d7c37079a22791de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58623d4a2cea9333dace74149a1ae933608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144227630e1d09f81f7ee2e4ab19359609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe1de0cacd2bb9f77a80f73537671d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708bbce0247e66682803011c1523e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4264b8e07c77c9bede3a57c1976464612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f6544d06b750fd2b98fedc9eb708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159232463e735d8a7f0504a6fc8aafe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3688201344f3b3054d91d15cdf16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9e7a448087271c5d502808dfb90c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a93371b55bf353e3080965f253f14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383773bb481210f35ca22cd4e9efef19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c388f5a211a3546cf5b8557faeba4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6279df3315941b535d89f648b546620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7564e7c7d376a13eee7c8ada4fba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ec4a67d700b8d6880e3ae6720b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea3f11825f948ba0ac765621b467a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686d3cdc512297469e20b9800ac87b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f240b5ac0bf1168ca7d05b65e905650625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3165d8cf2000e2e5c92af477353260626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ae03cb5403b84fa80a6b16f76f04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577e2d03b47afda41902a282ffab5f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bb32c53db55302b332a2b049a9122629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a844e5b6835404b58856def6a1cc23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6c78f5ef5188dd608ae6e9c8e15b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26e1d372344ec95f0a3cfddb580a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699f5dc70ca33ea94c4616fad80a44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a405287942fe9c81632a7f2724718c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92023ed8de61e27c1d317aeeeebf1136635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fca55736cde585a47a2c14473a118636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400df9f3fa459ff66f6bc5dc2ae519e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bee41cd6512a30d8d16386d2a5184638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bda625691cb0d2fee86c862eb8be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474627a7c40e9c65d070acd2c304f97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bf68113ebdb8419d93ab8f386589e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8555364949174cb5faade138ed01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e081d2e6a977df6e0e34f57361cbc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e681b8af7fe68d5b13221e6a03f5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a785616e6108d72c36afdb0fcdfb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13822427febe64a4650778aefaec0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0466c991e183d63d11a64f5509a177a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25625335a51ac4280b30aed43954a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a66cab6558826ea25fcdba4ed45bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a3c48352810e54b801fc31cd23eff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0d369712d1f1be44bde4852da5d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1364b5671d9f468a274cc3d3d70eac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01902240549d605a3dccbe8e4bba00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305957f94225d6bcc54fa7a622f83d56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fed1a34583593b98512735bcff7f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde50ad26ee85251733d30bbb8caa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fbd9a02118563d4ba5be0970dade2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65391bf8d3007f809be5c37b30d57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321a8cd3a9e20379596048afe08928659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e382bcbff8c89a8b2be8aadf340fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bbd798925b93a6161e2ace1d77cb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ea6714a316ad1a6070453e6c4f891662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10020bd7a096fa4d2c0954147b47ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064aec32f65b5b0351acdb563eaca22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531268437a00ede70f6b2d21df3a5e22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d9d293f0b0d9b75d5f85de73985e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f220698cc1519db94271cb6312987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b47011de046ce3d9ee877e18a5c9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09d2f1c1a73fab98a1871490900ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d05f41b00626e27b3eeff7186efdba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c994784ea4d5c6a489c31810fd480671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5a57e2a07372204909280f6df786672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0028e05c65b969e13c41e709447860673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c4d498d538eff8e633f37234e426674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf7758f2ca4b3a0193ecc433e22f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8498297e3c3a72a39aa00845474b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a14008ba8f0979bd6a5a173598bb65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625b335ba5f6b4f3a9f3fb9c34d3c8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfd05925f70cacce9d50de1409864679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632dfcaaaad535b4c514655622e60a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e0abfd61141c407112c5da9f2e89b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475999013c3ea1d760919a1a4d52b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e44d22d3b64cba2d114b682ab9edb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc92962938d48bedf7eb58ba8f8bf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6f2fa116ca5a7f2d427ee53005d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f514c74b4fd9a86adabf03beab409686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844526a0fe1c6c97d042d067e25031e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153db6dbc2478c9b0568a607c2399e16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677134eded481ddfd192007cd1c48a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a0917553e5d471e12a0adb238e781690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b42971a873931b27803ed9f550032e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5e1645582056c7ce31581a892c79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7bae11aa492929cbcfed8193a80da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc356dc75f6ea687846c812430012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e938e7830c43da3f3f1801bdd6d66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2209f1022213a0db9d03bcb5c1d77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9218bbd2c9399101b8e57c82fadaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f4fed1f0a5a8feea368dae5f431e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d993ae4b96d256cd2d56a54ceac13d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3e330f1b164ee5bf9934ffab6fef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1327144045a987948bdf3599fe658c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd033a0a723addbe099cc4af69c0e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ae3e22e0fedf57644caed3c296a37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4b46582162576bcbd842a876cd50f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b72fee2efee5ba66ee1c8393988b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a416f469bcb47e3ee85ecdf64a85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a8f2b924f96506e04dce3cfc4989707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f712a215e6f81357849aacefafd88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ab8c581cb97a50cd093bab611a9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91b7f89a994b2448c7c52a8734121a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1afc043e770ea941b3e05b44cef9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafd665005ac58546b4f3e42ea7ea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4cab29435167801ea6111b6428be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1997d2146538fc3d344a514a7042e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1105ecbfa44193d962f63b82bc3c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d6247a2fa2295f5f871b66ecb8a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df7199d0bb408ade7dd3c4eeadeb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dc493025ade1947548219961beb35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67dd723592e778bd692a2f8292d68c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0cf7b32409116067151205b04d2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d615a4c17a74772d6426a4acfa48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a3463485d4d00af6bbc9d19305db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939909ecb5a50e019a7b08bf33a7fd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53fcd64491c03d0588ef35e128b59b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b577d1070dd9d7fbc5282209c04203725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b1138e624f9ee57bcb59578332fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e1b712d91b24e06ea1807f64ad13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0c9a23f62f13ee007ef06b03e640728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520493ea865d058a609211edebd12ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150c3b500f6392801d67ca463976ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec2329fd806e538e02ca3224794af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4139f37998a9034346ac21d3e1b7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7af991ff978f051c7bb11d5a9a459d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8fb2401ede38a249e82c97a16f6a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44cb0476606ab4a56c2666afb66d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7bb7ab8f608e6f8d56cb21c39639736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885a499e640b23f115dab278b9f6f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f7ad1ec2a90e99c498e5ccca1759b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f3170d73ffda6ca8a9c6dc91e7148739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311fe5b38be785932cde50cf37b9c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e67472180a93524aa20becdcbd2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae13ee1466663e1dd9574b736ad2d16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997266d032ff7db2ecfbbbde8024d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b794aa2b59969e9581d6b8eed809e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f948e5af09a865c718842fac5ea8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b368f280081f3183a36985b1b3539c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4bd2e56c7b9d122c7cf5d5086873a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9fc31b84392d2daa8bd143a98a6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf0e30c33807bd9fd5f19e4a5aec53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fbed3199e3896aa778f412b3548f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4338130c83102edb35a6d9f13f5cdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ddaff8323d65509883c1709e9f541752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f86bc302b01c126327ae52ec3c04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d389dd87c0a3a8e467910d41c350e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f786d3bec8d9b13c35427efe6ac99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c09225b2fc8d3061567339bc293d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d587696af5d83363187c9605d7706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca02076673994843eb7a37c149f75e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756657518415c8ed326b40f2da3af96759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5a93f2cf98ed47a6d9880bc387ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfff5f9b713c245811080cba0294a95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e54520265b18f70094886aa22b8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e8cd976c283b3d884b71cf2f93543763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ba5a06d55dd625289db075df77da764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e844e9baf40c415860acb3a9ea3c88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b865642440ef15b6b5c94b79e8736766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf3e421a8fb2e8623a6497dbb29c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09102376e06d1b4114d0efeb4f5d49f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e32e0ddd903b4695dfea23cfeba4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ffea676182441f1e9f5644ae9da74770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be229c32d09f87049a59017c3a66a36771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7e94a18e42a4b9d33987af04a851772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab95779e6fe9ce19c8dbfe66e13f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab83faf830affb0883682fde6e9688774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed810e895f81ae68b6a8152b7a7f98775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261348c46574ad53e735c3e154fbd19776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b51371020c6677a2f398bba3c0fa777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4955f019c61b7eded80f4ca9db4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb3bd0dcc0d2db32c55b4211012c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1db4838b59cb0a15891790413e6723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f361ef45c5cf13413ad0d5c38e4b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c427c76d95b93375c871aed22bdba245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a6c23e9b55ef300a3b643c0407256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f95b8e9a5d22ed3f56584f060d06e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de25695b1fe89389b2e27b945ace7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9381fd9732872b37067a1b00b65a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfa5497c085d74a90230ff4255fd1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44764e53458a9fafc83c4c611030ea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78beb595f17f609f1471cd184b872412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f72d0dd5bc9c8396f7f85199a76b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba83523165abd0953f3cf344673f84814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7c74587b3089af2cd1746094c71615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26162ca30941964ca3ecf80ebf49c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2451c5b200332a911fa0da70716b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f26306e85e617c4a9a7f42eb63ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dbe45f6dccc9b77425210e90ac8d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9f5f739be444395376100cd3e17c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69639d22216fe426dc899efbaa13cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e865002b08595f209ae8ff30272cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf8659d730433383e9f790e74d67c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7319c71d4129eba9a3cf96d252e7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514396fca968fff533a49f4ff9c2a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935bd8cc3e3271f8402b2b636525d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dd825ee4e93de93aa90de9ebae78d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba757e7ab156b7358175d13b1480e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6fa5046322ec9b40422de11e6de129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94512d2b0281bcf9badde26658c9679030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be504a79d29045e240d0c6802b767431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b0b969271dd1ca14045c2abc6e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5f07e26c7263828fa90ec9a9478633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea50d2b61c49b410c13d417f844b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e258f9e201f764c7a635f31b5d04535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc745bc4e543f7ace260696c5181db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f4fe712c74c6adf6b8b95475c84e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2dba58833354ebff2cb06a81a04938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d23bcc37761dd2d5a7fa343ba902739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dda9f860da3d0ace4e4321657cfb8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803365b681e0146abeedfa994f4dde541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ab1a5e6c6ac1703aff93d2e2fd0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606541cc74ca31554be829c91903de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626a1b52e3ae78d76fc9fa2781891644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd022e27408912c8054f701c0205445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e8da0505da99f1d9e743a0e6a66246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041bdec897daadd611efb78d3ea2a5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bed286659c07c953810bdce51b0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c59315a77825cb7976545525679a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba9d95ff63d422b620944f5b9e86d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0caf3b6247df1f85611380c3719c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d918a663e1f34968efb50c419a312552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627a2957b5b149452a1771149e993d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31cfebf2f9f58a6907d60bfef439454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec9c10fc9e10aaf33cf508cefa8e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc29c68f26a2b4f92af70d452bd37a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2aaf14170e949f41cc6e3c2dc26b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ca7e3bbb85baa7d23d3193ff4787058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d72adac3508bc8da828bacbd79a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de49b6bff5760662a2206b298841260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd339fbc16a65860838a0194f4d47c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae1617ff0e994a2117401ebc0ae2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49866eaaeef19e27232110bbd1a9130c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b175582254303aec23b344ec8f1dbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6ca716f5eab5f7c4f2c0727c5280465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6ccaf263d3c8c4501a81fc4a3b6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777795e21f13fde024a05ef3ab31ed2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bc5e02460e3c3601f4c08b3530fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c607ccf485c80eef43379f0931a62a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0d67a75d9421a7bfcb6a928f2c3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109576e13327069639fb99b1bcaf3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db710956dd1a10024d314563d3b309772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bd866c04cbd6e5f9fe95ef986a8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbfd7e07b7567d6e4fa65abae95fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2469088b608b3319f0a009c755e37875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6def3893490a7ea712edc9da8c38076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e894422f816b36018d767d077b3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d89580e72a7f88f735b26320b49c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b7f75544f21e5a654da3e80465ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf3ac6d66698adc330210c533296a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82196c5a225ebcf72f4aa2927d4daa6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b534365c49ef6703a9a5812a149d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e0b403d1f180c5ad69a63387a623d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631debadcbfaddce1baf5540a6315a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8bd31cbb579cb372707025c24b4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d15c6dc180eba5d63b5b72facead886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bbe0f19cf5b1e5069171879dfc39887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201543d189843ee6b96f3123d366c5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58089cdf18e57c6f049b8507ec554589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f2fe01f9dcdb5f3b8bdbf8339b7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087a9899e70843b184940ea872c3a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13202e3c6398d5ef8fb456f7dd3dbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef9d5d93ac14970ba144fff9a982ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac7b322a49c5c046da652ae94c4eaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39b75b0764a231d072194e1bf39ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4851fccde41a6a1b5a1daff4ac20396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea539101d55794c784b2afaecb15f5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5c93244ece05a5fd64d90a52405098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c3d8241da752370cce717e5173a4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784c61580d85f4db3906277d47a4fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2fa6b55f306ec2a6dd696cdbd0a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4254b801a5329f042e11050bbf2b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21462c7c41e652b73e4ab0a966b022103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b87dc7f06a5df62db4c818df1bd97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24fa8914415953768b0c3a01459d6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db001f4298d18ff07e8846ec0d57bba1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c74e112beece06ffaaaa400159cb40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644130525b8c9c9bf7e920987dff49c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff16b7ea668c1e955f7fe010feaff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6c2b13fc910789a95947bb61eaef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674e102ae5ca93fb09e80c775a74a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337ff12419b4058c115901172febbba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86e94672d456be23b9ce72b643e82d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ffeea6abc9115bd2603ddeeba41c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cdac6d90d297bfc52b0512de4dd3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f94e3a4bc24a050a3f093347ac2ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da609728f54b139f0dccaa7da4da26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac08353552aea9b1c1940cad26ff6bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837520b84b950e8a8c1bd45a544b9100119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943b9cda902a2cbf55cd35f89758437120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33173d8d06608cd00952e17b19dda9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a877e0a065d17890a90d034d62174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554faf96e08e8b329faa5612a7e0f4aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a0abaf997d39ccb7c86afeffb2bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9360153c69a55a997a6fa02eed9ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f90158ff7177e572ea7513bfc9ee8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7de6a28a077fa316493503efeb14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985063eb0aef08d645099e51f49169128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1445d86dd2c852b068009b9930c84a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02258019bf50aae425526f826ffaf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf2a1fcc2fa6ab1a4e7332981c837c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec479c4a0306c0af23b4364b5806c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf763a39b1190aed444360d75f655346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628edb24667368a257938e0fbefc1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa6ba87292ee8e3d3d2fbe8bb4c44a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c407651b9f9a303cc743428fd91c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f4fec41d6129bcabfdaccc0caa38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29372e6c6255f17a92fe1a70a9b174ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21241292e208e9d162403060b19b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f98347d1615979e148b0849132b91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8129325d099a40f107d97744e9440c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d85c57531819c432c898ee9417b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1702359b8a8bb36d574c48bab109f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e50041a76ac2fe8479048e770e5ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4957449f82a23538e04055e0d81af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e63bd3a1dfc6315be3d0ad8ed78bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a9581919e88db3d9637a3839b4c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358cb8768725e7243575440f0c221dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed0054872a1464970ce91e9666cc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca026dcb32dd510e2ff5dc66f9692047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b9d55bbbf3a63e9f97eba129dd03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eac2281181f88bd8163f16e78d197152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6729612f7c47971f6b219a4e82df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c20c00672d0681961c15c2993ca6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9279d28dd1a2aa6ea3a79d7ae1211e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab80d7e297b9ebab31b0f9ab1d08050156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4915167732795d1bfd5e9d5bff5aad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c169138159c4288e13dfa95f84f758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b040cb126a77e2c29ad764947a01c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7be59ce77cbf00e26f4ff1e485d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6867f5719e4e04779fdc86af3734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c782afdedc7b8a27c88e7495de595162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c1511ccbdd4b3cbb89320743815f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf05a370977d2a3d4ba8e63df229f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d594d43394fa1927838e647c2c993b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0581b9e3f8262af016601c948836ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd7fdae24f73d4f89e6e22dad67608167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cfd94428116b657aa27656a4a0153168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2605cf5d96f17c4f5e15a97b77f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b5b25c677c9c755c65ec76b042d6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ebfa043572797438fdbb532f89e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a70f92eca26e36e4fa337cfa28a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81afd204077fe39750ca01434d4725173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5f96e0b63f172b9a9be1856d5b9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7dc494ab4aa45a94281918c9e0885175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15447f5fe2a3e2048544f77747f5efb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818eef84d2d0a1c5fb73785f0283e45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccd4a8663f1fdb7553b50e1547b8f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79accf15c6798d4fa635fb7c98458b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95120103738794b4898bd4d0263073180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c7cbcd2306a006c570896a59e950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d6afa4d7d1adfb297fa295dc4dfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a48198167ee46c98b0781995e27f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c76034b355b3ec50d51675f875144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea185ede170eba79faacfbacbcb1c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a711d570db8f1039440e2017b92cc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f705d5aa3ec4e153fd535caf5be8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92cc2b0eeb6d500da80264a53abc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b26a527533eb090e2c3005962b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8e3b1ae01f236703271060b9d533190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6902aceef8e0a4d2531e0d8d1de3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2ce8d30d82b739477e5ce8d7fa0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37148fab7450f64b6eab9acb1c138a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c51fb8ece9ab894661331a4cf1aacb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82de83f348259509afec2278f97631195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba856801cd10bab997cc58fc2b7d92e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229846dfa6259794c873111a5df4280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849b8d825749bbbf4bca84d983677a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d969b4d9b1b0751d5bf032daacc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22a657438843d3d0e090bea447a48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763eef346766ea8e4a84f08dc230fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5cc28a07cdb61178967d7c869f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ee9d51eccf5839db906d02db96b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581bad4122398df0a927aa07af85b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909e1baf0a0501b47309b498ac3632205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260edbf76763b9314ac76dfac95b5be1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096da1c5c7b4944d8c60abb3c134bd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ffa5e4f49048bef48c724172d7a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d47485835572552dfa8243b3a21a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77369baa12a3bd77ad9793b9d81bbe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0729481c678bdf39ca004882bbe8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691df7f4e7760a114fd66f07664568f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6121c992ea08c9c567795e858b422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd657aa6148a99bdf776dca2cca7e5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6bd091a68008bfae6852f268df144215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dce155579384de918e3663cc9bc2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c3695949aa9d7d3198daee950477217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af813fbc7d7a9ea9907c22519be5ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd983f03fbb8639006cd68dbeb4d5b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033bff9b16172f0f2d0bf9a7cd41c8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f97c655a524ad3c4bc51d48156c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b8ff7ccfcae2564ff6ae305b3906e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb3a1befbe3cea15725a7ff0ea0bb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5d44300c7e3088a211bf1ba46b29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721a0c5ef9e244cee9094129147dff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667aedbcd800ec4469aa9171349690226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513c09345e46304220ebe32db4550f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec120e807ea000d043f7349061944228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd365a64ca51435d4c1297999a9a0d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4dab3c9a90804e5c533e0e7999b7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85cc2adbce42a5ead0372149f7a90c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c856244725f4b2cbec0eb9c11e4700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa33076fb8991af057400b6387b37d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743114d0b3a8d16566c9e1aabb35e6a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097821b41967f5f4328b051064f195c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9e2b99a8d14fb63576df18c10264236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4cad6233c5e58cabdebb8e27501eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6197f2d4f7cbe8a2f4fc529cb715fb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad639ac96b1a0d273e995afbb231840239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff856f15f0e453cd34de5b2bec021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdafc3707eaae655a149491d1dfdfa4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113772a923035f75abb9d99ca5b6727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651cbd44eb9a77629f1dd0b041f832d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6d9aa19af4cbc19010fddeb98bb38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58cfd428fbaa81cfc4990086e2ed24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b1a68c4b4f9a3adfde35e29377316246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49107d7c6aa11385299be67a76e061247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754bada13de7c3612e364ee4201f5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9832ef46c299505da28990ef63f27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8294933b32443158ff8cfec32ad8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fedc3c080263e3bc56cac70fa2a048251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d7500912a44ad0912c5bc7b96670252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217c14e4902b679549796deeddc9aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588f0fe95c377baf1ad1effe8cb7bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287c71c7b3669572995210766e4fdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c7a54a272a21d84ac55dd93541015256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261fa5ab81f296136b861edc8724a43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a8219eea2ac5377c4f1130a27b340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc26ddeb87fad859d44f74d21ea333259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf8bcf0f34106462ad10a183535d28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04842675912649ddd62e7e1e6fe5daf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac611d0968399f79d64466f075807de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf131309f3bdb0186b9745bda411ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ab6e81123f63329538b92b925b34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9abf012a27bc6da33345239976a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a6f91f7ceef3f14f2bedd720e1c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8611d411811b856f614232f4aeeac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06010cccb4cce521de1b961de589c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e403179758644c1d17b936396215d39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576adbcab375fe769b2328c271156428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9403c39bba01066dd532667179a46f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1e16b98f6cbe35601eb086998243272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c04f12fc168a5768a2c74bb278350273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf45bd86ab4f61606cb589c5ed8b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00fb8159eb361e807007744f47caf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000cc50fba75ec6a67bf86eab3d936d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783588244512fb105689d1808143089277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e2eb5a064df9b79407317dd828a83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b627774dbd0bdd666de222ba7f03c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d79be2b53476588216e2bfc6d2b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a6d8b7d77b71a90a9a8d34490487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc753ef7e50b319341d461b023da33fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee517cef357daa5cb283f3785ad16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682f2cd7b308f52af7dfaf0dade07c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff867107872d7e4878a3a83f2afae73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085c0c2e4c9d1653b4e832461f38da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a266b3ff971c7ada2b93ced32852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da283cdcd986877750c552bdf785d3c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237cf08a0d1132e4cd81da6e328a361289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e30f150bc3b9500d59a3465432c809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a03b3a7f67a088bf8d1648693f6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f0c2b379e7b9cdcbdf9b9283b7f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd692433b4206717e190a6b50b6539b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8b3a3b7589252b8d464293bd7734294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d054ccb3e475ad0ebe9fd03ce05e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9a5109b4774345fc6cdd2ee59073e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a30f7350fcf192396679157457e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c2585ca9d6f43fffddaa95c9498b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42bb19745677b5e36d071ba348eff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084e44619a3d658f7eec3c12a265a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed4cbbbae1afc474b723551b1ca0b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a7e0a529162659b1b5ed3e7c70d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab036b7fe2c4d73c8f6b7213345563303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635f13f3c16fd0d9b416ca02297cbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261d60b22dcbc032538e703cf74052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41d94af06fd8531fbd052c537158f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9adb6609564a70fc151d3ae52f9384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4fdca627ba48e587741b275e6c239308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de322a60d7e9026e6e629de1afdae24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544ec10c6cda6653ef17c9e2af26ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f264463b5546598ae1f60733db8e99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7331ba38a307c2b5a07094d7eaea87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f11401e8de38609b1ed348bf629f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97933069cd59c7bf6fbbd30f402bd57b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505cb538e305aca411cc886705ff2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb3a11e196aa9c8f73a76849f273cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba40e4a4a5ffb4a571f87f6211a34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0c7651db69c7cc4c37e250e731eec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f317732ccd66930a71837796582223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c9b04a83e783361b78a1ce256225320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1e59c3f4230d815b99388774e424321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d870c4be6606357d56f12bd86c811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ad05570bea84294746414dcecdde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7cbc8efe65339c54457c0a41a04b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519244e65754ef27600213fba08f71e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c77fb9b17853a554c23d002623a8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4363ad227a10c1bf93066d9c310bdaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a2857326c0cf9eb0969649273bb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0009f9be1acc6764b5a5b99d11cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309b0d50fb96174b47b51e04d616a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef780f29f2ae66733fc915612002b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb8d46f5fabde445dc5f3a679582c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92efc0256e0800008ac1c70f99092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d1933d9720d1602dd76b32590ea89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9412996980369191da44bf47080980b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423999220b1b25d54b21b3cfb2c123d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9954d90b33339170f0c6cdbfea29afc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd93ecd39925946a5e8771e4930202338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2e09a5871a9d19468b858d84e4e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba860913399adfdb694ad985e905f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2618ccfdf4c7b28323ed474a128e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5ca99ab6e7d7843915d0e5d64511342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2869a26878403e20178a57972ce4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e82983c6ce9029c2312707deebd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5966792496e60a73e1d8ec530950345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3b7261607de00fbdde8a93dc87f4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b138770d71af480af6fa143a54405a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593051e3a51ab909eb626ae5037132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ecb583d8b6f0067427ddb3fc232d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6bbaf079c7e4aa9896dd64e17bfa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43082ca022d403f2229ca2341b6fc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef9071302b29258a2a69605f735c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a158a8b4e41b37c2893764c66f13bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629597c8ae57ecd79bca825cc23030e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b43d37321555262c26daeca69be55e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa21c86bd1ab531a4212cd9c3080ff7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357c3264db12e437d558d1c2743973357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b210355347d5989111d415dd4a17f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e3bf06dc113ce1b5da08f26699c4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2fb7dd4ffdc5dc1e9e477b9f6794360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb38471fb52dc32e4b14a04fc111d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056aaffc820edda68def6f21f79ef8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b7f67a30a2005470d85be8c509e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987f4e452fb6433ed3085fdfb01ed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0fc5cdea618e10847ea73403f40a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245db9e8cdc2cdc96a786df648990c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a10acd4777851a16c66b3c650fcab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360815c3cde90ccad36acd6db91d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20250f28989499388c20206d7323417d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e8c65fbc9a354a00e8fd74236e0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2237db1cf46850af0a037157d9157d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd54e1d531540d959ea8c89b51766c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56856f0d6fc604a44dfbea77877490a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba88eb840316930da9741608d6c59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85353d232af757d28ab5da3d89ff513375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e9e4f020f1447e46c408bf633bb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5785d5eaa34cf6e41bd36d041818ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af9852dc6ed3ee408a1da0b97359a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195cf2b56aaa428c0b8e2b946e833a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b8ebeddb307b76f3bb5f3565c4d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79c47354858ea3c9899903b79d75a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56809ea1aba642eab12f9a996fa62930382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4592feed68c48b8b91224cbbf6b24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06724917cdc32cadb371984700c3138384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed047da1835af8a872c7479dd4d309d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8cb4d0d204153ab52aa5f65048db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d9175a52b96678bc3c155b3da034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30badc66e35f10ffc031c569ecd65817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413514b80837a9c1c700b0a6500ea426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a6f9d5b0a20a70bee0f129a6b125e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28351280a6734ba79b3b0f1fb8556391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22af59459e209a6365f9c99d8aac91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff98b940f2a328cf9abf66fa7ce3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81e41598416f608a82044f2408878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208cf643c4006b313c34df50eaf8950395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81fb6a78d8ad6c234c066e6284047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd735f4b2066df8828764325d325d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632ba44be15c31282be356364c15df1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f77acdd798eb2dfcb2e97aab20c88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0740a476796447d88a60fcda32e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df44b4b03d3e19019fbd07cdafe37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b00d5ad62bd44e22ab6ca26fd76d06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152444d381ae13ab1af397fa9de2c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ed2f6862f1670b011efdf1d6fc6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dd975f2c39dd256fa47c7f2ca933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc35dc250a883902cf9198136489fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7c404ba1a9f8909b21aeeaefa440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa7d7b146e11c9b42454e3d7afa94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fa8215ae0784b1e5e9afbd5365c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d995c7595531f48dcadd7cbfd93bf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f313d61829c10925004fc50944e7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bedbf60a180f6aa1faaddb476650bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fe12dbbd95a27715da75bfcf508b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4694560ee8a5940d703c42e0be882414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b9de5443c5ff45b9a468f07e128c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0b8e4590a64d36f87dfd6fd7562b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff034839ab5550de16b14078392c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cec5c59718ccd7033501cea4cabfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3931542a871e8e3e548d001124b23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372165122cf3e3c691cb3e52740b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb4366774d79046a8e78d0c776ed10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b479650a22245bf87da614334f4332422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec065705f80eff1778436f94d5714423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71b42de44ba66de236c86db47db4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05b0ebe37bd07d8877694b555c72ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb84c3319b3e19d6719b400e06282426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2179973aafcd933e68b9a20bdd52a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03984f146042c5f5718b858e6650b7ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92203da0bea11faf34f2b75e93b93964429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b1b54e7178fac448fd89bd1156d72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ef368b021a288db73b62f9116b12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c57571c6db47c77b7fbdcf6fe78d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366660aa4e92d3ffd2de9e19b1eee41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb828c6fe48d2b45ecb1b09250c877f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f71a5576ad96627ace675a736485c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e62d61af495e5a609f266068f456436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffd4849c1cd418eb8414303ab5bd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466fa76d51803e76529c49f53946f77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd56b53864c1a2ec99a7d1d5b3afd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec3b10ee42cb8c6ed0652af19cb3a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bbf55df3db8afde03d4a451e63184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b33214fdb22251b4e73259a272e14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6251013612751fcf770830cfdbdcd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5eb095837dd94b2f2e06847bf0b8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030307589a2b0c60b68d4abf8530faad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf4710b9e8400a92f7fa277b2b81c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e0f120005c216766ec6b5fd209c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d897b03f4a9e635ab7fba7439cf19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260cc52e1b9ab3cabd24be464df859449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856858ab5eda96b9dc29ec423b2ef94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e2111a649039f859e948c1bc6cc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e8bc0460528e1ae012b9073b01c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8701c16c0756ab22809757b4ca80ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c3a552545bd6ad24adde2d9784bc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065669539e4e2777f61646efca9dcd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f02792d8d4d2180c350220f23055456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d423a2dd9b7f9bae43e84ee2369ef0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c990102f96439237e5d9c7c3e74d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f517682d0937bc4bd49c1545716250459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903158d9d35606307dcfff7b2e82f1f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932b234277ea7d19e3e40e218cff92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878dae5ec48466df00ad49ade4d892462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28cdb96c251292116040b268a1359b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72729b854c8e7819594163f1127477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8c8244dfef3d6aacfd16998eff13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5a01b0fd5c0416c81e74365e745f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c43ccebc3523a7f9f46a35dd485d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef55926b3213af6ab3d8019efca0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e97d18772fbf31e3ca999d868b02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4fea6b24387d869fed5e32ab50871470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a93f1f52023f0860cf5cb49842e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56358654c68f78634bdf69a2c811b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f121f7ad52efce470d88cd36ecd22a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb0d239100200f0b41dc88e00b149474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd927f821f346e729b89a9a15f75beb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ee158466880e8bcd82cd19ad21c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642e8da47a55e50d4ac665d334f363477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe541882baffb188d7dbeacd5b0b59f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95047a9e20cecf2bddf4bd8a9da82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a9af756feff08bb2969abe66dad0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87eedacd41a7ffb2302ab58225a85d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c93620cb4a79dd8a6cdaa66d4517c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69706754e4dbc8370b5244dbb5dc011483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb4c31d351d5778026f380b29611e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40aeca0ae4032af30fb3b1a4ba0be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2db6374064d2a2ca3377660873f4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9ef751577e1f80cabb9712ff6cd4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fcc478c5ed6c5ffaf6e2b683cec77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17919c524316fbb4f50610777d78d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a71a515ffd9a19c9888720e67f526490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb1cf9d33e2bfb48deb4938d96320491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a71814d630575a8eef4f83ef9956492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b8cd2b0764f412802e93aa09209c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf109d8b33b568c9f3b68bc726968a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e13b8a7e1c38bf41fdbef099c59a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489602f4d485c663531c22f84c40249496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a3f71084f2dd6bbdd58166712445d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8508cf8a1ab8c1d3f7419d9c90d84b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28402920d2cc64437e7319edb093851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e1559f0408c366d26db612cc02e10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f798573ace3b6f4edbeac0c0b17ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b48537363eb897dc888e0bf99f85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08813e4c344c3e03908696e2595d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147d6d800c67a31da96e5275f1ff70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84a027c551d0f01cd7c62e086dca0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea1ad3660fd5a31ee2501b7d8cedc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8731f568f7e45f6d2e3664b7d1d60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb1a86fb7696a5cd30ad8442e0357508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13c872205eba1bbeb516f6d4cfd4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a15d9e43171a0b8e55647affb4cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5f70bd254c9b3877a8063b3076fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7afb591332afbc340d0ef3c0b69e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb56fbde149408b2434d9899860913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f11bb7bbf0921c652805b2402146514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d06f8d6fd290504e06c30bc117a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f541aa0fd946dffaa8f1af3dda837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb859e8419f55a7436249f7dbf37de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d59fce4ef20b5ddd33f4086059bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec484187acd33c313f1bc5eb18d888519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f26662c7b32933435fa9dfdbe59d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b629d6c9ebb62fc61a27e1eda574ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be00716c8bde561a8dd8dd793c0848522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53a3b9b2d3c66dc9abe488764afe6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cec5f0dac7e31eb660f59c32949aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01cf8a686bf3621ef0c1b3c567aefd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d38f9230ed73b371fc2d854707791526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9125322448130488af3c203bbeca2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e63f2544a316b37802e9b71632f76c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138829f2b67cca993fd8c50ccb126aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fb3eb943c02570b0b9a89cd88a99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d4f566dec3708be7e9768d559dd6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12ef0a3926e0309795ad60e9581b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a0831a3e28d16c04c53a820b110b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04cc75349dad4b7d0989b050653512534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f57101df8081438ff96f6ed946c79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc2a813de744b9d02ba9f23b297903536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b11fbbc125d698aa6739a6d66b68b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0037639959a3f6a3f8b8c97f6e2ff1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5688615e3afa8a02552f3b8f7bb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a3a434551157f7f4bbd914a976cf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a02719f2d39cd3c076f055cef9de9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782de08326a9169794fda70669f40d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ea45b0f3d9d4209e2107cf42bad1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c25d86692eade7a3f9141549a772dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe54ed490270b3561876978999eed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c357c96f82f1eb7dd0402914a7a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3300218a7d461912f2f54573999e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf52f972249063f4a5b5c769d1166b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff3c46075fb53b4e118c1e236a2c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cbfa42574d969eb0ff538e053f409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaa6f8329e55df431fa91aa8b22fed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdcbe5f4de2fcee7b3d348ddb845b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783406f81246812975a5ee48b7155b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d563b9b1eca12f8b541f2e732542ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2b1ad8310487a9678c227c9ef95c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5213bd489601096f28465d428017556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de9721f04079ddf0f91ff37f2fa926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a5119a1c5699c55c18670aff2fe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9206e8422e828a6efa495e878a9a81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f24a38f8abbb42b4befcf65fc15cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335de0de5d1921d89e1f0dbc56a29bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac120814d42e9d79580cb64dbb5bedf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d0ab5f6aa72ae39ed89ed01bd5b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b872e5d68025d873169ab59bab53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2d06d025c540d635ff4a46892843565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dad68411542c822f38c9fefa17bcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58f5a8a042ac11793d32ac05c9837567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ca1aaa40f1915dd06580d8ac2fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f7704d62b0fb9a291134ae678b6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f8678a8bafc3bfb8c138abfe6b3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ccb7a55f01c1d5687ca3313b071e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474caef2f2dfe5a158338fbbd0d68b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206178e11dc9d29b3bf41f22353412f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf171654ffe878a8067ef8ea2e5fc483574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3bca2689654955c47afc7b90e434575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608e616f591296f9d683b6c45b8c08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e102bec4a654c79869b886210db87a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb3bb529cb39a2c4c4aada2fd0edb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865214105a01f654ca5969bc0abe4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f541966d1e6ec7fae73d43dd7c403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca774146c298edb57de215bbccc294ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951e5ad8046cb25f3b355b4dc54736582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2004621d9f83c3b9ba860d8dbb550e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a71f2c27d7b025addbb0cf4df467584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fedcf72cde9d174e8a4e4dc92847585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298562ca1cbabd707f3c22fc8e4846e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe6271d141dd4d0af5cebf6e6b547587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f10048b7773fb96e69c9254915bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d5efdfa85fe92187be57056df06f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdf930859b6c242749d3b3c64b627590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9a39215d48ef4395089365663503591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171280562c59608ef3d61c7114f71020592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae0c2b80608108779dc745e9f68af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e39b0813778a1b72e6f97b38c574f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f55eff616f36b42df6153eec32a86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0d7044a87f1d0fee67013e72523f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d43c21901d71c22ee0e189931e783597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19269dccf52847ea10c28d9b77f4a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c7e203ea9f47ea73e3e928a486d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333063455e31b58a2205dd0a0f7d49ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ed290eeb87e035e1c130b732046d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d194405ae7a58d7f14f0fed62e6c20a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb34308c3eb93ff0ca8643e612c5c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133535f3c667cbec729fc658491aa3fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d2eef0d1725bfb643e6d3eedc2e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f323b3150a244efd0271eaf971083606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e56aaf975a463907df1152bfd6bb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094551800ee54b20040387d5880dc487608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ab007c5ff50b904010c713f8148ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd9f5fff70ee6847388d3de9458c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e9a05332438626beaf766a4cd0ad5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b2d30b59286336c02b63f4edc251612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1535907b46d534834000efdff05baa5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086dd36d052a17c6ad104f929de5598614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214943b485903cff46325120981e6cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea24bd718626e02ab90f35b98864cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756d4ed0f565cb2f4b44c528c6f18b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e5d2815847e72de6d89d76d548b9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b60483cb2f5f787d587ef9ddf6062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf9bec11900de0b7fb5de33dfe6cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422f51c7f1aacbab4a1d5d06d6ca9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48f544e90d0396e632ac91541ed4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415cac791443c0102a343112e9cf049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572455364dc0df7cbf7f78073964f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473dd0df776dbdf752868533f21cf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c338dd7b50bec63459be9f434c55daf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2601c63ad4f8c971eca5d8227996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aead34902a3f905088f14f1f521edf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f478db4017c7643e48835f8ed6fe1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991929225674b74196d1b829d306287630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332db642a3b472694fe3be9453a2af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec0f98a2cacb13597180c3d7d1fb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83051a411c7144983302c054f9df6b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f63fa311f7aaa8a18b7d13fdbe7a4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0aecddefd00cf090e4b7df12e3b31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc932b831f0ac3f9963b67a7bbf85b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49567fda758f3a0579e819579b91a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639e20afe454a0db0b52ff4fb02b39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac1b1320f02ff87da2123bc7f24a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44606ecdbcc422b71eafedf12f0ca3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195e1b172dd4f0479e3389c7fae63c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d2fc5149b7f23329dce8c2add18ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804f1973877ea79b9a3e5d56a8076b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef835dc31f02e82b0bac417dd027fc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102518239fd3abce5b15f80a1bb4f0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79474abe02d0ff65485a824f49dabfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316075b2ec2f073891c1f3eae4127f8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383aa3bc2db32f91c7443918fedec3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760fea3092bf00bea2c261485edc9d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49563405ced7340bbc8fa94fa61118b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3158d92adbb0689c28e1168b1f085651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed5dbdd62621eb9ca450b59ae6ebb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324312ccd1ed8176fa54bf39a34e4f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9b9f011b6709797b59bae3ee1dffe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77bf6ce25fd1da7055d0c74caa6d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134836d2e4a06ac1fcd25904845508656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623912979fd159a16a56120f207504657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40dd396ffdd35f02ae8d905bd5f735658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5f5200d9ad21c4ef0fd668000117659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be5563905d61d9e7bd6926b9fac09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbdb1da7acc469bb6ff4247adabcb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd9d22631437736d2e16a531db054662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21455c1be07e5b162c39a8186b39602663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65293c2eafc44c972cea094104541c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fac016ea529889f0b15ae2918c7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971de6a67a62b8586a35132c14f1b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c97333790c7068f0d7ab05437d98d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef2ca6a08fc8cacec77d4b1619e800668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c2c9bc4a980fa637edfe7013e48a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1414644c510447844e2df6f730caa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1f882c04423da0a517e1fd0e02df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8865b5be7af2788cf20339d772129672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5e7c65466ac93ad95a0e1c225fbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b19f0612a9a9658797510c8de38cc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99882510c523810c281a7883492ddf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ef6d497283f1f7721268a23dfa993676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615ff3a28a37a5189d2f83eae171632677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936d66cdf50adae090981199822e5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3157712628e7755ec8eab60e65c086679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0eca549635d9af68e45e7b67c0072680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008ed77f73f5793a39de06eccaf652681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eff4bd1f02eb342ba41c775011cca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729ea4f3f3ca8bc281ce0f2d579ed0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebff0fd75ad1521bb91148b56bdaa57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7d770af428c0899c38a0b436a501685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9534265c6785918aad0defee89d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b600a7bb0b3a9ec9ee24c8e598da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b8e62b06e03e5623eb7ec2ba32af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6a7f1907d0ab8f9fd0dd03fdc7f81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c6037ff9f550c034050720b219524690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e4012d191bc3fbff3c7fcd5646ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce335bc40b189d656bd01dd71daf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed9bdd1ca03332213cd9b0dd466e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55154dd2a8fca7534677630c52701b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b219a2ac1df65f7499ecd04aec735695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4018befd3311d311f4d7b209f56bf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40215eb5f8839d43aa4559521a38d968697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153780899dd803e41c3a0ea42462d063698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b2f8b473efa1980b70239c491f9e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6812969ecc4be4413a346a3e67a62ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26529415bacea2c624ec7cddf163d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b733eaad6b59cc90e9f5bd7b89e895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e651c3bb47788608cb0725677868060703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9dd32a975ddbdfb10caed11cb1991704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e63c70244cb9bb8c8b59eb52100c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b8a065b09395c4860c32e9945719706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a171dcc9521c35ede273a55db89cc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009098eddf297f7e9664861658971a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc7e14d8e88845362aeb212733632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f558e6409a185d5311b67614fed0ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645179f5ac645793479c3ae61cebea5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84030ba6e9a06dd34638ed6463815712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca62ef103b3948388892b6908ebe0fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a36e5ee1641fcc6994ad450e91b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d7f57932b732751e80719f928550715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081cf5740ca98480baade8ec3772ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f34ede810e913bf8390e7d94f1829717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b24977713fd4ebc9ebaf558a52ef4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5fe995c2ec6dfcb57efc80ca28a5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d25f315f7ce3bd8aeab2685322ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf3b0bdb0f2511a8af67e28d636dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23536ca86cd4ba4aaa7c0cbbb0242bcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c2ce3dfec362226e9bc517aefd62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97605e8800a265df31f3ac85dc752724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c923a160ee29b7032c22b845572b636725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc0e364686b8dc5b413b87cf49007f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555513c5dfb98c4c73d509985e996dd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd34585d4b209b0241b2657adfc2e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725412893eb18fe0a889b58ce2a24a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445dac6f06cfafd42e983b89431428730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639927de18571c06a4bbdfdbfeb4e39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcf9b6e738cec8e183a28fb32f86a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22cc47d7959487a0cada921f2783f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35c2fff1771ca2d18fc47c2400c2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93b5b36ca33b5f50c61208c942762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeaa3238458d872335155dcce9b813736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6f86a90da4b4a01d1a50a0f49447737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ae358f797f14d54bf177493a4ac1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc61bbcf304d98af3f3aa1ebb01ef9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5f2559a4f339382abe183fce56ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce4e95fd674a85fba14f368f5b837741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85da8c363cd7c0d76a8fe7fa0abc63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb2975274a23b61304784bbbb67d21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767cf3c00e791eaece94e5a909ebb1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771444e77e2510e68bdb2e1913b36ed4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4a5d51504208f6f68b1115bf7f1bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8d4f10dc1cdd2aa5b2b0bc945422747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0a99ac30b6d0d908c3e6a05683c2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463a45dc67d8a9d102ee3b88cb8a4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a1768b51f2f4cfcb23ac48ad3a550750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43f85af1d6827222320f6187ee929751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085835ecfe523bb0d7e09b609c1cfca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656b30c15473c6f9fdc96254656acd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dde99cf6e7950e0af2caa8f6028cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47072f7ac72097f24acbfcacb825b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475140c3c6b88f891a70a85dbb2711a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb69f6b918da2f540b886796f60118757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca93c4d96b49fddeb50edda6972133758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd298b15a128a86efcc58d47405282759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ae84554d4f65fc971266e598e5ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d83ee03af6357390c42e5946a058e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737223b3d7ea3c8c3506d07f3bddda762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc32383a5c74882fc04e4d941de43f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206264203f256822e414881ba0d7a85c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbeeab74acfe7333a81fa9eaae32ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49028310fc3a3c36b981a1a29d8873e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53130a21db49415fc76f7fce2e41d70d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c1af84e63a1c43843a9eb61508fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd02a44f68c1eb6b743459ca21cbfe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d83dabece6fb6736913653809a4b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04ff6579e113585864dfd88b1219c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf73d3ce673c37f99b9efc2905606b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989281b42de9ea5469d2abf4de10f4773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>