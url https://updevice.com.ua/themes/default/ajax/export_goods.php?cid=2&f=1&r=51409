--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356007f2f527ebb95c1d2f617bd560bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698fe42e78e3e4a962c488e18d6a0f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc89909ed504b325c3918d715660c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08a1520c88234e203539d4bd165a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9a0ed897dd057f511ad49e3d1ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88ae6c72ed2ab58cfa3aa37182d636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84298435666c1b06179bcaad329e2387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f327c25eeff867a942fd4d59d5df0888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4256aa96fca5b55bf64b4ad7778dba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4aa659d69d0d3f343c89b84014b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4df85ef4c1ee01baed8b972d333b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8661b16790749cd5505411a2735e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bd0d5d58a6585c83a4d33dfcc32213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95046b4f4c60586a56a555a7c6c61514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142b3c90cfebd984fe888d61de58fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde288d6f9d4078386d890e0c22d9a4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0621e792fc3fb98c83d9bf83b07617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc5cf9c01ddc375659c730528fe4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb0a457778a071d9801e009ac038a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5fd3db827901193444258f0bb4a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f743ca243bd466486845dbb1370cc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae5e66f23849a0aa33d7317ad3fd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3037d4119bae3ec1487d07d07a2e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be8b275c71e2db9815b4da6312c7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94fd3db96f3b708a78956eee9766825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a6152f0309d73070c2e9baa05423f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975920bc2f5c8d04e0dc367bd58cf7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f358517053ef43622b89c3c604d9ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8df309b02ec7387fa0154ddb33fb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b9bccbe28b6cae10f58b67858a0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95ffaf2960cba321dcecacb6a50ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166898b049190e55694eac999119e7e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c468b1ff4e38cf6a20ff43f65118633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814baec86c6ca674531b53d6b91cfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634a2201336aab6ea7b3bc39b593a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bc5efd6a3576d1036a83adc7effb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652e6233e2e256f24ac8d69013769237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ce0e1123b3b37dfb4a8cd3cf1f1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77749a6114b8aa109b9b4859ef11d2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f1d559474390e37b6d18fa54b00440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc5d45faaed0186af7c3845e83b4c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fa368e021056de3f0c9bed4c059642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5499c1dfc525dd0162ef85b6a60db9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde736b8a156158cd80fbbc7c1a892d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28850abb7e22e44ddbd067bca99987645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2934b6d7aa06e9ab7d8b733284209646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270dbb6ea1ffe2d9e78696f17605f7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff75ef0e79ec58332bc1bc6a193dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a6cd142dc77f3d25ac0f338fa68e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbcc05f3cd7239b45ef1192faaac7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c62150e7b20285d8d24c2a60fbacb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c55f45332eb5450a636b273e081aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcd1f8aebde8326bce2764ee45454d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c472411d1a596a96073a7fa8588f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af93b63a10d0e350a9a96429d9446d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c74ca67b9ad675662998eed7a38f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba784c5150388f0f170f7cfeab48655757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b60003d675c854db9f2db747719cbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed233feb72a8401d1236829e48e310059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699eb9cd5dad09315732383d2d90b0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ee38284fade5bdb90c12bd0c6591161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d8be3fa641d9fbb5667ddbd53a9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34854858bf96917d04dc8d9e83f17363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0b37c472c54a40b025c2e42a6730064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c2ce38fb2e62cfa7aece21c52ef6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f269ed0b8b43704abf536a6ab785066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d8153136687cb0afe79ad642ba0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a857c99707a5fde9c5bd69c202edc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348171db58a6b1d3189340b2180065e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb6b23fa86862925af9e92398624470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277026b82d65b1cedade98b83e9b1e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cefa7cdfa3e15be5dfd0c92b859c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abed068b51a48477c262a3434e5ed6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71080ffe1018ef0ec6ae5346f363874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d15301b66ca142b211b6ae5d4e8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de480568042d4221129207b3203c7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d9a0d71ed061317e997d1695246677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fe4f7cd1f24ef7fedf9da106d2ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4b4f32f13a749c4a21c65f78007279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38c8d316dcdfeda552b1152fe3f4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8dddf2828a4f22c9c9a5924200b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2fc564c53fc4a683180024d83c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf446f73594bdf607824c03b6081983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b322f521431bbbef194befce542a9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccececd13b794d9b0f6bf864e8b948e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc54fdfcc3e2307ddadf6af78e9934d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294904a24f1839efe45c630f3f2ca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32cd7fe0a7396223e83e82cfb22bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05175a9d04e868e24252d9183677f40289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420ad3d3c7c9682cb758067af4367d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7adbd646638a543b2a116f8f249691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5e66a84779dfc3c0d4c59d53a31092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cfd0a13d090c7996b5d71fab2223093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4590f8907350acbf73e0061404d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce4fa4707fd4c09b6ede7f77e411c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf280b4f9e1d816d7603cd968ef3610d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0fc8c6987e7cab1bd090f9a623aa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163fb0dcb93f023cb7f4e530eb2fe3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e715b4aad6fa71d4fa4542a407d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b378d815326dc9b0d516fd669c0ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2baf3105a90d2fdd9cc4db51972ac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1f31189f4298e9a7e072ca2aea67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a2ee5d4731b1d4e3a6a5750b3c829103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bab352451fdd0c61744c058776339104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc994b51d363931de42ffe5e494c6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c7176c8ca95744b86a4280abb362106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c811375f396f64419f6edfc7bdef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7dbc3e9ebc7d265382fa944cb2e4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c0e4ca48f03033ea4ad65e0b166d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782691d3cb15dbb596c7fac5a2b272fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7afe72bd4a7403abff1b7f882b4005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963a68f4821acd4bf045af4d07b2f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc06d096949dd3c7f9e9afe76f8fa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b67db3980e1d8e94fb190e372f5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea60c0d623261984dad04fd178415115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91efcc5097d5d947a9b0f4b9627fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1d34fe2d173980a624eaf23194a57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba538750d545985b13f63eac1eb700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0387ba626149bf862fa342ada7523d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f06e86e506429057dc16b81112071120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cec401db29f359ded815a932c76d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe678bcb643a2a95c6f968f2d93465122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021eb4730f60817290ae7e837e1ac4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b2a5407f1628849cbe35762c419e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605746fd3822513847acc77470ea95dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7194352542a8ed849768c81bebf3328126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30dbedfce71efdb9207f7e8f1cd054127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc411bda4ccdae469e964cb2ed3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e52561f3923b463d3a7dfa79c776cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a7effecec4eb106ab891a00c81658130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ed6bc15787a4aba6c65582ce5ba2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c45a7f145fb70cdac440f5f7f3e55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdf510447d5faf66b78f6b2c5984a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc96bbadf82787cf28184620af617d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb96cda3f67179535f0d34cf0239d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd82a8b3f886a6c809f3c93e617419136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158a0b757f71b294499bb042538554d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff516c42cd7cd1ad1451d4f06f16e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a012453a963f1b17a62c44741b0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bd31b7dc2553552026ae3ff1c7872140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f205ac0958a6c7595a766f3f9055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0323c3de7b4293f1798c5a10f88d1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cfbccec2627c3659f467dbdd31020143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51890fcf042d76a0ff7bde14c746cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9dcc1bd60add6e1e84be929804dab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f6bf3546ee2704c522f89703c825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56fea76c16958dd0221b678abe15c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862116b8d51c9d247d2bc5e293f4db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b305418353863c90a8c28281800f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e448c526198217bd3a1ec8ab513b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419f5ef2772358661ea77d3c8dd1d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25b5d2cc8f614b3483b97c7cc332d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd460341667959ef0cc539a499a192a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ebd3d77fce8fd994243137a52b3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c527d5365d12d6028c795f56396d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8ccb2c06fc345df2cdd018e8d80ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe785ea0fb7b1e8e6d59a5359b3112157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea49427a360cd994dfb20364e99e91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a9f8e01041fd479a86d051995a64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dbaa19af787cd94b3e799ceb6a434160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21686adabaf78d6673e7f37c31e5fcc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2f4ae46d9f5b56c0728d45498c6aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0398e7093158818b526062edf71033163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e78fc7a6f3162c23a16882a3e5ba02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653a1292d81a15a3c87f0c88b5a706c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86555ee868bf5bd1f4931200776e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e606cb541a4e2f93a849ce2411022167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a08bd78a338d6486c503530b16d59a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b56fa2c377e6c0ee748da66c7ef17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cdb2cf62875b3c39fddf80e066f0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8142b683e28daee5f16fd642b444171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab9b4a9e11de82a57e50cce834b7dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b8468ff4bc4c6e07a2a9e0500121c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4492cdf2ee56ce9075423d911f7446174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4845bac2fc2820a00eb991856a89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4077575184f6c4074f1e993252b3b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd498f9f1b7cfe70cc640c87dc13565177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d1e526498297762e38b2e22f14444178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee855e64841f0a2540b18a473638bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865263e00123884746063c92f47e89c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b769fffe4965250b5b2c700ca256f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc105155e0b84433c20df91affa82d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fac1c758e1a87c9d163a92adbd1c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52273277e58dc16d71c041eb01e12e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1910322b88ff1b3d00ddb777d09505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed3eeca3616045b3fe8992dcd17f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c0f691c6b51a83517e17906ca999187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe8b339db77e6d45eb71ba520ced4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc93081b2868e0892ee6dec15494a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33945bcc58ec20486508f139a440e07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066dce05deca90ea12eaa57cc826f3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2626e56d444414c01a3d0a859a86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2ccfb4f30b3576de81430c0380cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1823513744de76856cfd10d81c3ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb79a9b35997076601b557e51d3381195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e69b12401809fc5e8b44f7cbf9f30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b326ffd9e446f084f1ddeea7f4222197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0394425e6556aedabb1aecf811548198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b12c3c86374786a6ec7389b66bfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368e174466f75a844f687d96180d7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef5993a3aa6aa1ccee0ec227f5ab6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b888a086a2b3586aa9cc06475e9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c97efc9b87525af7ba54fc9a03f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dacc4f8d712af4e12ad0ba746b312204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a61bfabaa4e06eb3160949c4de43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04898c77063a06a95e5c2c33dbcbd6a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943b051b1e72ddc76a9a4b52e5e15d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17643a943aefcd9fbb68dee1eb3e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf6a3065c4672ec2a3b16c1e7d03c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d51be674621f52917185cb010ed76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc7953420a53b627d1d3bff46ccc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adfd03a5d79a60107b305af00b1698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7d6b6f4a04299489469b0496198b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f433590e2a4dcc2cc4401602119cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb176b91954b7fdff4f02cd39d3282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce1fb21488cd3dfe53c35e5bec65c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beab8105c98636135e2d8ea268b288217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbc015a6271fc44cc124587e171e25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ffa3b7e033ef53d3cc6030a93077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13586d72559334a62f79178f2aef7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6aada4868d6c6796b0a7310a1bda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a225a7329f705ba974a24f8a7e970222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b319b671bb1e757d62ef2cfe8985db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bf8433016b612b4b1212b0814441224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6aeb6785cf396140c6b9165add755225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404daabc244ddc06549fc585e00b361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064abb84b98b4ec85ff988b8524fe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4e7d61dc5555635d63c896040c8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d43158520b242c4501d978dfaf63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c1739f871e599326d9bde34ce2a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da99113d43d770b6a550df0b540c2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d945eabfa8f3f4858984d30d0f2c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6e627ee85fdd1717bc32078356f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ac090b2d186a42f7edb30e9a9a3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453e8611cabb395b2e9ff8d5e572fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a34ba242489cc1049d17c8731bca7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4629c2bae99a6d4419eeae1fddd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd578b7526d212da98a8a3282f1ca27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c95364c661afc497b59603b12184239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74829ceb7f1cf755ad3cf6b8bf523ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52531b1090203ea3d067881f80f24bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d42431f0e8561adb6213bbc2a578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce9bb4dc6335402e359773de24f348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf420f077eb14ba5179a16b373fff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41a4aac0fda6db67897b05d4a2fa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f28913c019f358833fd41176a0c4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176aefd5a8bd49a9220fc225e847b4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cf8222902b61308e22af749232072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf24b7e41f01f43a9f9adbc8f8ad5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3df51c9c6cbfc3528d8647fa8c5c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8473ce8adef4bb1acd0f18a000e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679eaa4fedac7a59a2b5a8b9a49d7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b8ade82053499e12b0463b4e81114253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54d514bcc6f1187859efab60bd17e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555926a4d5fd40e96c92ba2e924637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429ab4e96a83d7b55d3c1dcbac56b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a1e3c83a8548d7cb8709ab00ea2aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b6cf0b76b7f5830d86be3c08a59c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae7664fa0b6b46c153a30dd77a4cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138b17e19e9e95247c49b54a19e538260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d1ce0f5dbee329694e5ff2f21bdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eb1c9869cd7abfc4aac552940b753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223030c3124ac6b032d8f87ff2859015263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89b1240d0af0750a1a4b9dc652fd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345fdb3c05893dafb8693cc308c38aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51cb74ff849c95e35c14fde61cb01e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091f38d49151b2a23ad308f3870b166267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df56872d36a6fcaa50ec9aa2f785646268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca4893519c95245ad0abeb8709f24f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c88791c77b991b4516b4bcc53244f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22296c30c65f6edaab5b873d20fc66a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2126f2681282d23efaef3d8370d0ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d156b54027c257cb6b7b95790d5c27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff6f8a0b85fd52207a63495ed1039a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f614056b7968373d755752a412fb74b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d73a38d7b7fce8e1e5de9d034d7923276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44bbaecf4ba259ec27cad8d269a03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7621c0a4852d2d4e59aad05b5c4e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc59ee95b972161186e0245a0abd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a551aeff84713032430c407d7dd7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372c5f91dff2300449ae1242991c01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59c4b9cf43dd5488792bcb5df18d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88003e07e312a9a1d12af213d333af9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976f6c1107520534ba9ffe9301dba5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac574a29baee3efd7f23da01984bb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653c62134b0af6b73b3cafd0045eb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6745480bbd735fc8da168e15506859e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58baed13e3624d53aa115c8def8bf32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab91a018c26e326525f955f2f21eb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba407ffda4937b9159abbf19ba2ada8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ba5a341b4a127ca5442a37c341cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22bceabe4126818d60c709a971bbf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e763434af60c7b6f11c943ed4c0df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206ebc9211fe2070a5ac0e78aaf92b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6676b962d8dd9aa1b19894278cbea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d81c8b4f8b058f92499a3ae55dd3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef6956fa72f91e059d61c587906da1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b763bb723a0f501d745e1d732f3551298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d4f56715acad8acb143616b44ed5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9428bf0a5659ab6d59228327c77d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04360e30ad4dabe51f6382db0b0ce7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c9bb8a94a3519b466f26587f9e87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb276d583503319bad1d3314c4fb2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a35b34ad28df07baa8a9fb4b90e6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8ad2640be72d8e29b806ae8472f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aa175ad18c924230ddc45621e6832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8460a5956b8916e722b2e0f87b8c1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0404684d7ad8e513b9a56ad731f87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01702c82f463a7a451f10d36d221029309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1898df65a5fbf4d92b0282941c3243310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a132c62436a1184d789a7b1d8a00e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c246e170db64ad11630808ca343ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc67765218ac8bac65a2936dfb3fa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892129ff822db30fdb76df1a929cd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539cc56dc8f5867a260aa942f70415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0aacaa7ccb5c6abf7b6f92b3b9a93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbbcdcbc346ac7f83714facf675954317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322a94c48ca4db94ff3a4bc496d539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265ef23f9a8c2b05613d02f7d1da9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2605e59f0a7f579ff69a176d7e891f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fc218ca2668a2f9cbf6274b4ab20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df69cdc35933ba140f5e3703081cb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca136fd52a3d42daaf64d58e5b4243323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f603c473d61db784dac30ea575b9af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420a8cfa89be886980837f11f228f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df067b3ec2c25cd657132c558a016a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26126b444753784aa6cce860420f83cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779710b30c2c27854761d75746fda3a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843177f7a316b194e9deb7394cf0209329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff613f179c0f58465edc88789ad09b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ab74811b02c23e0e61438989a580331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78473acd04368c60e70a70bec7e8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce3df6cb10338daf3eaf7e0fc0bf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388c6fe0bbee5664c15af097346bb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d6c5f71c9f1f47bd0c221141334c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b218701bf7ba38bca28c3fba0aaa411336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e27a2ef23864c6eb0dbcb12cda88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267d6e682d75b829bdb11955f657d0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d41356a7c970ab42ab09ee552934339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353b02a033665d7b398be3f160ca115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd61110338e73aaff4bf697dd90b6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789d6fbf1bff58c094822f7234e7a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166816f680be8216668c3e76bf953f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcfe1e97eaf0289bb972198dd1daf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142bcce86174c44728bfc4c8a33e4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67442c09ecfcf43519aa204b9be8cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14f38bafb5a67f008a4f1111c602b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c1aa945249f57ee6a1823df9208c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e5661b0c64a0190a3943cf97bdbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b0e54bc63b3c4d35dd1da0ea24ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941b64be33c38a095ca221ad0cef916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ea460262ba277d5d680b1c27e587352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d3b6e3d0c94875c3deecb14c5614353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc192787c5772841a2b74f90d9d3ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd58985fc86c2c8355906cc95fe7407355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d158a8d3c2df74ef59d293db815741356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594f9534d57e11b2dcebd7ef4dd9b60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52701533e6f23cee186336676221c1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe5092a3334d2b0e757bdf036e6e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8946b0f3fce3f1bb5fd3aa356e21d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594af7ec94e3da1268cbfb12936b5c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36f60085f30041514f2ffe045021e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b780cdfa05277e83c8a5b37a36721363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a4d86de9059e8cb5f6dd50fbe51a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaae3b18e798ae96a4d4caddadcbfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1dc23c779d77b1ba70e47c554c6b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7c1daf099e2eff9b67c5b7037e31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d67ef3adf8fdd20429011a8f92f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bea56bcaa351b4d088fb9c22c2141369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6e8e760cafef56e4f4bf2ce995d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbc6089f5048e2e8b48b725dba0df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66a63a8b38621e1b74e01aebe1fb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f36bdd8a497804d4c181ab5322f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a6df8d03f8dab8889c862d6ddf2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da8fcae2fd946da7f146a4f811b56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba167945f18a7a6bb1eaca4804aa7c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1faf30a2aa898488aa6a7d1f3bc62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d964a8b7501737962f98c60061a780e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790730c63e60e3b24f0413dafb88f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19065b3e2cd3e330e9a3de49747910e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922888ee914c6c8ad7793ac6aaff563a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ee1469e1d72df27c28acb965b2f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff883c940fbaee4aaf71bfe429b4c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ac39b1f992ec2417474773bbe0c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92b41227875fb5a3560ac6fce88dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f0d20fb4404101519cad68691326386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8913880d8fac7be1341c4b60220fac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dcd57c6de6a2e265e0bb80d614232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48093b176a747dad4fa7fef7053b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1922bbda711f2c7b99adb336f234d46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e9dc7b1b017afee82fed8afc28fab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee02fd899b8e85c302d637f7287991392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff870352574e7ba683c483869e4278b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca0697383380e900cb588e77e7879394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab8126eadc39fb3ff1acbc8083326e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d3a1f5be60b76e30ba25278fb39f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d724e213ba8bae69810e751a4c25b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d06facde04f83d8532640cb4b731e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20446c440d5777e64e02b18db00485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960978f91ff41fcbaddf2cd8093ce05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66845db4db128d312105271c5d3402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a05b609e6bf890057d06bf38147f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7583482f6a86dbfaf7361442a6272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ec4646d38b98cb29129b5344a5c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e98508675342bc816aa500e807df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd6b1ef212b2ef2aa6560e5e6505e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974efbe5a0532b8949a2f3b70910675d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203179b3ab20680ac83891905357bdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552c2aa32882f0f9928937339ae99c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883414f2364ccf50bc2691b7f18241f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d4d557c0a96719c91ed32f3c84e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd06bbaf26e00eba34a57b15127a3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1005e72206791a0a06bb72972b342413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18288e2b69312b9b4688c94274812414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b269112caece9ed9491628b311a2c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aed7ed8a83d0df7e64d142ac60ff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a621a39f096c7e8ecad5ee28b3f72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08eb9b223850d380b3877086d3802a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562c211f3839bbd7763df820f15d31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d8ce00b9620a03389a8ced5aeb9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5f44358c9f1e4ba4ab0aa33125af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55275e5b5f5cbb129585e60cf37730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6512e6c7f5b633760ae792360a5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de91fe72f116f04ec55756930d2d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62c94e84735ff2e388bfee3c487b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fe48bd89113547edfc3d0226d665426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787482240dcb1f8825cef05b847db5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea7c6de7e9a01f8a6fbbfec062eea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1195436237de3fe747038d495d3dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400d034afa0b24822bed5c689ed445430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a9091e203c6e61fd67f4d595c9fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae023c992fc348243291d59cb953977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a3a7fd9621905b070b478f807d843433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462df2779dfa5ea5a94498b14ba9d31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762849007d885bfc71070baed759218435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a1b66ab6bec4208f10cc5f82b9a06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb758563330655c09987010683b0c818437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7cd332f70ab86760c16b82b7da45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c3b391cd1055ae5a073367d537d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bde7aafaa0a466b4a85d6626ef50cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2998929bcc8166c347513b8a2e96281441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001fc73e939e4b4ec4dd78b9cfd59f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2177c1c035a4bc6205355195cd40ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000eeb52950a15a89dcf81163cffeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388686b437199e8b1001f565ef4a2a56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c11a2501753af00e4c3c52c11a06fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7856ba48330a21e8bda2790ad4936447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a6351336b81cb1e0db5e1f9eef0f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920f6c3046769d887765876d7feb2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e040d6d0eeab51d33b8cbda83d90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84a6b76868e5a55c28f4ad1b3226a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abd4d8072cf3b2bdc64362e3a70e4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2561b050e0fe0a0f1576349fdb465fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f24f9bcb7a7d79af8d56fb918fb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc49cd9dd1e210743d75cab01a6ead3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6deeeffb6ac50d4aa09a6c3d4cbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d1469a2462becb2aef3d4a32c123457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b713a6cb9ad9272e61e1936f8272d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b96d024dddc726423f7453be4bee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615b35fda0cb95810f227448247bdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0908541b55a55eb9691c3a6d19266461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999402442d31f05279962a5446c59557462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c5612aacbdf1193a5863dc49d61f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae76587976e0096fc290d66f8480c64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3460e80163694e48083f1d5e6afe79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7df5becbd4075aa25fcfd2a480ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9d8f0b31ef204eaa86298f303526467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5064341a32e4325c0248ea7fc546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f1b97370422512bd2e280b429b24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f83833f6b77825da7ed1bcecf916d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b617f01fbd39176e6524fa2085af6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744ee79186a325a90c0872d9fd925e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d51233ea1768736b673989d1bfb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171e86123d61a564e86947b12f51109474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121843cedc42341cf1f44f6baa5c1152475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22afe9a7907e7f4a75bddc3eaad64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b826448f84221dcd8139a4785cbe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a32c33d0c8ea53c92a3e3c9a9276478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb005497b3356714613e57e10dafd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9c4d4212e72a5add0a510cc7993f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461a027a1c573684008e206e0ca72d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520a9fbaa4eac216859ca816bb4edb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244951c096228655d4346c4a7fb8bac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5867fb00fcbfb197ba2dbb42b02ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82733508089d4f52dd2e467b35872aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca843c64d94a59e88e9f72401bff025486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547076ef7cd9174b80239be524a5296487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c627bb81a5d8b7ea3cbab7b7e0a8ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf88d7a83d4dd4794d7035b1b7d42e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d410e91c6f8a8e2125aa2ccf6cb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8dd06f8930121bd4b15d9fad8df4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e665434e4d076d808e0a5a80210e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b51fdf7139da53c24042a0d9fdccc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4af471915413c504842984da1faf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f1860b312e640130020fb183f1c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a0aff8f21fbfaf0b5f5b4a83d113496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a2e3472bb5cf541149680d4a7c43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d50d8fd8fed7f44d334b505402728498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a465bc091c1cab13150e0a0ba7fd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205783a21138d2f039a9673f6b599b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b32c1824bd9f196a4a84dc550c5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8d32ebbb99b3b98d290cd9d4707a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ffa39a88ed946122ab14d7a89c086503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5df83592ad116e540b5d88b0e692504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886782bd91b2e3fa30de0e06e090cac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8c727e7c33c877b8ba51950f8192506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ebcad88e293d054bb2f02fd0ccad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c00096fcc4bd014633aa39fba1ac3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ab51df142403ec53fe5eb772919d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd3868610e3acc24cc57028c6af1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4afd6a8f69eb26837409b05f01e61b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d487a91ad06b2431a5b4cfd197c1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa1e381761eb4d9addaa262680838d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a6917a4fdaa17c879b263138e4a58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1009299133fecd76024caab9cc471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834e7d64586ac65158a231c5a362a78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720f7ec06a97b13241b74ecbbaf06a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb2cc5d7358ab76f595290885373d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76fc959ecb2fa21ca8e34424aae8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce5a908944ad8329bba91b48dd268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849bdc61d4e108c7d6ced18f5e34f43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460129040bf980c5ec8a8b61bac434f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5670e109821f1f79380307f72029f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd274f7e87ed0a8aaf61c7853478dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7ebcd75f26f2213a2bb5861b3fb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc0c725e0a45c8b6d6d99d2d89bc17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665bf88660b8dc82f783b8f56ebe53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f4a09991190d5ef018a13ab075c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c157326e58f804ef1076a8c186be4b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d745f4680dfaeff63ac7ddbf4444367530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00054c95d4d90cd47244a83a65bba33a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06868f630611ab5612bc432ea7224c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ec7704fd6df9ce843586f9633ad0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d687bdb5852f59effc21c2957ec458534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f32053f6a102cf0704676504d841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ebc39a977c6d8e63e07c405e81119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fe760ea6875ec73eefc9c4512a32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b215b8f546951dcb1268504ae4aa99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d15332f49bfd9fa12e2ef450999a02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad15a769436e4101c50d5e11e265d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26a311a53f0ec2ccd64dec5027914541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaab45f70574d945123d1684de35416542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77b0e7bb484cc8c7729d8406cb47b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c1b787fbcb8468ac50a08e6439e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169c29f81a722d267b84a84bc61b09d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8de8a6fe2fef00b2259073fdbef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5915b56334d97703149a8880f623b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1d7247fa213349855d76758ccc52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1e6909b57a90b1847793fb75aa63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae51aa14454c7581f8561122ecd035550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc628f22ed85e944ebfbdcb566cfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338dbd5f630866e5a6749bfa5691242552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe2271a4973f20e63f0ac09f7a177553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ead3ef688c9dff6392e222c964d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823ebfa789ea0366f8663e9987f9f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a91e2a55013b9bae0e632269949a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384abdeb7889c1c92b8eb59784fc24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289728162f33b009c05a8876110b8dfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071473a9bf2774ebb0b76f230e2ab34e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0a9d00acbf2ae3d1c9f35a3422d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c0f16edc7a1524e07c87af054a67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927e2db3fd84686b9ebdde2f6050c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8714f2d6dca725a1879df4118b9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403393e768a416dc195f837648c077e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640545dd83ec0b41dc3e7414b7d2f7fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f59e6acc7e26f54a573d24f245c141566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac07b0ef5f8c2ce278e52188fbedfe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd574652be92e90e1a159a1c8139513568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ecbe978a2ef2f70131c721db2c671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ebbf5fa2dd123eba17bd9aab7341b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac35f6c94e99dcda583a180c5af324571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb16438bc04b1a977bee67166f56cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8306c078eb8d969124cb6a0e7fc99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998677a83eedbc0cded34775b18dae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c08ca3339e401111668efcb9efec3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de9d6877fd7504b9eb131908c9e9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204de2b09a2d48f17d951ae385a252df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e543b7de3056b3e8a8c34a184f456578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89c589f7b16fc73840fa256a3e85d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3102a4b275a40b0304c72eb779c78f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a39315a69f961c2ee7e12488c627f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f1603cc04990edfcf1e6f56da049582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca33563b9b9b0dc090a07dff4d6079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be45e81315e116c88e677a6849d98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ed0542be931ab63bca93608fbd34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9c5fc73ed4748e1662c8e45d0d02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327971c0f851ef1de1192fbd3d899182587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea7c783a413dc266f006f3fbe1b979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea3122078950b1c35a3f94335fc5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84f94654123350e2bf8a8c60be619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e52f866d64496426e2c2d12e2881d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b3a724d32f1b5f1f2f7a03d9d5f58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50cc6247250350a1235bb27778b663593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5ed5812c93f56a10dc39d24a5e94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c70cdcfb5f04b9dd45cd280c02ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfe79b004cab57c62c9856757cefcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360da40469eb9130dff90066d10a9b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdad0c258c90136789592dcc3e2b0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d601a9ffe4dfe583349903b21e332599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c684c3c650fad6aca66f79d821b0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8670fb428c480763c79f67d3d4e76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84aade5f3b80da108bd6ebab02da1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8065efc012bcd7f6074e48ea9f597603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea177234cb30397f2c8876c48bb6e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a77da20e45a1d1e0ad657ce6c79a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532657f6dd17248987ac66a9417e7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7aec231ac21c5edb83537f0812b2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31025cdc8acc3eb15614641dbbb4787608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d4c95dd56024adb18575550273a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d249345aceacf7152997e62bcc75f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872dd1e558e28fd5cdf5622c97e7b77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04fc0a71f75f6048757d1f6456e79d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076792b6aecb31faf3fb307a1da07e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111facbf5d7a174d3157c0fba25529ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f2ef16fd21a8faaa0191f8038f67f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aebd1fb1db4f2f3cf2a2ea762b037f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b4a2dda1db7d521286be6e7dd37a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b23b2d520bb4cf824669cb098db4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46701e34286f1afeb02d56d14b98146619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c48ae4362fa0a78edba0111aa637b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e08b7ef2cc5c750df04b2a9a40c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7fc5d2750a9104e512e4a817a3db4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168290da375db56e1ece47c38239da3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9301c8275ef0cf2439cc01d67d7ce4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f74657286e6427814954dc354ededa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a65a0978b7363c9cf17aba481841626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1bb8eed4dc55548cf9db938b0431627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec5d1b52965c8b3740ae377f9217d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cabe0191cdc6eac711aa1571e1bfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d951a4d59cafc0a654a82c9c0811e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075a9b5e6e17ef13bd3a12737dd595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838c474675a07f9a933b3eb128a209c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f121a3028f918c907688d8ca9d8ecb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02a5c2e15a9ee5302cb8908eb43e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1862c8dba21deef1b2ab0f36794895635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdc11afa98deb6cb2848030874150a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f31658b72efd99dc3152127642bf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8150a78a3860a328b3b6657d21a5ace638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c49989dedc7b650852d4f784e4460639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a764ab38064709c627d160f151f5e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88536bd2d3da721a6ae845666038ec4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea93b31136d600a6879df2027c8261642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ccd75b6fa033d075611d88e6a911d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb4d7aa0a57fd46eb08697fb70a97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990dd38803696eb8ab335a43eab2fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4aabf97f796316786544429af00aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a7024bdd20fffaab9384736fd547647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255946ae2e80b40960288445ce387c8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaef0771b7e405cfeeee49cf6aea4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4021754b2edd4d22c81a8c304c922f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f111e3b899f07b6b61d3434838f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e097f30c4bb92a9065ad5e81b8e9b87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a6c9b6db127f12a2e6de5d1a1b5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a3a4dd582e40b19205b787d842b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cac8841f1fef7f88d998d70568ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ae814677f3564763ca1e74d6b6a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03362411167b139df3e54a9d78ff8c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df18fae28255aee51db5e75c21c3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b148400df7822b874344cb57d8a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10895700dc85d773c8a6e85641804660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ba7117d5fd27a11f2c64ee56553c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e1baf5bf02068e22f98b3c774242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a48ca1a840e39b0590b96883afc43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9f4aad6a8ffaa8923aa5b46d76a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab4cf39f0564b4444c7e94ed7f7f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb786ee12590a45674e4394542390de1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc16dd80edf081e94808e39c8f44611667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40b4e9fa1ebea84af2c1a061b0730668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6ba505e773e93a07e3d02c04878a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c4badf45e5f41bf1e2fa86efd464c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa224bc8d322a193482a33c517c8d3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7914fd18d99094b19d2f2df7d8236672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6618249d0ec773204197469209702673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4a1d6e66ee595cc828a1a9be5cb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feba158d5a29904726a8c5aad1aae4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5123ff475eb6cb15d09340b22448d37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ce0aa5d6c6c9b911eb751ac256c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1031e9beddc1328e9f714bf396e0a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a145067facf0b9f572ef9f701f8a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae746339c86af604121873129e5664680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e64c549bad82ae2ba5bcf4c01f8b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af354761ab8eb8315b563c1af616dc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a8bec40182a7ca5949adc2a68d55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b1a9673e8c455824bf52f6f9e2b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba3168212600795189ffccb6c2065685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35e58309aa7401fda9ae55c8c715c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c73769e3bed37931b0999a4eadb55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b2529bc279669754697a82abc6c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696417c00669a4a5e2a09c54f2cca690689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d7cd3518f5b79678be06762e8d2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af6bfb137b58cb8d875a58379db16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662e8617d4b9ddfe8ff97174160ec6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013aa074e416f5fea13649639096bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62c794ba66a966ec0d4e0b58e07b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906d77ccf74a00a38809a93abd0c14e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238ea45e26502160b9f1f820481ce99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a119e66b26c785f3cc0cbb1f83d46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6edd5925cd9255cc145380283cba8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf843437fed8afdda3be513cebcd312699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31adef25a38a21eec23548e4c8e1b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17757e6e3b8961a391d4f7edc630ec3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b783132cd6f3ef566d17dd5d35a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f1ebbc3ac6f68c9d464c6fcc03b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84088b330d4aecd52e6f6631538318e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c65bce2365be157dff038bc0dbc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465434afcd99323f2dd9c8f379b531706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d83b82ee9e5b21efc3c8cf3bf1f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5955037243edc0176413ec56afe5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e37f1e405231f9cd364e9c1ac1fde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815aaa4945cc50dd5193dd96aef6f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3582cf361bf0db9e18f5cfcabac30de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cfc08fef9b2eb146399b74417c0f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370055ab535df3b413726f42cd0dddc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1e3a5560ef49937dca51edc691ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd85a5059da0a3132335c51ee8142715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9b90b4766c046a66db980880699a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb1fa3f8a2dd6f6c03931b57f2a27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f75376fbe7a054a3201ba206f815718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37b7cb35dabd313b63d4cde113836719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65849e6f74c37fb3e9a387c0d89a87d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ee6ef6219bb080e5733be2bfaf882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58216f45166bd2c80b49c642d65ebe85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532aa4e3ed2f444711c852ffd8dea0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3cbfccdc91a78c899d257b7037ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844de50eaa262d542b5f6afadaa5c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0d1fd107d1788a8c975be25519a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7d70e61a16e3dbbc8058d86351617727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0690b94f879dc6b9c519dd8ecbd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9e405b60277560f60d5a91dd25f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4b7f3b1095cc254ce7480adab108f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60e9f9fd839a99c21cd4848b1ee15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e02a5081398d6c08f8c14f17d10f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c254dbd2a73fdd541d0f5415c09df3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db1ff8fa7de9cf1ba288967602908e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128977f04c96ce7d51b13d0faffe693735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b31c39f38f3f44d2d4806f8da5bdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143779218e7376115a5c227af06e5306737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8532eca0b6dba6a744526afe657241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ad0ab6f3f76faf340c651b04d286739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51159d1af0681f3e717c66d0d8a6c1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e56db823b50eaec7d71723dbbd5f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa856675ec8984e2fa9af3bddc01c53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1bafb0e1f750666cdcfe7367041e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf362159af4d219119032e432d77d35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82223d7d5f98d57096a57bf04e046b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bccaba44c75a42c0386ab4c572dd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc6a2cd2dd01126e3e8e73a48fb87f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ddeeb752e4c41f2bb9a246bcfdec3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83617129205924324b8b36b8607c1394749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f49fcbe12ebcca917a5f5aeffb32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e79412f22430a4ac222608bb3503a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5cba81a5cc0e77e3f6ff14652d41d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5485093fc206e16c5be53299f9d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75279b271f7baac167d9b39292ec9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72791837c45c06177ba97f45202407755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd32820fb30d724d63b4f5bc9796ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff7a3541a15362fe996ded40f72ef8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ea0049f23f50a38526ea50f1418b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac47b94d388e8e5827e9372337c81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e82e248d67b2536f7eb74e0075382c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbc7c05d543e954a0133de5932177d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca69dcb14414e5df8d93f5e110709b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448bed8f2a20f619ff1cc01332768b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3819b58fbd50c96ec571b9e6616f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0a7eb63ab0465e173a799f7f32af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220491293794cd617b748b4f4c66b5d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47241f8aa7c96d0e85e89250cd9a6d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b91884e9e31d1a2fa0025d39fde624768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6e935612e334c2406754ceb1e0d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549f57c4932122d0d0b1e9a3a6cb45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109d10af8e6b401bb55c72763a8c18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd194fb7f73c5a9c11b34453c027f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f447524f033ba2129b17c923c79f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc958ebe241dbd5037136f2e71d0dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fc4fde42bceb6314fb4c44a20e46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecfe07e87f28a1c2b5b7830c7e6729776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d7fcb09b709972956947f09d87679777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634d6eb8497924e549eda39524c5e28778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7e211fda288df38ad30c2a6f3a1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b68e86e51c1ef375a1ac749e910e8d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b3c464b0e2ce7fb1df80ec032f44781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363724117e067c168e9bceb7dbeaa3d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d23d0a6f1ad20a7f464fad00fb1bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88b96258b0a9f6ce8e0b68268057f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941f58916ee42850317babf3aee9a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a09c0a914c2dcb673e14804f82284786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff20bf90eb8efc850dba9803c973cb2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb9b3ac4f0bcd85302b87674a54e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da20f3868d0d87444998c161b5d0c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db42fdef6f21bfe440df884594e477790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582307636af6a1eb3f6543fefda901791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6426cec9c2eae510c8c61d959592e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123933f61328aa660303487fb4bfd7b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f4cbad294f79ec5559d356baba3b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3910b177477bcfffb8ee495a158dc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1da07304c903320a110e92fa29f0fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323feed888b913c35cf2b2733118bb91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e5a74ca767055f0581df3248a6a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69404df17808f425178ac8c6f2121fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b36dd93c35cb35486810d8e7bbcc7f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce016ccdc6a02a91898fd465e05d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9f5c9fd8625951eb42b490e4a8b5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9172fe134f1fd87fca639d685faf8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd61830ca4f2d3c503ae73eeca2f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a229e2a71b9051f23484a9374d92b6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee538be6d0f1c2bd9a56976b751e70b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fc49c25c5ebdc52d7215bcc4cf7f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662ea3c5c32f3d284f6655c34b6547808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c912aaba5c99385d8adcac1409d87809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392643854ca399641400d9c97d184b18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582998fbbc5da4c3b856a9f8cf568127811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689cf2e7ffcd4750db68a0b9525e95812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660bafb7a82fdb99e1ba7b6cdbe6f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2877eda3ff64a2611a41cd5c3a46804814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e8fe00b9ad6fa4cb4a551b9aaf1db815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60e95138fb1beee1953836da7c9f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa9324b3f2a9eaf24224abaf99e51817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad02c8b611af70990f6aa109fa2e931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba4a1d180e6699cd741a5a2ed8b072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff77b8d96fd9abd48137952fc7f6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125fd17dbecf85aee2b8db862b6e69f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a37024f67587faf34609f5c8ee3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e04038df2b94dee8124986fdcbe5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c52ec6e8978c6bdd9f2223fee3f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921949acab29d5fa61d2c7ad76f531c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9ba4121e6a022ff844cf4fbd5f719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ebacb4f051225dfd643a4a9cafd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63de8bd781700bdefb2da20297f99b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b82439a4fbb5e535ae9f6067147f5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a95ac0aa1df51d17272ed39b92e5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd99dd3156f07aa329981538374fa7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fee3ad47fcfafa096112cf2b9e8b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9344370e74085c0b27cd6a6cfb39a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1bf8aafed0e908cff9b6aa0af74017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e375fd0770e5bee804e8388fc2751818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165113dbf17d99d5ab8b60a172468e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083a660b5442dbbf1e075047c17678920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06c8aedcd86d556830cb435af721521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a854b873832cbbfc57ff99127cb3c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafffba925ab3686717b83a38206a8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865052b1be7c29b6a51f168a851c8af824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f17509c2aa8281b5bda51486f78c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114bd8b9074a482393ed741a3340cb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e67ca47ad9994575e63d1de88ff1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2935f9a32386dd2a1d6506624e8ca3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe4301d333f12d0da5247ad910d9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d3f63da9fb708b5d9d620db3f836d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dad6930a0178c3890a9ba16c3578931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd4c0034dcae5b087ab7f9d07955c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893e3ea87bd6829edeb0715b26d434d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709739204382e6756426548b80855f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5a334dc588ef8ef24b3243d56c5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c0c234911e3775e37f5b7bdc9e2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf229ac3bfcb37f90ea1fc5682d0f9b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093732f8b85d44aba96541db52503738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08700527ab59d800a77093bf5fa4816439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5171f8d47443a8db80168daa24f46c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c964f907c76037e80cb6aa5dd1adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c02769e4ec660cfe30a1d134d3e8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe7547b605e917962d194d36af012e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc015b8073dcbbd3280c38bcc220c7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413507ac29d236809ec99d2546b47db545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc86f99f73b72115f6d862e8cf77f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234680716f661176186155836c8d5c6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68911c7858573346dba0ea0513ce8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37f575a43e76126c99b79325a557c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797af12a841f1d86dcb1f6dd03d46de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f738eb5cbf2f49637f457f39a69c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5221484986f5294dc731d5e96cff452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e0264d8762cbbc22f6e1cc3f50f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89deab40b1c3d65079cc124559bbbad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2701b4f83db46490d34af9cb702955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233d9b2ebb6a019fb7925a91dd04cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda28f4b8f671570ef7586a5c38f2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e278f8c4a0dc18ed4cd1eea2f0aec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04172348badd3ff7d93d8865a63e64359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c69c9e87bf383e4eb7f6bf74773760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da71aa4b31ab4868cf68eab6dffe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb4e36ec71f9c125c5a97a0afe4a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191c843ba865b7d56a978c0f8ba04f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d92d143556beba21149a0392554164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e298d42cff17a356edd514a89e00465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a3c17b86443acef7d33cf6a45f4e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6fe118354e44236eea06b243c199c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc776de98916b38ed80e016c9a67f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6357e56a2c4e11b9c79bff86dc68869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3269b12c011e3a307b7d25289b9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf48408acfe3ba790567ddbaf021871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94354cacbda6c5085c264dc3c38dfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c3142cae4d149c790f31e8303ad773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a93c4e61fac982037daefcf43becb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bcb9be533c82a4bbe8fe8db59c5ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c3f146baccad09ad723b418afa2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54f0cf04227f59bc7be591fcdf74c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132762246f4e441e3ca9ee21c348112878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197168f18e5851a164b290d0b5e35d8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f25f7f42470d830e8618e8129946780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e31e3086571de65ec96ab4a28b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd37ff50de06e74101d41b2a53a75f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51524c89030d1808b18fb1a920efb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9f5b01ead3335cf3f742fb26e51c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52648f2c0a364c39f81b36a583ee76f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5fa19edc5c6d4d8c06c08b1b9801286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d635c3fcaa06f670c220785c4c01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca589853e539fcae08a16acda85fac188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d1c26c76c562eaaad3771e8d4931689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165572f1c1131b2b88e04ba75b8ec9e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b630135601750db6fd769c8bcf2e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58da55f8e53c325eb9c7c0325027ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb31d744bb263d2f3243bca0b30c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe7594c073119c2eb54f8f630920394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b785db597b7ae8dfcc15fd85c63a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c320f737f09bcf0745a731a8dc99596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b7f0d1a34aa1ea332b7f7d56e9dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2323ad91e29c76becf4948fd92e7a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b9453713089c892b7006a050e1e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ecd4564ccb3f8b4fb906d64fc74b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c0c2c1320b291f567b3703e264b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149841b228b6029a9e99b92e66bdee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8651af1ea1538437ddfcd5e5076f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297fdde22c85471625367c5799de40a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16dab70c970ea404e346dcfd97f950105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7049590f2219b754557d55318a6013106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c96753aca0106ae8083713e7f02a90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55190f4246d8b2276789afc9a6cf7e9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c324c43e43f1e0b74b1b89124efae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3132fc86b9ad7387057b6c74573aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d259a0e71df0d14fb58817edd905111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b53f80d44bce102f008c6af44293112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef835b427ddbf6ef4e92656cb39a0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906daf71efe8f5afd7090302771fc761114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8359f7f0d34fab012caa1074c2981d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d880f0d0f9ae9194b4502428fb8a356116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3590a56a07a8bb9cc17c56aae4e8dfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09bc44185ae754371f7549a2751d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646c7b68ba000cebce3abed0315317119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ef18924b8454cf45b8f526a01ed7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007112b68a62f6d79bd2626b588f57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f818aecaaad4788813424a354c8220122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fc21a1b49c016ec7daf773799f3cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978247e5685de9ac64e5fdc740acc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c8cef2869ed7dbc7c2ace59b1ad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3e812ee2c8525aca79980485797c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8b2ec38c1d4d1a37623346d37412127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1723eb16e52b9e958d22a636ab1a45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445000192b7efd03c91a6134dc268ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed89cc70546139126731f08ba326a3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ce68a3e99bc74c26aabff4eecd2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb910c5c1c4d1d193f70c230fc8c404d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a617af2458f450117340501cb23daf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d92edcbae96011ccd55303fc68b4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644034088322b5c20e375c8b2651054135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26304b00222c30d7c47c330712c54c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf85daafc8492e020eaaaf0b36f956137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717c5dac5b356a2dc36cefe7e20f79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f216f554fc7105b06cf8c9cf508c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9cd19ba0cc5ecaff483723f48968a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8b3bc1993b8c5ddcc0b40ee837acb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d077f32ee348a7389f8303f4f8be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3dd7ae6bfa4323682c8d25b794085143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f125605ddc9b397d06baef4af22b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa99517958662e2375dfd947e35243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc2e679da3813aa5bec7561a42e8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de01e6ecc5002ac24a6a7a6427393147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24d1ead7cb527591fbcdd79a7f8b89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36d2b8e0a96c5e3ee5656e0c954d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085dd81c4a61a6199d05edb6e89002150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397a99700eb0c8cdda3054c485e53e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83471f9a53ed7cc780d8187e706d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d4ad066d17d1c3ddfdab36194627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f7d77f59376f35d26e07872ac65d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b4af03c429adea50d03313e3c0527155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994e39f099c9f1e3f0b46412189d6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822faa72f99fc8186be285b02daf84f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550bda58841fef7f2590749ba3eb6d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9e941ca44fad86356726ccf5812d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c103df75a16889404e3ba496faa429160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bed5eaa31c70bcba08247b0a029f98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a3d86f25cc58e5022cf620b2f6d1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439293ab663983103d3c2029ab0b201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d12d00c02924dd79e6d7d3171d884164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b40627bba25ea63b5aca90b92117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18080f2fb3e7eb11cb5dac58afe5db08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9411e2831e6fe81d402e232aba69c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815ecb7bb7c1f3fc1b2fdcbf543c9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c464b4498fcf6b8b7e168c48234d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acdb58adbea7273004bf1021d4306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6cbb729d5b371152da46ef0a2cec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30881eed5408b081963fce3e4584237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad604add25b33fde0e32eb76b7c4646173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6c44916b180595e38ee41878ff5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d8fd087c65ff61c3029d65354971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79141bc8ed6c25a7ef01134c2d9c82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ba0ef2a949b88c1eb69e395b7b473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26144c011a63c3338568d381c5bbe20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169d698f67b4ce47a28623613bf825179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd5a9b1b3d48c740f47109a49cbe79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2bbca930de0a501adb421b914b1cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0370feb1cded1e4b5c2470e43004c03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f18cb452021ccde753a6da3ee7bc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c953e2ae611431e845d64b6c68b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296855c0f37df08df342f8c159042de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f5f4a5a05375614ab89d4d3ee95a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa866b16626e0283b60447483cdb89c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25dbc8fc7b87e245db434eac92ec4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4088c0763b84b50b64db698bb3690a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e291ad1cab86fab0458f8ceac429d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe337cead99a6d2f159963b408fe755191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa262a447413eee57cf417a01de02ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55c8767acea627b2394135502895b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d08ac34f103e1b75bb3e55be2e9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b5841d66ec57c176311a9212a9c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d9ba0be16e919f849d348b77e86d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a622e104844cd9633ddd1b9b3976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee21ca94ac5aa2aef196afba8130fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0ea2e09d39a960017405993effe5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2eb4fafe13d1f2643a415f579216c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2abf2579f572681adebe4f9d7c58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f42fb3fea0be144f8809c640a8c776202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea2e0fc74c90b4f97e46e2a2fe98c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b95a66a79baa6743f3729d677d4834204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f14a236d10045222f63df8f1281cb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae39a2e1ebfe19cc6a93e5858041d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e66405338819382a416d93ef86bac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a65eacca4a0fa5ef8dde4fb14dc21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c6d91aa0e8ec3f9e0bb5730eaeeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75030a95d8a12ed8ed1309eac8c02112210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4923615dc0a9be655b9926139cd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55eea89814ab74db845291245e1d02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ccbec69796765928551c775c78d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f7e4aa965b8b234b75e06410466e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d55f05b779d56bb70f2627875459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327cf52e59daa00aebc7528fcadfcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8dce6a954f7a8cb8b4678bcbed0d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fefbe20c25c51bd3756475d0072e17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fd66f7fea50cc4159a35f0aa7b58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21ee5c6025d0b459c3d58a9ae7ec0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723bf5b07d6b0c762ba4cd47daa2e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a87e2cd1948c7f2e00902423c5d17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592305d01518c668e35870313e6faf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a223302216fb89def00d261c1eec33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae2ec6d9062380994861f9ef2cc79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a43a913586f222b6ad24d7e00d3a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31800813fb9187da031ec849636d78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e94c65c011be4012ae9b124af69ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066bcb3561ddd3d7e134b70b0475ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46622e7c4502d2793f9ec3caf61f655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a0df5f5d83d617385811127e28df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad4d72f7bcfccc55543a2aea12d706232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad37040a334d2b935f1f6f54588b07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e82dcbd1e1a9cbc452831eb11652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857b774419eecd3b2e06d6372d55fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785a24b1a64ec7c2908fae628cd9a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e118030fa3f08380cad7e6c989bab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f359b6c6e7950c1f861f1fab38f2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b774d14ed4799ce9be0aa61444bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72182b6613d045e7468779b08fc4535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6487360b8277e1b33884a75f2d488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7305ec6db459d9a5906fa3a3b1953242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd4f0c53063687512975999e31992243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f86066cee769939cf3936e51e653f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96390385dbeab9a629cbaa9f181317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ff5629b45db4617290b40dfb0bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f363f821af958172ecae3936836964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d2e3c099c9fad7a69cc8200e0759248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff44df3c66dcfff364b41c4ce3af9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859029fb54e93b4eff54e74fcc05b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d2539ee5cb7a61472a9b54612de2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe9ceb2d9103f51a08c96be164a5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ce9e27f0ff282210aa468fb264a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fd54ae7274c1b86f438a0f29317a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce12dda8a5367efd4ef6f89fa69035255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba7e3b08cf27402f195115f03f3ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67291de1a473a681dc0dd629d125b12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abc5b724af1be9cf5e52678086780258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c04088dd706104dce42b978f88d43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c8c54305540483d9f1cc2183a9c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344646482058afcb21373c91f2e95198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd7fc88aaa438a807f403c24e7574262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da7eedf9f4e43cb70f880d9e82111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49f611c8a6aebf08eb4107983bf69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e3422f4999bffeb6d64a457b855ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032585f065e67c5917fd3c2c6cfe6171266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a299b0a601fa6a0dfada87f2f322267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08696a49b979e6c4ee5569f7e457a81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be460ffde1d49d5537df08032e867d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114fc6c0e749f5a18b65a001501319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c9dfbb68d0b2a8d24e8d6f5b69518271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b08394b7eba5dc300bef5bf60e4f9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b41116223cc9ddd1b30acee7f23f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba4bc61e38208dbc980f13be2c629c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d1e4d4f8b7322a5ea0f966ec02eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5eee82f8befe793dfa48deec1ab71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a2f290d26a9f4f6abf86b28ccebc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7481c5c1bd7143523f7a7c570dd56d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b391de3cb5ed5d03afef1363f608bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae492e5be19f8b027a63db5c6bbb86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ae2b1f2c303ee0219b04ce82f3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcecb42db1ce5c9dd0faee418442fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc47c63924e0cf76e30eac8283e8f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c79fe426e68d0e116985d47df83c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d167aa5fa0d29f2c7f1fe109d5c9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd80297457ff45d73829ee042cd9603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1175511b02940019b1798dd848c3cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886a660d5f56c1f95268e865794c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a85f6b633e372e8f6e212df78366289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40469469af01c5bcc3d7b388e073226290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195cdd882e12d0f5c59ec75a4a6605f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990245dc435e3b751ac06bf9966981d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879cc558bde9108d1e45f12e2d69a3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f3418994924ecc6b061ca4a45112294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23cdbf6567a5c0df2500e961ecf8a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204decf4868c3832fc6f51216b37456296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f27d8f096e7a79c4583e709615913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc75caa175be0c343e1c40c11243d2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64dc07ed738971dc6b078480e5549f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456552bf55bc379a2763b77fb4edce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67c7a5bbc9f44bcc15564da05e957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede4f6bccb629f0368603daafafb0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb30913bd520e4979144f8ef47d8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871ef11c1bdc44591d208fcaa499eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd75046da4b85476d166742c2350495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518f1bc042d4adc5f7ed0140d1d0063306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ff417eb51f9be79529d25c1af4d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77486770395c8cfa21566b9d4b8ed56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447550dfb6670dd68c74c72e8f8c305c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52602b5cb47152da86fc607c4574deb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aac047c14a9cf0ee4e3c304b8370f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbf844766c564e07c74cc5339848a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67371184bad4635a0c1de113f7fab92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a86d1e46eccb7c69f322d0a96d45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7051d3c29a417837567bf170878fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82df42598200c8d442cf54222dfb0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6034b0bfcc49eff64d79794d75db6cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d5b8f6c8503991125821b09a2b5e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c6796b64d4ccfce8cc6137dc8b1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ada44289beaa5c7bf593c3b70a0c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d661e74f68e1f6fa2a4223e93bcf11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c94ac401b5cc098ebbcfe007bf457322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ce3e1bc9badc28997db8217a35ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d5695bf2418f010558f14e732565324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8cbb46f7106176992b4c18531b8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc59086fd18b006eaf1ab897e7f52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09a6e30c6a6a7833569792f5dcbf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e162417d7ae989de1fa768af639b37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a81b0667cce0d8428c81e8c84403329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b819d3d3b4f9cec2b98e3fcf156085330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7cbb2dfb39399a0bef27e7c927e8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd9e77b3ccfb04086de82f9471f9c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6ae9d45cf4f4ed0da454a7218df4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365a931652e14065a28eb29dd84b2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffaa08f9159bcc90ff6ad66e5078a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e10ee153c415dd4fbd9091b77b0075336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a5b3ba109561af97c59995122a41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cc610a065d7d8b2b960cd6eb74fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f550bab59511c52965319b55c75a711339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64466d797fa69a7a39a179c3d05eaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1327bf6e592f266ca19c9e9f1826341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be034386d53ff00b310f118f401649a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22fbd6f749288c70dec161130813f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6c901d1c06858ac48c7fe98d0140344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640b11350550d9c547f22effae472f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78ea2e1de96cb2b0ccf6c4a23a132346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ff4814ae66c8bf5db5648ab80c7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d640ab9f65a10e1dc4daca9513a75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda1a0fa202689c7e1f6e1e4ca31b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35690cfb5dd75c26913db173ff355350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6760e588bf48dcb8a90149bb177202351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb9612c56c3029c24811dc5fcf3b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c6a6d67773b6a50b7d5360bc3162353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65adee3e8384d353e68f7618915c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a81c78c8ed2b678974fb34f43e4e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb0634a52cb52a7de05d3ca170ced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c65b207a5c324066812a9aadf52f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e1adfd1e9a33716efe2ed4afeec1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7818d984eaae280c11142a17e4b930359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2cc5a1ecf8102a76f1ad9640acca1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849590f3a269a76453334070951e828c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e75ab48a457499273b1ebadf63e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb89a932efe4e0335108ad40bfa92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075b430fa8e61925944d8d5020636e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7beecc447cb4f610952df2056f4789365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b1fdbbd4eee022783a7bf19cec52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25954d0440284329b2bbf78182598bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdb982591897776b1fa3f0b22a24b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f10f04f4d032a7d49869045b88a1af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e947a208c587e42b426f80695074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cad79a31f145182cd756cd0bf2ef7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75098a457c56a6c2b158ace4758da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fb32c8f3af5cca5b632ea1d4080b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda06809c7a2e6f8b651a87eff04a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616338278e2f8f61fcface6ab558fca9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70fc29f8b1c92c0ba74b8daadd9c6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480a0e7b72d39b6e3217b8793f9ef4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b97dd73babc11cd149ee991126673378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003546ccb85d3c0b88159e15c3f0ccc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ba38c7ce4245d307ac1f4b69e51b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b8a9a0e4518bd1c5c2dfa3b24995381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd7692d85ff0dbc202fce55266c2ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ef7633e85ec250452eb3db0f99a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c6e4f6f1dfa699db672fe5706358b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37bad234e8ebf7d4ce467a57e85c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e0103682b688bcaf3147aef73939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2c96e52250174fe7eeccd9ac9b7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f539dd1005629ffa4cc0234685e63b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b564caaa8288346307501bc9b950f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543cef34cc3831429170f63dec9faa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce78c03809a2e1d3d9513c67811dd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68352c8e94fc9645aafce54a401af84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720046e8de885c066e1564956509901393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827e2aa88554e2cf6c79863ca2d786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd1416f7c973f47cb93b844dd05e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0326557ad592a05e6063b23c3cc27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b17155397a1376622091cec0c22df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45caca6ec74825972a9517515d0e032398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14331e551dd9ea9bc32313d5d9ecada399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233e58bda61f505a6418022ce22872400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22a84a700192f951c88a5dbc82edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed67815f991e0b202fdd5d8938a5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ab4a29954edad2aa55fa04fa5ce3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ad7214df240252a0730191b52ce1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6a9e3f1b749fb817056718294fe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8029afb9dad3d2f5c3bfbc89c5eda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adfcc1ffb3ca6714bb6fbada380484407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5bbc3a0e0627734e3868e6351b33b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab1279f86d05d5c6dcfe3c12c8d6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2cddca3808a33ee6bb9f5d37fd81f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa433533e93c8d35f22b4ed54d7bbf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be1761513fe5d2db4488636aac576412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3226e086512f9db0d8f64fda4e1b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ece76df1c3391c3dda21b136cca53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c05c62b571b18f2b62534c6ec53b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9405866846e349c00747aa62eb923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307891bbb6f5007f98512fc88b2725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58582803aaec3435b2878a28302a00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2212f97ff7c2a4053c78da1cc1115f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf5dbeed18ffa07c96fb0e7bb8f06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca02a300a915d169fa2e1b55442ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cc0af91317d7062ad90c7ded222c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27352dfe48c67e2826aa3b4e0f3cbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361416230040b50e32c4f0cba5491d0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca5d2dc4227798f24713783ac3921425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff97b10b3733776c76a7a1e4a7e980426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d5c8dbb0877cb822f47ead324034427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0adf0d12b991a32cc7af0a917ed86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d0d1506905d300d6c691dc55ff77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9369ec8530b2735e652d0fb4f37a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a39bb143723c9c3bb51184d1210b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754bc00ffe5d96415262a32ebfcfb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005f44d2c3fa539fca40141bb8e0f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75c1a35b382d6279da1dc5bf1737d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61590151c276e6adb5d44e1b175efb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972be9313c36d2e7a604beb44332733436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89053fc04fd984b14646bf6e8e940d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042454f5e646f2d432fa84e7ff07bd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516fc2bb1126453dfb029c37b6e191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600e22bee261d6465ec67b45cab1111440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a8b7f731d92921a5b8ad17d9122e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446d849339f12438d4583fb4a447eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89f8598840a849bd9b007a53aa26b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e5b93dccf0929eab0657e7bc30ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e4c7d9c672c6e1dc73df72b897fc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23d8b696310be8c0034ac47143d7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d25b37a6dde8e23948807704d33207447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d35db76f618f3e845ee266aab88b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e97313705db9564ef3a6de1e6a68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676854831cd18d41056f52e55855c4b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b43fedf3ec19a67195164cb86cdb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49d41ee28be5ac4e2f1ae162f55d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80338424a010f1f43fb349b28dc22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399cf61646dfefa13797f21637b754e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753135bb3dfa60b49cbf80cfb0d1cb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd20b9318d845c3638348b3dd63536456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec3bbed7637b33ba88f183176b2b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bb80ad52d2bd14c245cb66e0b75b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d5bc2bf5cae4eb38e2dfe1665225459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a64a62c84aeb49718d9a2fa814508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de16211188cc1b75990e5041a9dc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7b718558a6dbe24d9eb5e7258e08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d197ce7d4ffb9dfc895f7a846a14a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b206fa0a00140a7172b80c2ea42ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089daa8b767026ab39a5f8979c44218e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b49ef7fa8b8b3b00b56addf1e25d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798cab8894db4ee008c1751f33f904467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0194a35a8325a066f2bed33b419e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576816b62d34438a9eb0c30c5d03f722469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a8f5cc396b985596feb803e94dd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dca4eb6eb3d5e815ebd4ba1f4e1870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ddd7dec54abdb0778fa6a7c00a9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48697df3eb397b74146afd45b3a1e537473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be75e6e4d03e5a4affa4c1b22090972474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe194764e88cc06d27ad8e6705b05a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc0432fc957ea6a68636f210c7fce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdfe3ca4fd59130b30d50972c2bfaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6086056835f71bf1bf5c7294792441478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d4e58c6ce8a48e4cba65919a9a9ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f63debfb4d4d4f769d9362dc006cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917767f984740025f6e592fb066f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6fb206bd98ccc8dc303392547955b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e3c735d4ea23f4e4c6e70cdd9e8d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c231b0e58d59817d307749e226e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae24092bd31ebf9bcf358c54abf7c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec6a680942219f9c1ffb0217582e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0210f22aad3d07975ec2c639a1d78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae75cabb34f9982cdf936e80ec09cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a53ec7d22b330626e0be9d6a8caed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fe0eca8bc18f927d5f836520aede1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f80f5c5ee6763bf2c46de2f7562a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111426d834826b971df1e8a7fa66bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16b6dd59a31c43af04b6654927e6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126dbb0687ad46d20f14d3f3eab40e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b87055d90f689f2a28ebb3c993d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0cc53850db2e283c511fee22bb18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d94ac14fe04c2f8cee79b5793df4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495b0e33b02b47dd32dd7674a0ddbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b30253223e8b9ffb6527f44b7e15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853ecfb5693c41cd8b248cb35aa63e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe2eb7f0b7fcd48e8e2b98414ef7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32f95d9c3de99257b1d42d4c4c844502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946050e842b269354de5c708ac7486503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25aee0a184caf5612a8985570dff19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fefffa0f37a82ade8fbb369b06b456505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2ae7a54803e8513a59aaa267b2ce5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb886d0e3762d66c39ae0acd565c42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178a77ca46a281bac7fb9a1504f12c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00a1c420782d3f3d9890f09788953509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2f3ddc09f37916cd06b6b772935e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c50cde34acbe7ba34efbbdc1cd7053511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5e5f3a1b3270594962168cc53655f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c2b94ee9cb9c705ad591c64fabfe7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae5c60bb4f1a8d921955672782250a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e8d0a89ed716d4e890ee660e31225515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833919a161ed07c2c01f36d5facae7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f8e67285b4e9d42987ecb3468786c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82971da4a91e89d9a1a8c161b83704518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338cdffb8c59164a1cd8436abd6694a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c533cbaafdc71de65f8454966fc50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78886a236ca02bf216b9579bb11f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d7210325c0f16a768e80a759fbe8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ded74d0d79e698ee72a2901c7e18c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce7cf830c7b7349147cf84582ffa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827093e851f733290327335d967c719525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ba1ebff9aa5c4552ff39d05ea73a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8f0df17d31db287a6f57c4cc5fcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd0896292980ef9d44db383ac20fc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b5c9daa5c01399226d8d65f96acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933e760f5d42012a87391799e687e47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a90739049e598720ec8ebbadfabf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2517e228ddab4ef8ff31735879e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a12fe1ccd8b23a9ab00dc183f6a39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fe2ff4cbe239b25db56fb194a5f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50786d89ba8ada73a1f146a89f52c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba731fd062d22edf04045f6a850facf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69cd0df35bf2be820408f69710202537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555bffe449cab186fc1bb833ef50088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4e1a370b4b5d46c6b0e460dbfe29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf327566c8e99b32e3aeb91f1ebced540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6eea32a69fd684729ba815ab83ad9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f9798c8d83a1f1f94477424d8b31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4749edd32dfd4640de27e5c2512dc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d58f048c6319d1b6573a4dc525d09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d89ab74f8a9cfcedbb5fbb1b1a49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a149b994ee48be5d361e21d8c1b953546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a81df81463899d7d1d994000cdacb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be40017926e79eeaa99b397790de6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58f54cf8fbe04bbe277f0b61f31fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2acf37a09f5fd557f1ecd713653b85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a88019bb7f3e0d333e7de54dfdfbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b788e4235c4e9213c9c6595e25fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829324c067eced8c6ece9892993a392f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bcb3ee2c8ef81973f62986abe1f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252a53d95e6c2a7ae1c8f0256c39d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6b5b92adada387644cbda31480c50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894b4700dc8172fd10820f7d7e0ebf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee571ef88d91eb3c2c46d6a401b8a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a5e73eb7cea0d863de3b66cc550d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369493a12748b4d65774c0f73288c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfab65dab62f2ee6627b7d097d607e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3f00c691d1d9fa348e77ea78844c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a6af342257e452890e7448dc92393563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67b6798acc0c0d28b5bbd35d4d39f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac36dbd250a9dc55e3b11d2bf37d6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e128867f7d6e6d3edfa9ad57da964f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17dd821ee5d1266c193c29f346c055567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ff4da91c63d35f6a80ade35c240cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf60613cf7c9042cdab77ed71f480569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e8ef0affc4e054f600c8b8aab59f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0da8ab13b6e70e3e2f784ff9f1b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08ff7a5be1d5e6ca8c774e73375e0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b864abbd0d3d9cbd7fac64ae1c9e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f85fc4576c98fb25a7acab316eaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90800461e8b70046e605ea47cd0fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e92bee9e5f8c1b3b6f91bc77eb2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8c0e5765238622a6cb83e334f856577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbba27a10515fa2fa199e1edffa85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e25f40df8846eeb662f7eb083722579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd602d3bafafdbdd9ff72dd66b7dd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869ef08d548b5fed09dbf1325a997a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcab98550fd45256dcaaf0189aa41fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f722f766cc514acd22f5d1d8b3decb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097c385f44c0e7a7bdc737f7bafe47a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d51871e0e90e1f7148ded9ab2519585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d0c8e7018035de4d1ddec4e142ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441bbaf3da7bc15f049fa7c7a4e05f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89cf821530df645ba23fa4a2ff7438588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243699e66fbe0be380fa72ebddd8d92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec816eacc8e4331a52837c433848e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff90e9b2bf646b1c9c6ce1b2bca92a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e663df7f7a27fd771eeeedd2f5787c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696edffcff99d15a9ac9e00a79abdaa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41885045a478e553dca5441e113506594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2d8d3fc6e134b864ff5204640a8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c98ab89f23211ec793cc0c161677596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0a1303a229b8f4a764bb23fb7c49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff97a97dd9ecb1075a7d8770f0f0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649c8258bd1517a0de8b506d1a661e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e59082d0f070c56de2f99c99dca6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5be3ddf37d7e27d9b67c5e455405c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51714beb5c0ebbbee11ac1f3b98fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e48f1916aae01188801d9e70dccf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ed863b220e28130adce2369207ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef87793cb950ab0dc6a903f38cb70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9769e44e70d84aae8cccd5bea4b02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897637f967a976cef60a4f05d18fbfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b880da33f770a1e766273acdab70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073717d13cc346d3a5f14c1d703b7c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322a960145ffb5d3c10da350f3c6e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd2d93f747545dfcb21b82a9b9e6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cc55261d1433d2d5f19409f30c23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd116d9d27424e48b7ccb6c93c8bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc85d136f4230575ba9abf98fd218e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af08e7fa960dfeb9aa583a678e9e10b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3975c858561143096a81b55e445effb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8563d7e2878e9fdae56046b282ef72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456ba6c152976e03a3e17bd55acc41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb4f23c07094caad4698da0b1d604619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817f840d2142c2ce591f434c4c862b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e112a52551ce17de294228163cc5ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e95afc5d9639d12ef209034ef2484622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e5df7c907d26aa93518284f24d52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2087ae9eed41132e3a1e9eb29487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40707feee9ca8da536c21455929a20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56054f90ad6c9cb478134887d9869b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26b33a64c1ef13eb6d7f4bbc50d2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3ab00ce086f4b454b1557a27a36e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fb7b31bb41f4f2fec8636bf7b2f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944cde1a731cee8ffb80a56739a154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7cac3dd432cfd86ec96153773e215631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff667ba47d35b8dd14e6f2be6118f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5932869fe5733e38f9e4567bb899ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f8f81fe579aaa62c92fba52b92a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56597305cb1770cb60b4f11f30d235635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fd4d776fbe2fd550afc96789484a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a757b125d10b6255e4dff5f4f7be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5557d3733f894b0cce291017b1a54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac198fe5fa9464b0b6e1c4484f42a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70bf2e2353a6b76e9ce8453432824d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485c698b64e0ba24f0b6454cc8a7c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67a5eb3fff6f7821821ee01bb956e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f80999c5b2cc010bfcabb8fc37ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5498ef7cfd8b6ecda40b3d6066a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b66d0f3b308218558e5d81000c48f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c4f8e6436866f96831b77e7613ac9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e435b390d8e00a783f47e796ec168647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854372b97217bece730889aacc27bd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3ca9d7d4745bb587f01e837e9637649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66f71812db81f7ca63cfe5f34848d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a38e19158d9bf5236dedb6821a50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dca5299786b86cf673f483b55475e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781466bbe94531589f22a2829e99a9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899e0077d1b1bbd3d17174de9402e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a868ce09af3624abaf1934d02c72a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b36eed111a8d80e767215a5a17e94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de317c9738bb002296c7f586cabd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20d470f5dbb0333ed66ac6483231d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5b02b6bc8564810ee50d9ac696b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f39771a592191327d0bb53c48100660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861bff0b4f6d096cd66d5a623073699661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6574d3ee2de5b252822e394825da6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f4ad46e455c029fa31708e920942663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe91c8a00365ce5d1a0465fbda2d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f45b2fe92d85cac1e3fff1956b5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06870c9a021f9de75c2c9b5251719a8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c610986dc820162f5a33467fbd60500667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4dd498e8c59ef7f220a38ee35f91b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bc5ef98943421d7e7b263cd6be11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339cec189e4fcfba8b4933c47c4ee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c18cea135063168e8b8cb45c0abce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dbebf22fd7d1a74b3d82b77e724c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c245d1103e9de8ed000f14132c84c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc988fa1871bb9a30b6fcdbde314f25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e52b0bebf64e907d62123505f2ebb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0cb09841be05b15bdc91c5a59389676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30cc43eb5d96016169cef5bc83f2a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3adad19bfbd88bcf8bd2a0de91a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011bc06c4cadf435aa73c777559cfca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8090ba30e7960056caea7ffa86b6f29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185cc68553be22310ec352002829dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ee278e51868008cbaab69854a550682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5681008aaf682b9b0c158735cbe5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960a069dd5928bdf9d8541894407002684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b83c425adcd63a6f1b74d59a89acd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d655a74cb1a66e72d5afa10f1b09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce68250e9dae92ddbe971501e8a4bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4c0c51b99ee01a133eea0e5023c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e8ecdb39ea0b569bd815609af1b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd6279ff0ccfddbdc520b389ca6a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa316a9f463c969ca8a3f49ef0115691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6e485c73cb3b4f7c6d0505acee18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bf1b8c0d23744ecd8abf215dc6fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154fa8ce0891665ef0fc42b6439341b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175773fb6acbb8dc1b4dafe8a7311a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e3f01a065b049940273fea31d2b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a2ac501972b0f1a2d74bc1ad4363697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2b3d06a0a5e53f98dab9100009db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd546d7bf3e21052d51c4f45f7267a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c31bff8dae91466410db21ab97232700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29833e2521a53bbd214649ef000552e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba20500796cb5c3c5816f212ba6fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577df994b21770361aac9619e4f2c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e75a87f161fdae85ecfa5dac0b97a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3515b451a2d80d75a6e34349cc03e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aabcd39b90b39ed0b8ed6bfccc478706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784f127a225c51560120668bcec635707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643001ba611cb3fa29ab51f2997373d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387748a0667fa58b6eb8b6e4912d418e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0d683a179112b9797535c81d95e99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2128bc272e3471f11cba596d0b55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960c48e90dde3cee6a9b8a3f7eb373712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8896f2d81e9d6b8d607973e4c76de83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f946aacbb819557cc697969ef75174714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71575c9a87ba700c82e003111ba9f4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb2ec06774c5cd7e788ba4fc745d49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be689d8034a07f15389be17e0b201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb6c0418b998e3719b633323bca48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b46e3671d0ae3d07980a2f32ad1ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b31bd654c487fbb11c4dfbe57147b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea21f7aa88b9c2acd0f4da377970e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39c82a5cd17b31a51dfec32181f92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533315ea2853ced788bdaef8661faa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a12a6391c7e8646cd350aeb3e3285724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8deeed3744bc530eaaa6c012b50447725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828445aef5b7cd0d8d53a32935382fde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595870873d4727c9b90d569a35a9644727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a52ffef1fbfaba130dbc3090cab91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c86838099a6d7e8d03707ae53dc04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab0b5d9e182c1442af00535f90cd33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3bdb236dea18c4816469085c1efa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ace01e8e381acadee5a8875add48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74f792d4c271a67b09e82e731da8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a0cab583cd0dac29702b365ae71f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628ef06c3aeb99016e332b628ffef2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316cdc33c664c5ee9e5346634457f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e745e938f9e00ff2274cb06375c238737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d6ba14aab152e608524d1e2d2735738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211263d9174555edae2202532ba1ea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712ae6f9d2c274f4c1a7685090ed67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56d5b7d4b6f67e554c4fc9f1a5457741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84816c296e56469ee896cf1f4ae6de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4cd8252e4a9b958f43f6f0939e157743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8e24ecc2b3073809025c0b6538fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1983a9c56604aeb2eadf6c7129f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e023498c25c5c2f1e0bdec2e2f8790746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc6f09fdbeef80a5123dd1099a134747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc01c5227f9b2aa755358c0584a9ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84029743046e8c863c7cb225b9900749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d5f19b04a6af4f637d9d0473aa1b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f3d3ac59b7f6fd0275c1c72aed86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e6f53ee02d2b32ba213b923cdc02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10effa4b9019ec3ff6fb0cfefeb9db8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017885ff362fd950b6fd55eb40869615754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d01c40142487815b96b4cfe5d2f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805c34a6cd29da33fc1015a2caccde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9f45e72d4a4d139981914db1580b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f3d74126b15cdee01a7beba90191758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45f802ad543776ae28a228289d7f0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af93ce2f0149faa458c74860c72fa1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67dbcd995fab5b5ec6e677f147f47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920293e737f3cabd47436c79412fd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e76998191783ac911c628a66e3885763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef830644e5ed524f5755ee2e78b6cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30864aa0f90afc8ddf53a49242b7f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa81f8b0ad0daa9c98d80ef8e2db8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e24185a4ca20bf6207e5ab0b9a06767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>