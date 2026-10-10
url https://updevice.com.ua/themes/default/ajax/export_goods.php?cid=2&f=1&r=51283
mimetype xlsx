--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b7e1a24a538af53c2a670bccea811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6eb46b35e9fc6f389e634314b48a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4983f8f422e42acf5ed4f602330853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54860f56f2a56ebab7c11bcc6a21b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7ba11b4938c24f3160944334ec3395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905e53b419f2975273d27d4797e4c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae5162b5e648e7e50d67452f5bad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eed98a33a8f4c4fa3eda8d37a8b0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44abfa886a69355bd8cb0dc8e29deb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6de77432325dcab9221c240fe4c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd2c97acc88afccd55c72041d328a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f4043bb14dafefe31fc948d0c20bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e4ccc5b080864347f12bec38cb1eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2d228d763cfc09a5dcd5d958566f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1ec9d2bd63fba0304289a4bf741815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5cf3b057c98bcfaaecb4875ea1b2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42cb472e1d8961ae62f3a36844e3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee3fc2f8411454c58f1dabf4eedd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bebf426a789b6d0c653517a76dc6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe3b478d8482379632d24235ed8a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1086833f69639020ba4447cf3c360f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b94d92cb43e13e044844b4fd723c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71633080405cdee6f99f9bc3051af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b004cf75048afb32d2ffd351215124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ea22a7fcf4e2eb5e45a5d1ab77a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0315562221a60560f72f1972fb90526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b8f0a9c064f02bcbb1cf8c8bb20e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489307f7fdaedd27ba6e7aa928788b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211fa23ebb6bcdcac2f4f68416174fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c0d1b64b2400a6ee0366897f9d3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df44010a2b2f309c14e9aa61fe6f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321e0b1740aa311c909bd650f04e4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1196d3b23d6e2330e2e5be10119c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad58c7400301a49fad019178295e3f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d84a2215fdba7f05f1453f49b006435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f6e1f864fddc559acab1993543b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ebfcc7aecc608a19daebab6c967237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42ec124e0adc8e6ca99f07843d6e6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9566815183a1418ef281107e3293639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86ce143c2b9974feb993bafe44ec9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829fbabfa0a30cdacb3d7020c1e3b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417b7533d2f171d802d10d0e0e340342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a0830ab299d67b2dded108fab62243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6933de0047200bda252b591937a3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3b59e53e03befdcded30c9821e9cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9dcc039a814aed49ef1ddb3c8754a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68c1c3dfa1561d7d067fc1dda887e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94f356cb61ca56f1474a0625db73d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080574e354a381155ed38936e5d50cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48099f4a77067585b80dc0e45837e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e68194784da68f073af55075438f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e63095368f265b3e2e5fa685aefb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5eb4ca3e2156c1ef036956bcd57c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce092dbc8885915f988282d19a7d9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d27492c42e96acfad5b434c273a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfcad182b12a8ef8f3d4dfdddd007256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8c6b2ce8c6b2a553d5e70366f069a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d26c54af21015af6ee55c2f31544b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3cf1346a3755b2e806c7b1714c46259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b803c467c775e0eff80cc43b5b6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc52a725ecd6849aedcbb966c8148061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d833ecdcbeafeff4d2dee6b45b19d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb5d8e345262694e21b1c52c8ec6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892adb680d073150f0e243f220b568264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221ddee0894c75b40bf486e10dfd2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6bcc368bf8d2f0b732e1ec332b87e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed444899c550cd54ea62f36270fa3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d7f9ec8c0292136aacb03095676368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c13eb64fb11fc9ea6eef51f1391669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc277e37740184475519922bc8762a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb312c603a526c1117314bb14ee7ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b49aa45cc6a617416237a7cfc951972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0048c7917b6daf4d320f79ca603773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a31d1fd4ea4a3fb4d7e6682df0ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a895d629013e09a9cb8d26562021c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37ae2e8e71f1c15ec848d3fc046bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db846412f766b2c14c34218c888165bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644c4b45694091a7446f2684b569eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c86a03c0453a32a6311ddc9506e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d16371c27e1eb4006817f8255c815c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7c4bc7ecff0a06322586c4fb0eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f04f1a831282c31348a8e79de22b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0129255e8b17d60f93ecc0d0c30e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d79a18b019e215d2ee193aaf3d3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc12315141b0db039f58e2d85d5d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e2a885a0d8d8609fbfcea3b14c5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c62a84fe21c1aee3ac85443579b4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a4bd0b3b80ffade09732eb7bfc5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d00446978c9215078a48841b5c24f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874359a25990362fcc93006a062f66290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a76f8d3f9bcf673dc3b58704998391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551d1dfe03b8574024910e0fdcd83392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7db31ef428728cb6287f4b61158493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee026dbd99ef112c6485f5ea5c24394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff480f38b9006d95bdfb8de2ac448095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ddfe94fca5b1dac8ae16943ab40096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc70ef111fa0b866175e4fcaedccb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b668385444182b854a1c71eaf09c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119ff28bd3eb7b2e5d88f829eb913b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508675be67d5367753542c211fbdd5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630e957aa1100d8a79871ede7b35edd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fed2f509e672156daefa9ffc82905b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d2e79ddc18d3d6181ef8d44d4655103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fb0a7c1bb7fa0248dadbb18a822b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16a7b4012ed76ff3f3237c04fe4368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6795e6d1be3105b4768f3bdd19d946b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481201f9e25452af8992b14f06439502107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc93ad68df364788c7119efce634d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71a7a67a5d70fd6e158c10c7e9605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ddbd9b17a4ea0ed993f99767d389c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded6438dcd929a1cacf8619d23cc70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19423bab80dff32c05fd144578e2ea4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957da8373c66cb05bfcc93e2aa4cf91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205a36c3d15c972b855cb5e075b8f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794bd471f15e5c0a46dc92520766b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5697ca655b70312fd95ffdcf2c5e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f66633bc791c81dcb5eab8312c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba979c4d4177513473fe8c73cc511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1232c3bb684d62440bf9e7dc61ddfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df4f2938d862cb4ac6053aed4048b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f819fd16877b3fa043b65b147917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c8a66c3496a41d0a6025e25c5fc09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde19389150405aa2a263f8a640ca16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf4206c28429871fe3cb9a1f9cfde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c5ef1ac3dc9e5cf11bf4196030c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00f4ce1b5a7bdc0a4b7f75d4fdbde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc639543be9c80e1e01034a6ae86b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffcbc75f97663dc1ea7995c8c2455b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce11ca01e1c897587054dd5c2c5ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e5ae9b02402e712914a404a5c600130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e7af72fcee849129c81a80dedb89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e806528c59fe862067ec553133427ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aedcb2296e0016af016b94686b68fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a422f5074a6256d06c0ed6696802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44dee50b773a330f02fee3e0b8207135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d5964f6fa6f10c4252dd0be8c1573136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab4f1ce1c42d53724e53f794d8ec55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acbf70139c033a86ea11c1169e7af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a60d11000f67c85233ec9519bb3fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0bddc08e0b125a083bfd0cb3b0270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf6478b24e86fae1012aad88211d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df9c4e38fb5d5ac09b1d4302282cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a878d6bffd13f7f5e70188f51dcebe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41db4aecec7506a70bcc8d4910b7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01cfa28f78a3d1ae1d5053757a507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d00d62b71b655497144a3e656138146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62feca9f0e787b61fabccfe23c159a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a9771676a4d190f5a0e0af560283f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229610c806e794653b0030c56ec7d6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa60daae70e8b9f053ed78a73e9d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e4ae3805743542f609d8638594b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4e45a717df7086d84f0105ea8f593152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599331acdc398a044a5d1a6040e5e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf4d0c8a288fc5270463551f772aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e117e3d8aaf7566329a5cc4b312a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aafa247a7723d30876bad417ce64f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8d32a370f3ddb7723300f166a985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865ed7a6dc722398916a1cb36188bc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ce784623d528197266342db9264c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c4d1edd59a402e12dfb0884e21bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda540f1039f065f47f2e83d74246435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774deb6639f9a5e2906b937648b590a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55391d346a3da63910940756620698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2343469a2186a211e6ca6504b11c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15dd85b4a8480903931df122bb5640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a9e202b1a58bc7edb6d004603432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a38f3d49a33b3878a70c73fdf76aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd54debe8295bf1e7816646c6e51cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc0e1440790c6130da7fe8fd1760d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebbe6a5d29cbcf1bb5c5608ad0933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f4adfd37389f7ab091b1b9557fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b0d614ed90a4bd8dc0ef89a2b57f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f1e5ae66341b693491c9954f3548b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20480532c42d9ffaa664293d12855a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5b596876157fcf0f2136b8e4d4786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc4c0f8e56bb575b4a32a2b6d322d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f74badbd4c9e1cb7a8e3741782757177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b73c3a6e262e17ff9d9d886036f84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c4cb99654951ab7e01b6ed8b1104179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae007293ee008a889fc196674cfb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65569a314d76a05dfbbc5c5572483574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4660a6aeb5b4a3aa0fe66f82e26824182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f542f3a283d9ca3e3331258a3d5722183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89344af4d4cfa76da3d3eb020483a26f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51654fa3d03dd1928a391f4a02308c90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b718f9996c6cd1d4a5b2b04366bddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca25734577f3bc966e81a22afa1831187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90d4580bca30424895aae3018b4ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ff811479cb4f1b9784146e8eb4694189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16396e8f4ff93f8f549ab2fdfa60946f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfdf066286de83c5fcf8a845ac1549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86a6764f0f1ac5754e859d03f9d1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8e63e68121185568ef01eec5afad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790104f44c7e824dfe21fd7fb8e98a96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eff2bc548b8a46f4dfb062906d0f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec517a62e62629643b5fd670203cdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93831449f9d20ed9862333db0c3a52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb493000efe4501f610c88c061769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c222f0ae3e4491f341822d74a495199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698427dcf8113419f9e4e1a658b523200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56859d61c884098bd6dfaadf14b6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d2e4374e9c242dc9169344c77ee8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aace84434502354c71e0358a87d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede799acc7ecf8ac6df3f3ae4e5a0cf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235a0d1f7978b46629d5dca11987d08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c45ec5e8f06f2b59ea1287f307e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622907233761d820156def8a9a76781207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adbb3ee440461a83326af13498b8d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc36bfb94eef4ab08675c74209cb5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb89e6ec8177e2617ed8a4af80435210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cccb0846225b6de56d6d10834aad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2dc2c0da30b779d8877d38ada91d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354616dbefbba9dec242383b0cf402213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c6f8b5283d097fb145c74d5677e35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d756a428f316fb0e82821e71925d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699c3113e1f43dd15f48f107530202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9670a185fdd2d50c3d6827ba891a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c41f6e7f1e2b14e470f47cdc3660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64603c933bb10b36fb77c4e8e860898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e1a880f97b34d8568d1597fe2787220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeccf1ff542d96cf2ede623d70294e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b71e179e440dbe2e46b400dc2d13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75380ec66385725037ce995a6e2e8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5a54cf1b908e0fab4cfd0ec04ff2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5a5203948382652b4cc486ced436225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14451aeeff828880f854914a795c0648226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e865dfaddd30aab43994b6bd30ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f2376f8a084f5b8499fa0cfafba4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9b6954940c9aff49bab13f13335b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefaab1441db7d7a3ea897a432bc121230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054dc76bfa2276ecc1fc4364832dec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566941078b3990cea59c786ed08da37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efcd617904e153e39ce400709ff34b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe92ffcc1c45bff3224c87e88bcd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acb5cfbebff9a9e6ab5da69d0e7225235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692679e3eb7a074c69e4adacd0c061e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1cdcea3fb52207701a671346e92e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8653451f5789e3f9f4c15700504a63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e45221ebdf408491e36c13b38db3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661eb56b30909e70e4d78eaa0659464240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be900b58674da291dcd9499016c51bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec271a9cbd58e548ccee2c79710cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996225541ea8c64a6cdfc6e3a97b39f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3f54f89d1c78dad5f7b56c2b5ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782a4075409f3676cc2637d3f58d81c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815f1485a65fc8c8604eb33b86a8a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6bb97877d46322d6345d63187d5bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f56845eba1967bb9297d0af08e7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0715da48a7113a611b12704989ede249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb79365634f2efd8e7698eb0018c40b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc798a91b7ea280b0f8b8811d6095ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328c62b274d8c62b45b81fe708ad3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28087a42807a548c8457d411e24d387253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b5667d53ff788cf3118286a6d668254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb59cca618a45f87b8e8dceda881f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9f556e6190a8b43becac23181bd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84244cad29923c967f0ca16006bb450257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc36c8116d0ce2ded8f5543e4f640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87fb668f536eda706a07dcd01021bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b029d2a6e26cff5fc8ceb1fc2749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b23fd523f0bc76e5e6eeabd538871261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a87f9b005e3e3ec3f5c47bf8aa17e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f2734cd011b49030dbb94df437a0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851489f75ad99fcd23c85f313f9e39e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d06274eaffe15b6d8af643d172d0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cec670c584195c755be7598991b55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9db8a9321253d1ded93d1fef73e7b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f95975a6efc218ec1aa01475a874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410369ade7a27a045b8c205ffdc070269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3618fc2412ed7bddc33d8a74d10b433270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e93764ea1200d8341f5ee9e48f573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e065aa22f7096265473307a1d543c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e15c1f108769887a68177cbb119fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f7b21f0ba5debe2d89ad7d5b595f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04726d199344c28f8eb8ddd6695e097275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5862cbbc5be0c390c3049f9123b1b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d54777b865ebfe3d667de891cbd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7deb88c30e37f912081d33bc1012278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b34351186e4ef4a3fde31e8c38017279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434cf975a84123607f12e1a48365e09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d336358d8d274c7f75abc2e37e14e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298093b287b89d538b55f7d4a2bf639282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb391f653020fb7dec02da8bbc5e432283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581891c5a3dcb5e9fe7cba929c9a36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6babedfe2a17a1ec756d83d2c8062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef75e9234c4fd24521c3dfab327a85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca9cfb30c1a862091fd29842b2d613287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a620efb1eaaef1a8485c1e1adc82f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94671935c2886eb6ba763fc3e7453af3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6aa7fc8b4b34b8077c53627020d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520533af506ea26b924d734f0998f61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f5cd66a7f0df32f1fe829ebd42a29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd40963a1a5e46514a9c34f8324fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878adf78ed607fdfcad6fe88d350bf68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f24c4aefc205af8a3645f9559270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b389a29963cc3ffa7799d4efb3489296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee58705534ac9fee3149e1ddc214a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da849993da8f748000139b605a91cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a61bf2f2522ba5750700b5d1cbf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d65859729e36e2d3244f5295b87cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cab49e11b7623a72f7e065441cfbe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39318cdad3317504331741c4d06c0c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60225e67bdd636c5334319e86e54f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a93779e0349997b8c02b3c1dde426304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23312de7032bd5faa57ed2a57cfd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300265cd4466ad7c73995ccb17e1f5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4dba2f6e4a1272c8424090992a4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959a1b35d90014c537ca21da254ae4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19dcf8b3451cdb8c5af38c14ecf8b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d34c59f785e9845b8c08ad4c966c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c0bc2777b94d9de89d073004d776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd229c7ab50cbb027babab6b0752f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07318ebe885e8c23d4d0410d4efe1d27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f2bef5b27efaac354b54479d0200314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de01bf42005e388056bac8c459d3a14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0453cfe8f5e347a8011762bc98a4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d33090e5ef24cf5a32106d084e48fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede823f68bc3f751a5bac0dbb4fc8ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad9a393f0df295f8442c1e1f55d5cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df3145c8e5e32e8bc107b4753bc6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a562cfff3f9a95ee3e48fd425bab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd4265eb77a7f9902b4d09ebf0cae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177876be38d34ab808c935c1b1555492323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24fa92975d1ce43a6bef40a4ca136324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2d747b6be3b81c3a42f4fc50fb79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453f077d9ae906e9279cab924813c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3eec8024236ccbc9dd657b57c149327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694e3ac356bd9944f7d5404f442713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70788dbad750b4dcd54079deb87f967329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc75042609072e47c6eb5e7a30c0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7f80de33de9dd385b1fb34cb552b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3894a9b12ac6378001770f2a5c02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910941f19d6bbccaeb9633256ddb56a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5f7366cc679f23b39902547c838e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d765b789f9ae6db4e25ad6e15d512335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac5b696629b65ade7a0c68de7d6b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f028abba849b1bf9fb45293ebba5a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ca83ad56ccce9b9549e767dd3544338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c80fe4736788c7943a0ec3fd13a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de908f522611014e433ed6165c2fdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43350becff9224d4a2d0382e529390c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e346b3daa75ff9e34b3b0e9b03b8647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cf76ea39efa796a23b8a129c74dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4ec10f2f38682402cf7fce4c4fc44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2891f025006eff0e5c55a782a417c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303090cfd45c59fd91546c2c35a74cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3b70b694219cbc6c33ded25a84fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5a235f54d88145c65ba4642367271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649fe58faa6439a8e7c95bcf612da12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7947ff348ba5027abd7665230f352f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb38072130912ebb0a5ef663a98f79a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9aefae10f2ccfbbc7ebdb815ce4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c395855f1651b377fdf71b84b50121a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66ce1e4c0ad2961694b5ae97e411a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405b3c5543429a3ed5c4af5f07a883355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ae71c48ffea00f6bcf767bba74690356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dd3785752fac48d204bfc2eada4ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ed0752a446a3bd7a402ade43240b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da409dd324ae1eff6f59160c315ec0f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13daffece96661b390c5e6446a9e90d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40736fa556265e3f4337632ed097ace361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f29db5ee4cbdf27943dc48819dde5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184c11576146853ab8c6be0e88099d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125576c473730c3247a7dc7620fb49d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8f448b8ddbb1c8e0b55bee8abd0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b7f894384a8694f6b01c14230dbb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4191539872326b054eec3af68a4845367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c403c43dd2b325cad23124876e0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72981b468e5fb1039bd9e30a28add4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7c17e06176ca26af02fb1eeb03ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca481b8aebc042c6fea8c573a3922371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179741550a75d1df40af01d03119d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b6b2793dea9d0ba59cc69d7022d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703c615fea26ed211b8fe172982559374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ef58d822e58e878e26b3f348dfa5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ebe8944b65e54cc77f504eaf41bce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e111b0ad9738e356b2baa7f91952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847705a85f1ab204762ef4340bacfe0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5246375ee1d427118f87b8ad90f48e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73c03b7d975ce0c882bd6ad55dd52b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c56a94fae1f006f95050adb6e14f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47619ca84e1b30a5e73b69772ca010c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c4d95de1385e75b298c878899ac6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093681f3fea90a2c26a027f5a63b7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5005a9eb96c3108a749f8464555e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19065f3032bb737003c3ad8646134669386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb2862fef8b3a866717a99c04f8fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c729f762e9d1348b4262c58de9e5c43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930f64ee85b510273e98d2f321544f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10b5a80734cf44a483f0dba492894390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7a01e1dbd556dd30023207fd2634391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b88526d2c22a119ebe312be0e1708392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb59b1916ca149d07171f15f3b174b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93919aebb3307ec948b1ebefb12d8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f13c148e28f7510b108e53223fc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ded202883646e84903483f77f4b62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e69922bc04e169093e681a429557e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477376613d3f1ed540f749cc6577007c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f28d87ec008bb3143321d3bbc756bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ba121baf9358c80bee134444b5656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1ab72f98814533b4543c1772f9f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e5ea561262b7d92e81927e2d20bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efbfebc1dae2878d8df4f7b49f9af2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71a6039725ac913c058640124ebef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2622d3568fb6c6f0d8a0e7ae03bb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c85956a50d13c564384b0d4076b49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54774d20efd8db2a58461075088ee98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a630c721b987e0c4ba48975d4e5ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd76ae6c001e88da7b2d76668488d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb7d7666d3bfd3e2db7ac7027bcca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd635fef0a5c72aa9fcece8ad6530411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48c78aa37bf5df23c68b5cc4511b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10e80cebd877f023c2c02b84a6704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2a291d64493bf957bfbb26ce1aa18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22e5bc50d73ee77e0219856a7af742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f12f853895c6d4edf10a21899c830416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3867f5cdf565367b41a22c0206d5445417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd6a23ef6ecb881af2b55c63f96ae6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b28f93bf1aae355d0bfbe94c37ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166ce359763b3336c725ea8da5710c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22340e9850251dc31152964c5d281e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89bd4e5273f0b137019c054cb5117422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184a29db0108e9e63a3d2aea75775c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193a6d25e4a7cc74b6822abeadf4c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f87fa2e109c7556030dbda08485c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c724f1e8e0729e76cf3ebfd7b6d03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1fc5e14b4917a69ed1ee1f17ef53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318045aee3774f521ed92ae7c340e46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496a0026e1936c6e1b39c15ed9ebd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ead3a02eb5730bd39447ebd5f2e4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300103916c83030dfc3611dfdab1943431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea320f2a6b974aadd861398ead1c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cfd8bdf300893bf3cf5da4117dcf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd7fe5e80bd89f93abac61ac9bc24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f0c5396f33c19b075dfcdb475e2ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db4e2450bdcd7749a2bc7db11d12d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce807d9300347e7120430c6912e2091437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5bab431438be75334e3091f3505d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa758357edff32502874ab31215d68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39711f8644111a0a3b7f3d90c370d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344cce7d98a50b388efa404f056a943441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37533713e2931209c3795af5df9cf15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa70c7f711f744447ac43d224054dd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbeee767676d91e71d2d22a4de684444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7715ba3f411e37a21264c9035f29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea6cd478278055bfbf52cded4af72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638297219ff34462cb6a444adb3f87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f65c68d6cbc9b6ec7f5aa3d8c0dfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263386682315348a6117d1e61bb6eaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb857061b8d6753224a06623bbe9bdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898c9981b550a1d6addbc00bf49e89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bab598d1c7b1802f6aa2e095a9aa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70ae08f009ec7a583c13118638ef8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424c0df0014ea7b55c35b30457856a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2146c7e0374585f3a7d9aa02830a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95bd1490f289bca0d44873bab7998b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef99b0600d5050c23d8bacb7f499fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8243402b3229a2bdc0f04d25c4eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005ce3d133162e4dc20c3774f7d1a64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb3f6754933271165aa790f239f9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0c000fdbfc4f09c685cab4cfe074461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e72455a02efd1c9265273d4b01fd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515a21823fa01313f70e7b9c612054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730962be9e224e6a5b10cb30d65eea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb3b6cc2d0fccb3223f25d3aa61e8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a52f856fd87b711f728e0ad71bd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614e8002d38cc838e8b4dc5dc7aa3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a624f361edc87326cb37641ac53ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154e148091b30ced2ada9a3ee290d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebdbe2b648bf77bfe6933ee0954b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869a460f58c9e24bca7a8e809ba98f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65567b3653c35ab5d485c19e3b3c9a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95ec6492c74197c9a93b8fd546724473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab9a4de782d6445d473b0712a4a04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dcd173fcfa3638f78af2ee15b81bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441fd185bbfd91d95087e53a8fcf493476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc24aff353f7dc45182b680afd8b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683811e98dc6e2afc2a7fc08f8a484478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cba7d480722498586a49d1b1054c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f15a4d42176f09d077ea938b312b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ecf1eae168d218f9ae8351beedce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013108d8f4a5862a23f5cf320ab043f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ec1f7cf8babada343885e2b0af75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b628eaaef3c5365b315f4b0824f1e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c3cf0a440b9a894983794d4c92ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f02319803ff517aba6bca496be123486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46243ef352de486f6e42245eb45f5bb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08188922b8cfa9f749e55f489c97ea6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ac1ca7a5a047bea5eca6ae54cb7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb278054624bfaddbfacb28f34dde0ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97299910e66c0dd83b7a485dd0b7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e316529ab97b33e6702f8250719dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411037186ffa230e7c6b2a4ca387859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad3a8cc9c8eabe1b01f6d05b75e44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ace0bdc534612dd8df0ee3e0367f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead1d7a3c0f8abab432d5bfd8e65e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db41e2866b187c93de0e6400b97a9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294abe17b509477d702f4f9880a7b01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f219785c875921172b285eaa5fab7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a46a7a6c45d6995dce22b12dc9faf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc5a885db3d8ef2ad013f999e4d7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d52f78e0a67119126786372cd680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc1426dc870099d92f2b0c6d172e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955bebd6e9bfa8e73cdd0309aaeedf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075303924a3b15bc278d8922a63b8550505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d62e606607b435ca402ddb9842ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ede88d05a27a8658e01cce41edeb0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301838114495a461eace3f67495c7638508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d582dfd47ef6eb86a0ac6e7548513ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f719f249c3cc12017f2a3b271012510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c777eba0abdd9f2cb0a40dc8e0c6be5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58c686e9efe07e953abd77d6af15f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ca95c395c42e3d535c97fdc29c68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff0bbcd9ee1181a9e6bad56a730e6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462c35cfdf178e4193bb5b8544528f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18312597caed8af684c78756221e8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c14dfe884d24ef3602c7254c790a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c3155eb2ec448f473001c675f573c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e754336ee9b3626fbd877a5ce454fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0f70cc0519a154ea04e49c61d67d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e11124555a8a5d98a6aed40f974c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438b8a2e38ac95a628277a49a419e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e259f398157a405831fdca0e8d78c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cdee97cc24757d0246a760b39ce26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98bf9c612577916b8fb4e2c966e560525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55aa5d51b8e70883044a46f6e6b57f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2a24d7eec59006519e4a6c23b012527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496e3fbc65c7731de4e0b89680ff71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b458aeec0a7031059d7e9b37c17b87a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ebe58b4345aa11243f38faba950af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438201772d0a4d198e0a6172f190ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f24941727530e0235bd44c8e0484532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03788c6a3a2d9be36f8a3e07473108533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18bffce17300afe9583c95cd2c97f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17383ef5daa7960fcf694eeb35042b9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aae5a64a04cd80dbbe2b1cf6e03e2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68496b97d853c77aa96fb3667de006537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e0aa1ca2b88e8a6c61c39e5ff670538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d852d5da04eb86558e322a7c44e8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a6aa1f948fb7b2188afce7bb495c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8785f4e5d23c23a315b34118a8aa5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a755326bd1147996d22a01bfd82c35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d502d5cac414278f4326a2d268f92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b71fb2c785b7aa18c02d065387e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc210864c742fa580b23609c047ef4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165577925fd36be1d4d8488579bd994546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f5232f5f327f5bf577cfd153609f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c535950ab1b14653501a327df508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc7d7b85005e0905fb519049f0113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254f8b984f79d8dc0f382f31ef7bff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c8d8faeed268e9390e3ebc3ed7b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7bb97572fa193c380c9f6ca831e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c3d5f072da877e09fdf847d1c1e1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0385cd1469d41ddcd37615041551554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786e1e45e70114e4764fea17862e45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba967c0b13220894191e7b01d00650556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16524c06760a27aba18fe8c6da4188557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d714fff5fec47640171d73bdb519fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e6182210a7117b819b17a50f8077559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb81116116a67c9ffbd104615d806560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af736b0f028e7ac112a2a54f958e137561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f098ae9ddd9f743dd1b619500228562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e537dee6852aa48d6bdb8342c216563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ce7751e69291275918569d778222564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ace4f377c77791fac6a188c0af285565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d8007ddf317f5e99c6a6a52ecaf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcd5aeb01de89fb03c5b66aae794ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b659a568da1edd4b14f32d3d87453b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e44c2fcfa3a89e88c7c30821c40b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424bdca849993539a8c5572b3c80a0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827322f74485a1cc96436b5adae0f3c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820654d5ac77e400cf7ec802770445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc3efc47f7fb02ba4e56dcaece5094573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959282abb7e9b2efdd962b38332e66d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348084ffb52b53cd2e31680f989cd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b282ae212090543b2cf61ff8de4d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f8b616bd52cea51e67f285d376bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e07fdf15cfbe9ef56745405aed00b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb1ea36f58c6d575d7cabdbecfb68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ab492046bd433366d5313fe6f01e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae822fa31f50daeb38debdf8b80f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b75d5fc8f73be01a510459b7206a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f05c4caa20bd62a0ce6b83ef00c8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433637d99561b17b4536573f05f46f95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374388c80c4f1512b353f2aa61bca10a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3791d104489a531f81d746d4efe3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6755e3fdd007951ff174383edd6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca1929f061f814210da16ad3c7370c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efecaf7ef1a3a15c881c8236f74603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d9750ff005232f550f3890e9f7fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef74e04b930c0d3c70517fd130041e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63239117a865941b297335d4238d152592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932b3529e198ce4da6d9ad3798e68df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db851d1e2b4e725c18a10a279f31b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57147a0c1d834d8c1e823bb8f009a953595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182defd3621fceaab4daacedc30f931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0282705fb9d3be95bce8406762eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09627c381e55240412f6d5c37d26011598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec054287fb28687209c04b3a55576c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5562f3719d570ee7905186120fef11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977a2743729b4ce2639c82c3ae1ffce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade0762241f30a970b6b9b857b32cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d876b77d302e9043ff33b23c0d1681c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39c20a708acf4d4688143f395eba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78ac18cc6735a7df1cf25d3a77793605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba272e76fced30c0b148f77a82ba5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583741598227f08f09d56613caa6c528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7eabc2ff40f1d928bde52bfd78774608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055527796edcda545764dec1721a9021609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39184886d02eac61b53ca693d4a9932610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5c32ce09965e49ce2dafac28d03d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210655e315444137b3abee12ba76de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd54aed4a00905795bb1d86db196fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0c0ecec8cbaeeac5b730cda3cb8ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef60b77a95c388356e9fe94defbec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44763b5d79a491bce2657b5ed01cc084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ea9d99d948a5eee40cf7fd0bd40ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f3f48027b3ac0d1929e8e510cd45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066814444d8b1eda32d944c179066a50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f6244fd43dc1376ec999723afeb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d8f7bf685d8b012c389e8c2d2023621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca49821c6142e98be6c4c33ce7b1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392762b80a8683af42fcc49356830576623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670c9c5384d59c0e96d29b95c813ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f049e00ba490fb472a8bc12733bbab9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6bbaa0da0cbf8a6a4c9ad4565a3dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7dccc257adc8047b5417b64f07a66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21006bf6b8213d59b9091bea5d5f68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5e16e783672be3265033ebb3e530629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56600d3357d2577c06b989d310a0055630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c438de26ba3b2db39588face025f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bcfb9ce5a81e2f98ad1c3dbdfea0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf237a985bd6e1f9877f88ac956ae4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad206bb4977cef19f7b14f24e707e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836647e119d0795d0fbe60b8468ea710635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401770ef073a4a32671324c37b5f197636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df97b412364d259ddc42f1eda2596f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba8e06433ef5eac1b614159b65bae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54f14f1ff54e0cfe876518a11da8da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ccfdc7888c71d38c5d7d98593023c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1aad5b6c60a36e8b60e04d1c735e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaae62f5f08bfc728ee41cc02591c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c669d54b870c7422ddcb2a687b86f92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0705ab1a60f62968cb0a9b20276dfb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cb207dd6ea8826084dca2728d68b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa589fed0119a42f62d8200dc7b27a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b364dcc684bbc93d34c94dc83992614647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f990021028bfb5f4e6b149512249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbed5312c25eebcf60b78a873a6bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa53aac495dabe6b26290417f2b4e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffdbbeb85b6ed2ecb551fe1a99b28a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b022b4613fcacf3f7d8f332b81906d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996038f0a9dc129e89bc88c33855efee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5743e06856d5fb28bbc02075abbeca3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513cdc7b1dbfcba69364bdced9407d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4a4da4b4f83f2cff5bc859d71ccf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ef9299081335e84a342573667b20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473130bf650338f5c0b0f3956fa8efd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe59190f49e4d96e59462ee234bfa4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a3426e28235dd7c16862e2a6724e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82541fe716cb05340be09639abf782661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc53e452b318c15b663fe3cbc9d40b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458635436cd417cc2d604d943160fe4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ddcde8f80ab3998f73f178afb14d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66059a1c35556aeb96f72a1e52e891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1445c786ae797bf13aed8d791337666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fbf0893b3555af6878562f6a69b39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00175f3fed02f2e77391e51bf4bfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3b3c1b01426058d0ca31f60ed000f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44cdfdb029d71e7000c0dc1629219670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c704461531c932318103afe7c4aa67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf05456097a99b929a898b226a6122672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500518691971eb75c39810084266f5d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c011b5813cec64550d5b9223f498b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5097aadf3c26466e9e60dd0a386a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aff4529540d2cbfa198ef3ce3b227676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a80968f0c8c46bcfcf0ecf74028d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609705afedfed029c0d429f80bcd030678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28262d7dff03de9d96de6e0dac3509d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e315b7fb22766b9f12a5d28f6421680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8bb09dfc8300b27c896b4f9a16e16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d812ddefd660602987e71b863837682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafcd592b66b4bc262935f1201f7a10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55fe01c7f2de64b0f773f7aac654c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af8aa2329fe99e0d75a7c230d910b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ae68d2432f9f227e3f11e682e9a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50911636cf196389b2ac6494ab0bac2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df55d5f75a6e83c991bf7313721945688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9177b6299cf33e560a7a16da39cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216bfbe9b0b9764880ca33f29e408f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef0d5402694c89ab35da36e63f59a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118899327b9eacdc27c10e58798dcfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957351e74cdf3cbc797138a2efb02203693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385b6caec53523c70b94c52eff6c27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80532b2ab6e307e358d530cb6960204c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc007112323272f81e213e3758c42c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8fa1b02b9bdbe67d4ad43cfb9ac10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2dfd03b5e8878cbc88e0c88fbeb53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1c4650a1a10230a581438e010244699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6fbc5daaf57cfe4f749f18545e48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8226b719a8a039c0f0b83dae8c0176701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93131747f8e2bd362a9b83c7c73b607c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd3b66d224698fff0ead16eafe1ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22834c248b79bd21680e73942d008d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b5b1c29b5e423ecdbf93dd4ca91d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b4fff60d7171744b43c5699cc5ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64708fdf4b4ea78479920dc64a3b7ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f498e2bc275c02586943e6b315e99c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807773f022e5d0c91603c3e761d5f70e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2785c8b1afb0ccfaedf3778249a197710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c051a44090bb748bf035bb93d27c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36150c2e8b4022ff9c412f2b38404e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f8f7171d4bdd5209626fcd0710ded713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec57ccf78eacfa616565bbfc0a1f07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369244bb1c449d0cc2cb3996e7782b2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151480d4b50878b30db1be638126a75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24616d83230b52e4f2c7a56405efeb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e8bb4568361bc818e2f17397ccb28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e7baf9ce16680843fe36cc7adbbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed130353d6e9a629f5285e68b1bd909720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c81b91bbe8095334f20ed953f8df7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5d0dac9d479f1822d91b055f20cb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876919803e317b15996875a9ba74fd9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99cd67644d75c0df38efb8b0dc15b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9725c869549f36965c9280c6b090fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8924a0123cc014605f00ae7cf48c370726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf063b95c0e815749953146f1f4ec9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbae2ceab56089d39ca83e567f6f02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5277050f9e5d18261b1230ee22e4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df65157b8159d839f45454934b5506730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb196ca8c3491e86fd8268a66f42e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a5bc35a0d7b888c5b5a17b551bdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c165f63befb1fde5ff371db376207733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae94231a9401e3f070c2c587fdf5960734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4806c20a5e6a71b46fc0ba7e987e1b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08dd68f20ecddf17d4d6026115cba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a5f95bedc78f65252b505687c7d48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651673631ebd3853d45af1ca7cc506c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ecbb3c4242b9ba90cf96a73a77e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2fd2fa1212c8573f2835cc99936a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20263f53bab9fe84706ac2e94aa481a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774fe1dce7c992ede0c3d2278f4d19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f0ba6a2318b9fac941a93d739854743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d513902c6148341e57b2fc9eb2a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d54263e7374b80c73e8c8986aa0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5a711379f5dbe52dabca5f8d2148746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f594bb9cc707041cb29170999d75ffd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6525962d8555c5b5c6f22449298f51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fab3dc05530b383c5ba3fde4787f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208208f9c6564b285bea8bba36a57f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b38b07d1337394758d076a8e9d6b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385ee766d93752dd7f5b27b3df65ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b37a6e530134a5a212f45686ff5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8101bc22f77076b1d7f7d269fcc2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe849a974628aa3644b00ec46f1002e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2ba2403a8d0343772c6e162cc9807756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad899b478fb4ed83c015c3aa1b0a1d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aacfbec4c2869eeb2e5cf1034d282758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabaffdcb68053497c71555878422c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f108fd225c3dc0df5d7a745e9a589d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7935f4db8305fc244cd8ebc8cdf7ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2588d868c9d12bbc53bf6668d1ed6bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f20c267ceceee65ebef23d690b387763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424946e6b846cbaddb9e596fb2f0f1ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03885a5231b5a1fe242bff59375799765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b668289d06b5b3f237e4b4c26c7cd7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061e2170fcd3d703a178f9ab53755a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a97090bc25078a841089e53e22b13768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb2efd7d10908e3b6c96a640e3ca6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca07a4b3c1c0900a4764149d7eec99770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b81196b08bef0c4bd9fb4d9fcceec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec789dadf3b5a4743bcf321f489fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05178edcc1da4c14fab96eca2115ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ef9bff7487d633f9cb676df80d7b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88888ec512acb99d753a94333ef3a37b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ed96cac284823d41defa996ff25b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a4ec1b10640c67d323537b6e66368777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bca0965bffb9e2d4aea30a8642982778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7aad164e0aaa4e636f840cd81e0f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320353b1a7d1623d598f3f47fe3aad45780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1b21ecb6f0ebe7f789e0e66d8f1d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b547bac4c8fc7345d6529102bbcb9a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7941a47db3f24332489de7480e3377783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa22e041961a9e43cb3d20950f4070784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95265fa8231cb5c51002cc0518331785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875d367bec8eca58b79428d021bffa2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57938145e7ea73c3d5a33982476895787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e8e5aa3f542e47cefd2b4da4f760788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1311e4a2cb471758ebbeb2474f18dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d833a1c80ee7b177b25f432430d2c6d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68388a0dea52cdf132401a24fbdeb5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbf1fe01213b731f61355f73a7f6e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca14cd13f0fc44934830a8ab9864c04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0cc2a8d2022f996859dba3f7b0f00794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b62bd5c0627600a2af7dfdaaea6b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0523e1bbfcd43ec2d11a06d131b7179796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b377a67a3a45cccebc9c3a7bb6b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e95de02fbf85260f03272ded4e0d2c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fa451e4d18b42a92dc84431d5461799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e6fc4402f65891f17779f598bdf9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59fc86a46e236535798c065b3724a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257951269be98ab63a99581ea9ee502802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c927f6f5a16d145fc641328fcd38803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12267c49ac4338c975a66901d8f79804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca8eb420b64a6fa6588bba686f113805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b473886f8cd7f01331b50bc38453806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af934734d3c5135b81ff5fed8a8ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c01244cc0f744eb39aec515c0a909808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6ff2ec241f2d5dfccead76d36957f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921354d4f811779d825a516379ab7648810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65257d950e6e1a1901c4adcf8075ffd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60a34c2379fbe18e9bcf2d7fc04e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98b124e78de66d2641d6dfaf1bde0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5132419b768ae502ecfa429f2630d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f059ab6f0876c182dfe6e09a6d34b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269ebc70f2dede6d79e29f47897bbd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599acefb00b9a151549de6e9f712437817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f34fe17427ed5002d0003e23145e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947e3a28c417e4198bac2ed87999eb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f8ee43f61a9e7e287551d8efd1d04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24760f2d023063ff38e8104a5e948f6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a840c01763e406e12e39bc45cc3081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9fac563554744ec123c7814b065282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41eecf28fc38774d69505f9cbdfa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520e142c7bff3707df86f3644790244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d86a6635efe0a4c1a0f42ef2ab6595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aefff8d6d58be298ccec212a164476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b08bb66c1e7052c5d13a7a2aee2ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891277d1b604b44b12989d822c84e788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d8d37c47a0e20be7b84dcd6f4d0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410edaa05f2936360f9d6b37ed175a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303616d4fbb8fa1c0b6facd5bd6d08c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d121daed51275aca12a74b44ffa4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3e9eaf47c412b0e4daf75e535b4f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516605f27474228a266b39c10a0a2fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd15e6249eec3811243d0d48800fa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955ea53545ebfd67307649ef06d9e3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c07478b0633919d0efcb6419241b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9401c39871dc01de5e931ab529b5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e681f2b12f359eb70abdfc15a990c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791eecded6c2ed215bcdf30f7ad7d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63fb036dc8d0a3669be9b456bafc0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a1bf66afad7d8db92eac1e1f829a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e0c7211fcaff233ab179e57f8e6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5c841e20647e525394847bb4eeb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d27e13bc69ead95150ac8217b7dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6c638d465d06594672e9fa5bee44a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e4729cada870d4f479e0e21dd12f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ba09ffceaafb2a97adecceb6e72528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c67aa13b64105b6fdfd3e110676429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ba37c0b368b743057cc0a1fa5f7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d07b98a58c6a044d296102d63816b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548c9b7459b83ef7eccbf1d2cb01ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31b479b191261b1aed634d736fc7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725faf4472d52067ed7172a28408009634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a057b43bbd1cafc6b70c3a19e92bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf10f995702fb518698a01513bdcef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74bd475c7866da23194de2012840637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c90fa08ce154ead50e53bdead1d4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8689ef7604b695a6eef163e2e73c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b160d6bfe17bb8ee2a5471f799df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c1de4b68e7f5f323943e048d7d4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0030aba9afef8a460d0a69b0b8c0e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e30aad0db21c15562681159cc39943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba1e463300204a0be9c252fd62dd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7e91a8007a52bf797e32e44a2334c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4c568aa17b23d721333ac35d317cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc59212f84a8e122dc95d9ad59d2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e30a2b98be96eeb62c8480e48a92348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e251df39fa4931f7645f113510f17849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b57983bf406a39b1e0133d1d6e4f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8728616f4db5e8cd118242199028451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9c48b013a6ce9d01797d82833c4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22525f827f8ce6566d00d3327b82553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb637b99488a3c7ac0d2153a019022d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef4dca4b1047f98c036da19f53dee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecf6161f4b8f5818f646c7853333de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53d9d9c5313b3c0e8cf8f01396d3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a08ee8856e569dade601c262eb9b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba55153ceb463bb5da120979fb9c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a10da9ece52e5fc4251a5a3ccea7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf249a0c996aa67ee80eb1ad193473e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622ba9edc373b6dc11c3eaafac2d32862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e235c8e313d8f3c528b27db877d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa9525b313a059a5132b6361601c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082df127b283e539d81e5b89a6efda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4fe3d2f46a7dac730fe2e3dad227866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22294c8e132ca9e065741ecc410f4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ac9b92221bc36f25dbfb50b1dcaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c374d92c5d94b4333ac7969d5f7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afde8dc1f548cfc5f846a4df9dd9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848551076ab0c47def1575d30813b1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e546de8e77cb16f10ddb28cc824a8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194457fa5350307eef3655d6f855b9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503314ad3929b3a9f4fc067b2378dc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595555e11d8936f51c0fde5621bdf34975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f32b5d0de1425eb32f9f477ea4aaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4702e46b5787336ffcde50e53b08ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa6dbb535e40b70d8638b10480ac278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d152e9788baebda9b2f08ba3266d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf6dee935448a76c300fabfde7ff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2b3799579526167a6d0c9ae4faa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c41ac159d5adccfcf77ab9ef37d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279803676630a4e7f8c1219bcfefdc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881e9ef4f775e6e25ed298e5363b0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f66fff8912b849f34f7f2fb6ee4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44382bd7fd47a15e2780cc28602ed786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe141ce4243567c7ae61a05963dd5fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9545c28bafec620cacd9e0578a6af9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553689b3e7800171a57a3fbf62f534c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f631ffdd8dbded07d30704e91667a5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ed0d4ff6bb20aaf1f7d07d5ebb8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a331ca1714b94b50cf399cfe1809392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614cba905144dae324e5c867d92ca0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c72d88c9803ab92af8e427cf3de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d60e9768f98f3fb26c59e261725695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dcbcc8936e6e43f82725d0a7c31fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb12a39152466ca1ba76b7eef6c3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb2ae043d6c5cd7d3150d80ce4da098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491ac5428d01edaf96df55416bd70199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf53228c45b836859aa6fd83cc51f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388dc1f9bf261b9dbc4328f43e16b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72646f8e20d547bd72f6c5297ee58e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d878b60c0c2b2b5c05b946a4a6c54d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ffdff56b97ebae8476327fd3781cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976823a114aa047f645fb83e13d2ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049bda3c64c10c1d660d902a99299c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0836823b08dcb1e9712c143f7384471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5e3bee33d46752f697b0a75c2348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947752df5293607c0972b4f0e7c6a985109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a4d94bdde3cdb5f981d6ca897b1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff01f39897a2bed4bddce551b7e2ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223518c44df154b7b4b0b4108af38d62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec21db1c32a09f1ecfb996b582262f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302fe84835a7eab3b77b22891d52a1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f0fc8e206c6f1e7635d3bb775260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642c587041dfd5bce5c6a38cd8b5128116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1fcc4bb054596e20cb5047d072a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b9bcbb898215230b720421afeeb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd029698ea10b09205f2b2b7eb64588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7eb67d4e7430a024cac5db82a00df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074a8b65bb2e899761490db2bb6be5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974c49f98e81c9f6efb4490d5ab59a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a025ab78ce0a23ffac25497e2321123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4030b24ecf24a5ed41f8334d79012b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aee63ac7e47d36fd3973cace0e708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967d1ea897dc5ab81ba7eeb6108293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901aa0a0143ea23bc9568e35d4c9718127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b5d81afc3e79453b9ff9decf32e40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b666c7beb6cf56d7644d492ee6b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d2d0be906ff82b5ef1e645573c7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86f8822e697b83594419a62dc3ffd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a578a6afa604350a32e1bb28470c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541998df97bc1e2fb433534a01c29409133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329040552b874999040d1c0465e6d25e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1f1aa69bdbc9293ede64ee2773c36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2784b622bc96ff92fe602ba4f04e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202397514336b21702384e3dc954c795137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082ea696a9b42b0643b758919e1e96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d12313244bee62768ee2d71a1fa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec1cbe356d5bf7fd38da0366251ba9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf95dd224102ff6f165ffc5013f491141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ee06e60f1807d0f4303f85ba665c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff776532b68b19fb3c62938a6c78a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67834cfaa513a65ddbe86abefa756263144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e2fda7e77fe2e8d6fad72898e44c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83eea273f102afe8c98d5e7f70641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244587d70ab28e1c2fd16ab128166ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655d1056448030633297efbbe8a5c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b472efe5bf42edc48e7c07a509799b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681b4ebea82716e4c7341ccdf71eee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b95c2b0fa086f4742e9113cf19aff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdccf34d9f16ebddba16d02eb2d65f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89fc48682783fb17373c11ae8b512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16621d3873c26f10bfb6fb7941138d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc01a5b0d9160b61d0f9760a7d73462155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9244b625f8c3a4ade7194444da4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd56169de2503a7e04340ace94a4a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4be086ac8d9985214381e42b2b3754158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da52805e37035d19820d3461e68d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b56648a000656d727e830c79e730e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87e0876f94502a5364a7fb2558c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c914831182bad4f9e95e5f3f22eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cc0e24585682293fbc670faf1160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d18fa286e06a58f1ef0cf9453488164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea0d07e6dbb56a53f53f5e70701ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3fd75301c6bccc47b86b01a1119b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d45738f7101b69a005a4467282a85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49792d3049f774ac119f3e2259a2ace168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c72fcfbc3cc53f1beceece9d2adcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7238899589ffdcbf86030f1cfa81d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e66cd04f95bc58535cf2c9aeb86d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0db68cf88bbdc94af95e45366552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017efd3e9eb6c38f5cb79b24ec92b580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81512f91f929045cdf30a4a65939288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a4bf37348529e06607aea620b987175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518ad196a1e85c2848a516efb285cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47231c04c9b9c42512a79d18a5401177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b5669b2cef375845bffb0c4580cf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088677016932326970036224870baf42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04bdd1b13fa665d607c4f9ca3009ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06012a71fa7a9a6c0129b5609e1146fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c866cb18a91abf765827d85c2e3060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ad54370ca93981bbebd354dc1a91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ee98402869425e2d3f324d0f2b8b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cae1b7f9f5773ba7cc372944870d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce7c399a047328e7bf43209c968b89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36297713193d63573cbb47123965d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e74e14868636d37cdc36947ed40f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a4116be8dd9788a830f851eac385189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c8c21dcbed3858dcb80915572bf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c08da40189b82744619b028b2c1c4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5cdfe806c8203d200c68205929921192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f05a860bcf006e73d6bc29152a701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab679ba40cf311d1e11f572d429c66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf7b9c46d34be2538ac31b87820b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686db81a0c40a9408d79ef8b752bd50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f32b1a52e9ac68624037be6e2e0c83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3c88baaa5b6f597b7553354b653dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e12af7e998ccd01a7325af5b695b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda4eac252de8a6a29a8fc68146c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b1901ba3c7192d3333b63566ab3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02442bd386732425806da2fe75d5137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187058d3e229de57912a7ce8f5864948203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e64fecaeb1864df0d68a0386b4e2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6419bee51c569f86c754a0058795b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76242e1f18069d79579189cae36793206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103a6f4408b140629a5cf426c761dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74fcf0d0613220fe1e3e18322359a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665b473b7d965a8fcf2d19d7d361cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b887243a39a9bd1cfcce51c5384a0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f23e1ec405dbb2975efd2678c18cc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376457525d3a830e52c03e15f32ffbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fee15d7f87e1522e923941b1bb27e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb2d18516ea7f0bf2559e3a5a1f5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99137d6321653f4831e5318b76ac9b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102073cdcc7c70ef4113a9d28356dfa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30871a579be177d8606ddbfc5b5ed23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b414f3fbf9e44d48f25643b7c3bdf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97e837881f1fc9d3d467bbc9012522219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a47390f2f97c118fee7f2fff58de0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f931c47570158502841fcf71718b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701be33205a6346664bd53ea8768e52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b8d46f067c6fa09b788149f3071d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733779e471507cfc09c6140a687dc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63789ba1b2891c2d23611b98e7debf14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8239f5b675ca64a73ffb64d0fe24f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b12d1868783cede324962d90a783227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a061493adf43cfe3094078c59ced228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ade9d6d567abd37e7f157b366bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be13f9db7aea7734d3e1f74904d214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314b1af1aea3f89b47df57fdc73391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b7a52db70b8fc485880ed83405bb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3192d7e189b39b01e6f536de6a19a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260012365a506786b1d8f8568a1df7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ea7e28aefc30eb08c06b639022c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b567de4edaaace77a568255ae1277b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57cee6bbb45627435ee1e3d079dccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d62bf6c475bae27ab5e796930817a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e207627767e0b7e9831b6f65a2fd35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f220104778b08c97d938a6009c1aea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2736c1c6d059a7a9fb252394491408241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fc1996bea63121735dfb1d996dcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e34699928d8c4842977ee1a6af80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baea30cb44fd44b7b88593c0a14db7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee6c83fdeaae487bad2708522f92b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd256105f03cdb171d74730b008d27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1c54bf8f45c6ea95af67641ee8ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c344ba07488a0cbb67233dd8184c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ac52218aa3b4f20bcf0f93196723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aebddba8cd6ccc2441e8b9ae11a9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3625a4f0557ccff89cf748cc3d07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309dbbed6a36f2becd4322ce8e78bfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d80a064f7934bcea4685675af55a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca28e216a427304d00fafe1c5c3ea7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10ceaab58a246445f4088f85e93c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baff2f2c3213eded3903ae4ef167382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ce26621003fa82d7e89d18a33aa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f89481b37f1e0c9db1a8c965903e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ff753f37cda0e91b733cc6bc7a8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d094ca832d97b4d163b78cbd6d33ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ed295c649c2891b1677ebde30457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01e46d77ab092f8b1c36cf98010d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dbdd0dddac942245063c03355f419263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f7648aeb08a5552bafe16d909af3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd646896e2f9b66d665eacc9543a2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ec46b4b003ad69f504582cf4ca49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2651dea742b18d9d13c21d85ea8a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc966c65577ff8c7c62c7da6240164268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa0628ab7c82b34577c0f3b152964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d8f00a160360bc5041d686b56ae8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d783d5b0a2f4a0622aada2f857ce1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1709a9c1b957a0d2c445f16a180137272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61664db8a6453bfdbdf4b4df2a747273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b343c5f0e9563b69f7eb9ee9b31d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c4787d375ad3ccb5e5830556d7525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d96fd70cbe80558ea5b29936d9e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4090ed71bcdcea77b8736c09b4ca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721826b7cb5bcafa7bcc60815cf34a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d4b8fe01b38c13b1e855514c2f824279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ada4a17698c13ac88b8962035c950280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea33396736bd387feb4be6cdd8fb3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ed4635751d438ecc422702cd42ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1e6eecf602d4d7de09a89643490c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f0ba0728eea10a07164e7600b186284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f920e081343534401dcb406e17ac8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202cc4cf62e435a221420ceaf9e477286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae2d647ea1ecf33931b38cb228f73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea190162dbcfe5b97d5b01ecc48cf85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271b4e94f119f54b59c176987bf73c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92abfa44b9cc53829f6ba53a9b938290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d91e66c5535ba52d0335a815d623291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b38f96a274f3afd196ce911e44db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4ff6326f420a2c492335dceb56a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f135ca126c800770b09c456bbb4c6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1d8e7b7e05991002a7083bf572a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357b632970612ceeb4e2c2c37b3be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4fba80769a39625784ae966f9f0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a50950b103c2b719816e73475907298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e787e2a9148dafdb1bb04d232854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa632f8b03e565f0baf58a23dce72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4dada47193591ec8234db42cbcde9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389192e5be4d4545748b8ca7215ad585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b004ae8066a71ca3e65b0a0dc1fce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b738f0c0f514882700bc6679286a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5821f2b08e4f4b109d5b6cec5d288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bfeacce6776123ceac56b792ae70a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2677b605742a7411e7dda6001175307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00611d21486bae68b47026ac376b73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e0f2fc5ac10b4d74454671a2d385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05012f18913d889582b51c8f5620e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938037fa95c1360780ce4b2d7b65461311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb2f67380b528cc5b15f5f04e8f84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900a0d01fe1fe4096c5b026cf521fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123857086f6235ba7b9faa5b4c12876314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ae06586674d5076d3d65e791a0b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe91eab44f0771544269d71f02c414316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445f17fe667b1b01a9a89c7c81b86b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ef1225d11853d7d36d2da4bd35bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbcfe4ee8ca41aca05f63e40630250319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97780cc322a890e1af7442dc92ca0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6134f2adf62eb1ffd5016ef31df5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea271316b51fba1a042b854561a9fa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049c80b45714934bd95813b347d5aa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb0e41459802389e82a2953e2c10db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e39a217817c916aad32902ec38b17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ffaca8bea95571904bd99817e92c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5dfbb2a209eca6a20bd27d4a91a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36aaa56ce3837c729aa06ee1059de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e6659d3fb34f5018c83384b22b89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852395695577961e07a75e3fac2130f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28a97f6eae03970b2eae35909a01a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0311c9ae82848a03f03daaaf7a248332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea5ceec8efac158d28e14226f15fcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a94e378aa96843ce5dedbf16d857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5939fab2d0987cde463d8eed0fe932335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676c80c065f01095325956cfd6aa43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1eea35ff7b2176d7f2ea7f7e2fae2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63d4b0b2e4b2f67eb4b5e136429a91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99725f57f19582b68b999410b9bbf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c473a7c7e8a302631b4daa2afd932b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15199ee6febf5071e6a979c4f42e39e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed6d56fe54b1b87c8d9f999c57d75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c69a5336abc681f47255dadf66b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3ee24e11bc7fe63f453fae43e8ce2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdabbd6432e3198d3d38dd93ba3b29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183344860db1520426f2e83f40672a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314407fb4b2d8bbbc1956568d380c64d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816684e09c6f48b367d15810ed8c83f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe35f996423e2c09e1e2401ef8075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8d6d8ee74ffd781a8bc075094ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a57cfc3f8d545a49666fea55b04f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deac7d1ff5e7b31f9bcc25551f53a04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6566cd8fd1014b81d44821104c0e4a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751234bbfb47e2fc29a2432212c78e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28f7b8c1049137a948940aa4d3fde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e454256b63333f220f914ec6fe03c56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe957b41be75069b087a0ea06576a42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d2f432a199846324f2cdcd6199aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957859ebec4dcf80ad1fe610eaadce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb1376d1666dedc18db9b322c2f755360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be02a3c1bb4ce097387a6401f55835361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe8a6805dcb886fb1c4f9f43f1b50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183ed3723e0deeb9cdf46c31f0b1808363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8600d2f4d19136ea1f9bb86e5b08f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c97defb6bd5551bb9ef6675bd50713365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a1c43a17786b70bc1a5c93bb7cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d68ce76ba386c57b5531dbaa37ac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89d07be7e75b9e59eedf28884ca677368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894d74e372452f59a0aa8e39cec3ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564057013ba5c3f5919ef81227a6b8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39020e21a36b851a8f4b3e381fa653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa1d316e7eb450b8bbac3989452af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ed97dc666ccf751bae58dd2fcb18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4adba9429abb27c7b246f42a6824aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbd388f2f0a29de1bfef789259f19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3343e556cf1af9f5acdbbfee4c81f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9add86d0956e3ede438d7a9cd4790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b62e4c2b2ab7bcecced75e26e2002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394636b5c9bd9a2c2e8d55674fff6b52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6814a7c0188a13555a7590f425f20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ca3368fe49a721cf7707c4b1d0f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b7876f00a4c80e532308631b6f0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728f7dd8226bdde72546b728b5566e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2a4af85738bdff6056bb68122593384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd4d18c97ac8e388bfab3f368069b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228c0e0ca490008fd59f4c4eb574864386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4257a453c27bc51aaa151ec4595c21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f37d2382c1eb74e5073c14c45ae1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173086e7af2c5a1a44c143bf8a67eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12411d4d6688b84bdb61cdb814de81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92089cb4d906124d4ad2063740d190391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672501ab4635f3d0b44fce1409076ca4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef61ff5bef3f576f8bc3ab992462f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1da6a25148bffb9f7b416f3fa4c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c0b2143497f5369dbebbe8af69f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17d70ec0e46f4efcd7893128346da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c10c7298b47a343219d8c1b8b0734d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5657e317ad6be37cd539847a5fb9cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e486d79ffee9acf61493fc54ee78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219918b880cae5870f612dc40fda7fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacefb4ef80f8b745b587b85c7e59b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862aea0daa5da6c720a50d376919422402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b8cea69bd5e5f47a7cb71ca5d48c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9679503610f94f28b16b02b336edb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294953b4a133edb775f45c023ba8529405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f3aa04f96699ebb7bb28fdc11a194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6990d6ddfc8ad26213a88b4ad80c47e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd340beccbbbbdfc7dd78531450177e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76a1c687b0d2947dc1e4253c8b5d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c15e3f68b7ed2715f2b52c03c943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6b7a5d9785f97fc25785d180965e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed488e7f66f805f8bc5bb3d0f0c632b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8a958bd277c1aec4ffcbfa704d80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec30fad3d73057ce543ff1664c129414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb93e09413f18b8f9c78f7dec3661a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de5e17ef040ce690561012216ed0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9ddbc9beec764b4b075261a7e5f1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661cb2283754860c0f03b69e4cbd97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527a37924141bbaed0a8bb6d482c6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ec77f30e66ef7c7554142a2c4e67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3f89b44191b86a9a5298d8968e76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a93c1de1446d9e01a263b0fcfea7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e29d75feb82f5aad0c5ca4662a19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1cfe9b45d2d7cbebdfbed9fa56df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151db010643b2e8d64a137840499c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced0d62843841b124ddcf05c50f5b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec93d8ca2317d5d9fde14ad68c7a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee84d5f1c044f17b0895267176948b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d940168e0f16e5be09a2e0fed3cb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66affec700c287fe266e488394c6bcec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf853b0531f9daea75969c55472e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbaee7d14ef84dc99536adfb4df6e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6aa14e4c6855184885fab95486e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1e15385926a8b89e1871622eaae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd498b51857249385ec3ac4bebbae2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a08d02a5e03ee4f22a57f13dc27dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f63f4c81ad3749e61c946d8a53e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517e7db78494948fe824320fb9455d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd773e38c03f5b50688ac0092da91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc95b9eac3ba49d8e0b135140a1c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36468f7a0d191b4728ddc6242bef37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f26ad48e9a00b3f1695f3b6a3a5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650e66b706cec8579e29e59e23d229443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87988985880df71085984f7e8d4ed6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc245b83fec80101a2e893af86606ff0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934568c7ce5fd910af2bcde4e0c4c180446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238d025679377185feee3bb1ea7c7bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ebebb87c8b40394480fc2491084d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3e236a6001e958e5894b34d37c4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430866d9e88f0e6e22faf7c769ca352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb62e13ce1ed5977f67c3cf9f2cb8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e008b7ab4fcdde01d5b08644f2c73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4277c1da6585b09a32f8866d80e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f630a3207a807bc5d1a31b2e577ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167520275ff7675e07ff0700cde3218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5c302eb09df3ed95272278d282ce5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ad976ef8493b38a5b588347982dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970ed329a0756cc2ea26ca48edb223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322167bb826202afe19776044e83b63b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890162b8c46aabbae58694495da40f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e1dd19045f198b6455ad832353f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372e8b8c5c5924f9b4fcc65f64d6aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e3ae426033791155491246491474463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023eb8202eb894be2f2d40dd92fb4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d955cd5d77daad8d5fd47d454960465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbc8d0cba7bae20d6bc21590423ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d93edf7abf05ea2f9b2930c99979467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7b2b3a5db2a81416b9489984805f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628fd558cb88b1f5f939d59c944e907469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b681f963c49b3d661ac14ee6450cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b736776bf3de2a7c7e7a9e82b5c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3ce7eabf16fc7d86841c0a2d4a23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee46660f84db7801f7f60936d40db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c569272d7474e308d7f10e559dffdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c15a4eeddd409b8483024e7bba928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0b77673acb22037d2b4261b02033476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5093de3f5d01d891f2084460f048d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12ff74032be3fc03cd22f9ab65d71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c3f9656e63083ff9dadd01008593479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb10ad187441a7c32e2006f3c074f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eeb90096b86ffaddde8824bcf574e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3777e55f57c953a99489769f9f65cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83e81e73f0e058bdfe5403dd2bb2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9769033a7f88fa894ceb27549889484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80e408d4133e4c114287c311faf23d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f75e3862d01315a0aa046b30acaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a3baff1375b8428a0fcdcba40f0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb116af97a8fe85f59ffe726e377b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c437b09723487af332da452fb4fea24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689a358da7ccd64b6c64889026e17d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244fdcace13bebd9253e6a1d39ee5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3325e323ed83f92c9bd54caae90845492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c9f8d614603d6dded64c105b57a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a762534d18ec2f9a31fe9c2ca890a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd2c92a95a2b368f0e0d2521277620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac5a2ea968826a4ab011d8951dbff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cb6052482582eddf568def0263e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766946e1f0ee88fee5ee8a023b13405e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae2816444d1d17f0b769d95956cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2a34de3404030e4dd93b10d3dc52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c077477f4ae42fe9251898f15464c13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03ee554b3fa8bbe3ffa8ccbf594683502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192ecc9b6474ed33e394cde74ecaa30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62c675871ec1c5a093026a03f2873504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b650aeafafabda63eca586e36c7009505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bbd9f83b9a9cf0d71deade15ce159506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bb76bc3f104f55d8edc2efee77756507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f323cdd054177889ba44776deda0b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6961cfe58bc9869a6cfa5715762e1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353e4a42472f4f785fc4fc5ba57f6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e18a726ad4cc6323287e6288ad76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b47c1a13d61a09412439b59fd0ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482998e7fe69ef9b8f8a437e132245fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7f70d8ab89c791cba6adfa8f225eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81098006da893c6e90a6ae9a11332515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3891c73dbdd1326204c03e979b8b10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0c546d6d046e1d75a29458b1acb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f2d2ace5ddd78618531897cdbdde2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba3afc1f7f72a2341e27f4edf3620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80bc643d507d3dfcfd1f91c1792d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad88e5f09881458fb04cb69a3ec3b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e241519204f7769c53df0db86b544522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d696932089c2cf00baf73b9f3511523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f7e12f34c0c528babfbd6c2f0afb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7a9db81d5f9677d72ac76c057ef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43a1716201adb467ba080be0f4913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7079a8719f9bebe587a66d8b1a02a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523362da596a651219faad88ae77b46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e33f3d703dc8ffe58f3091620376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69f35321222f5bda35da9a9d5b4ff7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b87710dc6a99ca9e3646c4dbe485531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd80c79fddc0577d1bd40258347ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b000d4c77bc0a7921486dc3d2201533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a02c03ce7f8baf8a1371d87388c5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08962d38dec107c9d14b51448e75de2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771ea2e4f269bebc9cb03ce87c66db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5b80ee7da1d385e52ae3e480eeb4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef1edfc304bba01333469970e2c76b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58498e8a79c4253404d90a3c9a2fb13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fddc0e3d330a38b0964fe1e0032de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a478f774ba6472b3a78c7bf985c1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae885ee3a4a5963a4450c8598e0f686542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246464600959f46cde0dc893474e7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a330f7dcb2651ac16c685a9ef8c2bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977eee7d86b17d16a4f0e0e6c6975d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8d8d859cc895262a0c4db1ad4f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9169e41cd6cfb3a065af32f339e2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb49b14945ac684b68ae651ecbfe3b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716785a81d67450453b3623cf4dee42c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b879c179ea6df5937c89e6ab193c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6826ad371d766f420582b9606a63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed912f1dffd9037b8c969d8f0d3093e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3441351f7bfee0d798f29f5d1fcae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008801064178e1cfc3cbb6337ca18744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb78f4178ba5f16776de7432e9d8228555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabe01208ebc2a6638f3555f22f49a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d8311e8cf21cb1b09a746705924e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54ddf4c78311ba447552c66c04935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e932247d293d43fd48d3ba2e647eda8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bfe39b6bd9106aaf8f55e90b1238a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a90d08fe3388f6b9b97afe9171459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc3b26ab43f54e6cf04bd4ae9440a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd988658d2ef985ecd0f91c144a347563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddfde3aa92971b38acd67b6caebff3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387f3a68fb4a998319ed04ff9a829cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd64e15c23f130ddb512328726fe45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd2cccbc99c046723f96af01d9124567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff595334008bfd31b9109ec216bf64e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a814c92516f10734b6229f1750d8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58778ac0ea71cf347705701fc62e083a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33d8f21e4d12be8b539dc0f2826fa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c58732135718fdd1ebbb2e9078eece572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e533bb7465969e86f7f1360df1d59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a0ad0fb3bd42223bce291a369a77d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612ce62d6d790123dea1f847e4753db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a70d4a3ebe2bf139c97186609c688576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b9b7f11cda0382dc762c9c3d354c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dfab7e79001630fdd6442359b0b1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e75e10b22c7da662ce44ffc61bf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff2d89043f34a88d10f65feea74ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c31202a6dca799a814b6087345d4de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ff5234f63052444ad719f4973767582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f29b37c10a3b78ab0983055d96b8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3533ecba90c0de3b266587ac53435d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac31c13b06b112d0ece5cb4b2c1fbdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e689b514be22310b24a9f7821ed64d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8455d45a7b38287dcd186b2c86bf9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef6d4f5feabfb964def46706e9f61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83484e5acba13ee2d79cdf45dfe43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72871aa3d74b79f8c13af75dd2a7b72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755ff1fe57342d22ee4a4784df6356591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd499819b4e7611e4e189554e260df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9dd25e263ce6c0812c8d0bc27cf4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d02c3c8b5b5bedd490c089a1cd879e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475284481070b947b4e582ca9eb9c4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce833412c54bde0f88e41e237b5e8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124135cd2c0c9be2ace1ec3e5de3460597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad12cd60d43378b7b7afcdfce00d18c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eb47734f9c8309e7e07d09dd1c442599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2565ff57eafec2bff0b64f825bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bca33628df7c88289c9cb7723bec2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1900622491ceb039443a1ec99529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5683063ac782ee53b75d999dd5665b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f1d65dc10f533f7645c2f36701c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa47a95fddb4b1a8c3a3ca4044f11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa5f33bd945d650544ce4ec34d09c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e25b8a6c01e25774aa3bf8909de5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8807f35fd233140920e45f343fbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b083e642ebc94dd00c419bc802d11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad93ecdf6707dd0a3802539450011610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549dbe72b68301d913b77b8af66f693611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f5085223c05023901e1fb6d2af1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c381924d6eadd20d17987c8b2e197613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3658a82be2a785e66853d78ef0b5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ecdc64f15a6a3709006db17e49a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70173124a3ff544ffcda4d64f7c69d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c416d728975c3e37e25293cef2e65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7293a0d5b60a237ca4a4d92ade16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e025a354a991e39d5fee5c20c01de5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca282c7e9345096b4c839aa2f249b80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a54e54d5e41c23403282f5a2825f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9341215f2d52c3f050585de8f7b507622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9387ea7fa9c2bac29bfc6c3d76be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba3aefd9c1812e29e1d94eaaafa39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497489f26bed41e28423606d2ac15efc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd56efb0ccc4924f9a8f2c238de82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e926be397a28d6e5d519559870c5e81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d152630de0519d7dc22d2bca7600d12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7543bd3d613d55b8694c355c71113b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59dbcc73f3aa384f5db02479dcc7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a997995d5df6b919e67b7cfa73e6c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccaeec7eaa6d1bea7ab1eafec077d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215596f9d5574acfc25980a337ffbd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19008b92b6bdd56a473e4c4a556429634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba2f8f93a447261627bd54b948565635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb6c23d9201a090f4b5e9b978f001636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40715981339bfd34c2ced339dec13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13fae8612fe87c7d498395f18cb59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a912be683551651b0896fdbd5f43ee7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42386580ba41ef229ed39994822b95d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ec36959c0fce358584188ce7f685641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f127073794bf9fad8a0878c45120c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a94c12fc71daf3512e13d929366ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d927799c70171e6e9f68ed3dec61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46233536ecf240c2bade1b8420198297645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1b1d47d0e4f05e2eff1e0df3c4889646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786693125d00b325059ef2619c9f9d5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe4387dbe59826b2178e5a2100627648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a3f3a5a16b4852de236e92361e72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9247237fb8bfeb8f7e31e05054e7a16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba2af58f46ec7425c7f4c455ee288c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7373e5cb7f08b1e61ca1d0bf2c818652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3eb7d9aec7631c9d5692003ffc83a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85619845d04aebf3e3692fca0d5e0fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9322f64b42e714f7861ddca011cc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0e78dbb63ae587e4cf2797fede88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438bbcf047f0a689327b3b104a82c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eac6bbacb9fdd265e6b7c48a98148658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609fa59740e5f930db6ee6d637bb4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143c41ce5338fd900da92556dc9938660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8d6044b7e27c22972a77860a348d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f373481e314f0dba1d6e89d15bfd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21bd8fb90b4ad5031fa1f8902701d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9c31600fd58a74c2f3ca5ee7348d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e5ad0bf48a7f0bdc1ccb64d66e44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52859977f2e724ad0798c39494621666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd3d7700066d9d734ac2b91968c09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59bc9b5d9d8a991c81bceece2bf567668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0083b0057923979d1f1f92c4dde10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2db2af636efb89314528451cc38de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f10b7991d544a4fc9074436999a81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1a9543d5206f2f30f066e44c558b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cebc7752bc97c1cf574ecdbb01ec8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7810b14c35ca32a9930e9ddfc0095d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3fd90e8abae2666a9c5894d7ddfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d9c68d763c1e68db467fbdf2d2b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3197f5053339824d3ff544d8d6e9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c4d9ca7fcdd8a7bfad8c9a623b05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1dc4462e5dad4d202fdbabff48a79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570213d9526ecf5af934e13c43dcfa33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c8879da589b810ccf880c3f1bddc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88fc184152bb905de3edc626186cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f50ed97772e8442957e08ffbc8954683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db96983a8df1bc5558fe3c06768838684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd23cd42df6a885272624794dd17e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7d96373b93dc4de16d626c2fab4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96dd0ca0ec8f6de643800ab3f8b209687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f2a5220f4b82db0916dc1dfb81ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2427113f1e8f59f61030e71d785e8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f14af7b31f52721eeae4d2f7020a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20829a268b791c2533d269b11205936f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b2388f1862ab74155f83e34c09f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec3a9c45dbf464a7f58b108451eb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d53b89c621e44f4ec582a34378f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb511833b44c6b90db411609078b45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c825cff31129b14496057b1efade4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f84d7e1d729192858b318119b659c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aaa72a50fa82da161e66d20ac2466698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f923f247f174946b1d80308af6fd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f46a23af4e51fdc16bfce518530f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb7ea469a607bbe142bda1ca87ae2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5732e02133ad2ac906787dc6f3dab4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a977d8cd5af98731a1659e2d55bb40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89925f313e49841e453921a64f33f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ba0d2cab48abeb3fba83920f000a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de8b870fdd9519f05675f7899358e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc35f004b17127892ba2fc5ffeb5cff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671aba3d8eb9db691e20d1309ed2a34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b439d387c2dc84773fdf7b482c81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b197980c380f66acff6ce441f81b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6e09728a21f97f4245e47e4f1d920711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aec09fe061609e7403b8d859f1875712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d10829c4d90a814577d157e6ad469713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed12ee1e634eeb8e35552b65c63f6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea754a9407f75de230fabd349ffe39d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e34d525881cad75f0e94160240802716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76ef41d2e7ae8a26cc3d50b1f3206717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0d35fbb084d42bb22bd8ddacfe8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff680b6abc684a55235dbda48ce4b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3886f0410783d00bee8fdf1dbf1950720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ba6c13fe9b38d72a942bdb828c23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1717fff999d076af4d829620414391722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a87248ba2343636db9464d8277e0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24923ea16438b167277a9c10637e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d6ad933f64caba95b0429898a8a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b9078671261bf5a61f695a568081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd602b112be85276f9740c66d83d9044727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ef28ba49ac460c942a8e3c8a2973728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c27cedab96fe40a10e95dc3130929729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7225dfbba2860546550afe39ba78ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460cf336b0c2f98a956035034f25e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7e00c23ab91c647a05db0cfe2219732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36dcbcd857ccafdfca645fcc22aaf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c4885a1be7a81eeb2c4361991985734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa3b356481ff1dfd6874be34f6183735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87eb555ba2ab6fe0fd8f518b994e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646657fa6c5e6566cfa7f817ec475872737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9df09219a05cfcbe02019756eb27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170bb26e4d56ab07e5b8953ed10c075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78353d38c119e699a502b179f6f56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6edbbc8b2f49e40976a55f9b1ca5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818522b21a1b1f0a5dc0f46a911403742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc9ed54a25eba51eae7546a738224743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15257ee9303db49617ef610345254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeac1c3d02eb2b67425a1331aabafb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91110c193588eccfa5bfd9cbe8bafb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb04472b40107757ecfefbe321c2e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b90be50f44e1c1415faca427cd420748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4880cb8acde7fbb2bceb62a5b46e62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f67143c4bf34d00669892a111790750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611addc0aa76ab8526ab3c5a93bcd21b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89aba35f2ae2539dd074903ffdd5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae23d4c196226ff81ad9c90853956c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc288e46220cc162f9adcba838fa0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cc7da49d3ce6eec3503a23e8cf82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512a922d66b73c3bc0a5ef5e2413c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d24061b66fb445f85b55b5096ce9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01099fb64e76370b4f739e8495dcf1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63ba397d9a2a81871f5a9083aab2b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bae6500b92830a0ddbd3c74a87b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f04308531de0c32f15b3bde28ba06761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae1c124a253ba709ff2bf15303852762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e86d37ec699a70fd1948a8c0761b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c937fc93f38de36d7e015f73796876764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bfbce0e91b8a85e51d106d3d62d25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c4688f72aac8fe92abcbc66b58d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5706bc11d9fd9f12ddbb7552ea6c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>