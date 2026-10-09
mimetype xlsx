--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f22d7b389608de56cdc4f541eca3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286c02339531a07cb027531a12281e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ad3b9f0faccd1bdc631dc95389e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3f3f1c978d9626bfcd63ae0318bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277810278dc8d0201d2043995ff5e755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba9cad7c53a6ce490a354400ed5f356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50ec046ffd0b48df9345d5ba97d77c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7df207c955d76c0d58601f9c7e1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deba0bd331d78175fc1e38a5059c569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fdb6dda7cc15ac23b963d4ba94cef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b11dda8dc7e2e1f5cbcfe878bd9e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a8c33d95e00e802188f17e6cca54c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234ccbdca6b3af1e070ea6c861f35713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eeaa7c856845e367fd9f61249038714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccd7e6a8c5c0060c30d4d91e44b23c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa3732ba617de702f7bbe50693066616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfff999c006bdf3dbd4b922049d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dbaf6f5b8b0d09330c377b1453d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad6d23d306221785f1e66ce84947919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd086e29a85d70eed1f3cb5d217cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e11c0353d789bcef6ec9737483c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1e5a64ba888f633cdf9085ab492922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4958cb1db6faf61b338acb86bb9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8551667a4958c3cb971aea8960f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61a6788c59b840f8fca4b45801fd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10ef36f7d5f7b69ca4247de223d1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c40b75f5b0fd465d2dcd3be7900827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fd277bfd45032c34c1c65cc385cc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c55338cc6b0dc348a166b2027bcce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20651202f0fc6a8b094f4e19a258c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea0c93a6238d468660440dbb688a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61236e3729d3d9d3934f261dc321532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909078059f19e2fdd9a22dc8d77e4a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc35c0c112df3dc722533dd0aee1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381c39a79be4af20f0b8ec4cee5200035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50670de0cc6c675264d43c3cc89f709136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7bfd9f5995894099dd00df6b556bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eb57be84c15e4399651b1d4c2006138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66732dfa83a11e5e79867f516d42b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dadee92e9ae008ecd8f34bcc63755a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e16e3e7c0b48887523515cf1862741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb9d7be96b17ff454fc8710732c0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c95b54524aca75f2155ee6c9b19c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c48700eeccd35e246698a79a9cb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163a5cc79dc49d4ffa36098bfe895545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f3c63372b075be8f5b586f0825ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782ab030d6f260dd68318903124bdba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c56f1a8835df8f0101013325e8f3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462243f457e391fee32b01597d8d6c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ef322415d17ecf6d658db74fcb6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6ea12435a173120cb526b4642303451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a75bfa6e703005978979c39e2c3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb14e538a39bf1582e745dd62d06053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658217b540dce029252517af19566c6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d291564645ab8e04c923d2d53c1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64804580e66a867f17b9cbf013324eb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ac0137d6a276e48d6e63bca347db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef074f450a5e6a30dfa968489d4bb1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27ec377e2fd1bb3544beb4f423475559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c705a160a3da04dc90b6184d153960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7841e8db79ae9b884e2790da5e4c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632e18651c7fa90d7a44b55ebe8cfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6125e816d134799d90c54e70ba0a8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470245a16c8fd14587c1bf66d21042864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c67601764371a8b93d92efc785aa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd0c3bd97af2db22392a04f22ef5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42192ee85a266a765216432b5d0ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37524dd804f4610bbee016160f817b2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb30ccbd34de75366ac640031c5c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b56c9f64860d87f81191a9ca0202470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cbe576d71ba53c8e7e507eb3ac11571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb6e9f50a335389f5e085f1f82f9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8d7e092e6eb9796086b700215ffa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642736dbc07361db59c5d179ab72d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9662c80849102214ba4c6ea51b6091275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff726b8b4f971ad180ad60d995a64ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030595bab9846f9b283f2505397917877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd192fd460767c27eaf6a4a375cb07ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b4f2139642a5a710cd8c2f88129579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351da5e9d7b9053d1463579a745c62280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307b2b4127ebfdfcb75d2ee1a90f2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ebab1a8f44a9098d9ca239187d3f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c433b885045c9490e41acee41358f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9862e960d3c5f78790a5f1d053fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3bcef24e7bd9f3fe6955367e8417e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42c40514bdcfd1969b795f48e37fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4829385924bc323cbe7e19c5b7ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a616857fcaacdbe0fd8448b814c23a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553e6ae5552104c882383bbc6d486389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2027d72a313a013660c9d13c527dca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b217a845161db67f8df72bb45b5525191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d001b46ed555660bd17bc19d97c73792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753abd9e3edbe941a8e8564e85d2ee9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab2986b6e79b0095c969145f5732c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbca1acda3eded3b8440b15034a80595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca0e937d0ff16bd3f0973fcb484a2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec684e8591670ebb7e3d8a6f89f7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be5710326364b8a1391735cf417a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd4ac29f9d58cfd0aef199260d115699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f05c415695481287ebe32bef7e63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762d7914848326ae20019550303581101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f8342ea5473e3afcbbcf245ea1e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ed3a9db4ddae7ec28a20d74895e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934ee140380506a112034b4f45cb51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72da36dc6a4f3657579fdcbac25cdd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618ba49a337d2421f538744a39a7db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a49d23da3bcaa64ec8980e2e6e18a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6bbdaca419daa54af7eb566334567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ef8a193609f48406fcbaf3b03998109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a977089cf15f96457927e2a034d937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e1bd0ee73521d4f154bdcdb98eeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a216cb4c666e8f17fbb85afa3afb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218725f7cd8b1bbf1d51b356fb1dfc38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f877ff4bd41ef37f57533868aa2bcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3b3e4b20d17776f17e93687159cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b817905721de4fc9a5bbf17905d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63e72bd49c4a1822c9bd19252871c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6aafd52e9f3c177f0761ba58c219c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eaf1241dcf862efbbaf9978748990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ca25e190e3080319a785b9dfa799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a1c8e0e2abc2d3ffe5ce5e091e8a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dd8a67015e3142c757a88596e14cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7bd958711a49b400b0ad29d499c23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4d52516d75cdcf2af192a0e5e7f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a91e91421486fd16e53bee418773c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c73dd09167223d7863220fce322c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc170a00f4da45f886789dc633ccf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c71db98d5c613e7a3940d1e35367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6d4c20b9c11a2d8c0e3672f4f121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e9685065522b09be3d7b508d12d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4e05bd02d3ae061b691397942345131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e108dc2c130971706ce45c8007c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078bd67c088ab40ee1046fc530c1286133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb160f8c5dd1de894d2c4e41fd13fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f87a4a17de30f322e5e70e3943da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb97a7cff55b30848e49e908834939136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872024da4fb2b4a9a0c0f1bcecb8878a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db53d0befd9bcb158c92f051fa6137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ef82c2598c9b2d2e4b3a13f7737c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904f36768b9e3b9f30878a249b476d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5bdf6af16790bfaaedc578763f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9d69ebbaba33bba0ea361124106a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ac35b6308d2a8a6ad60d117b4580143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1ef020f6d8e069adf1d342ba9767144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57212febc3aa1408544880892d9f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57cef15889dcec9a12f0224ee43b02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54f7087bd89925b8caa261f245769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc8cfbac88688d9edd61c63f10d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa24ce5f2e294e555991e0bd2d3f64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380278718b247e12497e309b43f1ffc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12140a55d71794e2b400e3212660a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3881434ca4bb4b9182b079f905673c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f00152a0d4dbef0f8817cc39ed87e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac26b0d4e2f815f571c43ccfe5e8a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33d6a55880db41a0db2a1743beb1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec574b77687f695ad7a5a3514c37f18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b662add69b8e5c184e464f67b6a960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f94ee88301ad2ecec42139fc6247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4f314f418d60539bc59e37f1ba20d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b393150a275f31bb7aff948b85b5c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27baffd43ca317a20a7ae815ddc132161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b761431a7d5ad1ae2c149b54aa4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d205215d9d563ebe74c7a227cf0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5f7509bb4c17d4da1aec5683b9b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe0fe78208f3af0b0e0aa9b28eb104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab228f354df8469387194f86f97b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b7900b901ec0de1069631c64912e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62357c3abd25f32c30569b6dca37a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f025049824c70ec91048aa0a134c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f9b34ec2b696ba8eea22115935c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f5f6cb57df71bedfaa64989e49c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000bb93388e6eb1385e4439e68db65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596076687665cba1a6a34558bf0ce80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821ae868d72e51020730b454b37ecc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d52405fb08cab4234f13bd5356dfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe831181ba3d6409b80d3a4dd491e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02114c8dfd91c5eb4cefa293b605a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6573da41a03217778ff5f38fe842f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301cc3dbca7b738f0c703bdbcafe226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c063c3404c90010a69673eaf8699f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36d9cf394bcc36cdcb1f60fb2c503181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f89a83e5190790a008ea116be46e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb654424bdde8f962960d7d36180883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231ab0767002190ae8d9cd33b13c30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4417cb00c29992de3c30a491a42b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6a192988e227a69621eac42d149a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8feaab655049265d342c93e544539187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d5fa9fe52efaf49b50f9aebd5c26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974913082fb8d021a13e61e7229e000189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a2718184bc93f31811eb026765b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aeb616ace01f8f4f6ae72d9448461191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba5cec413e3a9e061c64b6d1127e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f108d1c30c49f99a4ae16ad442ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a2c81e6a10c181bf8778913e410be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867451ff65981710dbbdd13beba791c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92db96a480ec26d4622029f8c5727d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c7ff247bd6f7e8a88bd8e6b8957e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea03db9ed31d54212e0f5333ba5a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035c2ab9243171d75e4c7efdbbd104199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac458996b7f0f3c2310d42bd6bdc20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9958d1d05c6289dc9205359c522c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3eb4bde6da5bf20939fcaf3b7809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013289bcf9814375b64e5279e0b6d2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d388a13121d93e40d9eb0dbc71e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a91cee5ea9112fadfd1b2687feaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e61b5c77aa518d37b76e3a81ae9a2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55dc47d9dfc0fdf069abebe3d6f1aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2bff5945347e6f2d50da937c3ade5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919011e87ac457dd673573367219444c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4516704d262b206f962f52537646d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c3ee9f7e38050863138ebc80e3c22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e3bda758c45cafd5fbe8293cf44e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924164d8c8c31394746ab27b0aa1043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e9fea9cd3fd2172280eadfa0780c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f8205406c37eecff928b91240e99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a50ededf8e7eb292dd127b72846d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f21d0ecec4beeb00d9b6aac27a46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4203c7877a315273e103955fd6dd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc786fb65c90568e1ebc4d6b3c2fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412a0c62dcedbef5d032a2d779e29f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363d7e5890b108587ba31fdf1357b35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ad527a03b491c6b6b04882d0b282222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1a55cbee28b6a928d7579bd3532c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d1c95b9f73f4a6792bb3a5dc5a05b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311098c73ea8333a1518a02cef050c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a591ea9d78493c33ecbc084d878a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49d0a7eb6adc811d81e73511bb7eb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fea8001c1c2d9042ca8848a17ca33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec374086b1beeea095eaf348856722f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f66b5d4f574645f5e047f9ecea5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01156e4ce097d062ab6538a48bcfcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef30085193bdc5604fbfce9aee8827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43feeb571f0b85354693892322ec135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a993db3f03892e319c239cf6ad04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0fe8a936617114b606efe74874e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7cac4e47ebf14334fd716b9eefcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5008faba8eb8247bc139a90134fc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606562c0011cb0103cba76cf93fe16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf277d2ad7ada63b4ff550fbf68cf77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61021515b383ea122e88a628fee6c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a8ff792d89d4115aa5d19e8cfe92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99188130319cbd6b792e812b7962a5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9cb5fb4e0e099ee204c5350fda576243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02373f7f3b2a0efd83a821f567f73a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d397ede72ea572a44495e983f099245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddadb6bfb3e23669736341ead875a0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541686b9879827582957c10759beda66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed90f59b695ec7ff2c06ff8124a856248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2514e4ebab904b49721cf6add9588249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd6f40fc023ce45c006adc7493f94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58729c37aaffe940296dc1910d760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b15afd9f1fabcd96c0b05b4d18eda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d93fbd3806a2c02e309b107e3ed383253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62fe4b334a6138d67f2975e45909e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a6a503b10528b3a547199f874d18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d96b79b33493192acae3e13fef210256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13345b274521f9f58dbbdb1cba6a9dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c57218e4e64808e6c903805bf5a32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4bd0b8d03ddc1c6860a6d8ce71255259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daba809fada526a913f9c653214579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aec499704cd0a5332911739f0e6fcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3934e3ab4ef3338f248c788365689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aca0fcad92564782ded0cedbfbb12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7406220fcceb771f9826ac124fe4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb398fd3bc1d3238925e05f0036516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd468d4cab484c5cd108e603d1862266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bf8372f9e193531b7ad1baaf4b4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0a2b13e92f6a036cb54abbfdc01e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9535262550ed6d4b2b0be7ae89f34c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1c55015e8cd1c1b9d524809642a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29994afc30c36d6f1191c954759dac1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9769d0c4a17149b404fb323f0ca90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86255db864de1e0d5e5d853be79b2c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefc54454a2d63aff49101e2efd8ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6bce907b5b073313612a6d0a1b569275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc80a2f43bdbddb49059f1710381d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff04bcce617e034e56d6f08bfab60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a75f45e948515370c92cbbda6f883278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388adf5cc198a22056acb04e78582a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d22c87fbefe7038ba2a83c7911ec3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d1e19d03112481db6308c693c39b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccf0c80d80240182a76623b8fc1cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62acafe401f083802be4a867e99192a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc1407732b77ae3fe788f35101b20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65204b4f0fd7a687b500328971238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a67f40f13b931680616af4ad9ecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b1c9dcef8e53c303471b3764eca1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c94665b67233724c01a4b42d03fe8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94027ba209c784c2edf18cb30d5b15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a8d53d9e140fca48d8f70d0c5d14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633b9bf4bbfda9bfb909c7d260e0e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfbbc7bdde3c140f76a78c7b88ba8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4d3a49f0f95dc57f34994b99a54c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6bea7d3bb677b3518641cbc8efea1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a5a56001d9ff8f7c51c85ffe3d1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049857c921ab5e8a3b020881ce13a5cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc7507dcbc0d1829b6c492ffff691297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215b9e43fdb36495eb239be282cfaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc86adf25d6398d0006c7a9cd88a088299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c71bd8a6ed325fb39bb76aecfc4e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102dfaf71348074ee702632e2f968d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9deb57fc112157e22716d5b0418440302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aefb8342a699ff3ed7b5aa8c4fbdf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd09dcaf2217218c48bca7c140a7ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7ecac21d0d6fd96be2b1e25d4c2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4090c88fefd63c5d467bd16136f512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d2d4f62adb41c5def5b91f166550d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b59fa433ea835746e89c7b7bbcbf25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca80a1b765896b15deb0a508b4b1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b420354e2484b3fdaf7021e5e8b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61470e67a89fbe039ae03667073cff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58cda9372e6bc1a9f117d7946dbbe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031c058e4e859f03f181f1e7f6a7074313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7930a2f2affdd039eca5c0a207060f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce0445fe04b251b0995d5d9ea560ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cf0f18dea60a06de85ac8ddd58ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560035084933750714e74e159f244b48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d91b24f060cd388f8e161c07e0e95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082ead0de552fa1e08b20e285db2bd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0396eadb00aecdc76f7b80f0e658a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fefb939c87b75df1ba4cf6ed49fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049f86756ec6c11fad529d5833e517322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b974014c175187106115fb1d49488323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3293f2723ee58dc2c3cf2e0eb25785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb56791f9d5c0a9fcafcdda27234a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d577cdfe898465416c16e0973c2a0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011d7e4e913c4ef4d44a8a6f0ed005327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cfaa34c03669365adc64bce7d358d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41d3270318e8f3d4bb8513ec0ad77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597b82aa89262bdd76b06d21aad1e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45de9e703020769fce26586a7885d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0837d3090c6c4f3addab8c474ab48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2213c358831f48dc5c30bc3e10eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0790338de6c5406cbc349664401ddfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122959a348df2f454ba5d92922f34f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace20cfba3dd760391d3939ec092588336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44e3c5080c056195a4fff3b61f07e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b03880984fe0577c0e77c96ee921338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1b67715921835fa000bd771be273339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037186ec19dc9dc6b909d9fb70d86ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa5dd912feba381dc01cac5983c54b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c71e3e1dae66e0273ec3ad4fa7605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39fb1d65b8572f26e9be21b1aecd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a98d9c1bfd9be137d71a1dbced71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18a90b09db7c7f620b93049b432143345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69316ca3f6f25967b326d3c41d348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149a72a998241524959e196918a5cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6762e41a18625e613219fa8772e1dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7759be4d6d6d15da823655db6c6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1552f2b5388edd8b773f538d2fa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440afb1fb8898790b53e7bc514d7b41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d36c5c8c8b3c03cce821f279435450352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30460eeb73f347241dfa9f2f7a4cb4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9941130624c6685f7bf4e30c5a3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018475efc67c00d9fbe5c827c80681a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5f2055f991686396f82b2d07207c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48b47f70fc0c0d02bf4da3606d3d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8f15470a9f66ec8fb00dd9efe610358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea0f62d22b4ffd4ca1094d8f99afa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df665b5681e94105306ed496dfe922360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a1c18f7653f93b90dd2ca7ee3b937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a6bd8aa23c6387ad8416886b2c3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa21cad444613c50d076d67f2e82bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fd0bcb4867af92d51bd3cc4492d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cc438dae70b13932122f52ec8686365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950801da04a14bffc4a0a6277aadac2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498bd474df359ea0e9f742894f14e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0f2e6b235947b7614c4b0a72d23e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118e5627cfcd6f94b3bce662f18c5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1313f99e94541f89717836bd0e30e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d51dec838c8c14abaa1ba33102bef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f667fc750b817d5bb91949c32ce2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f526f7e6488a59a4cdd39ab6a1dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a737eb0c0187adbba70952d76e8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdc8241c63c76595b2340dd2f1a77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578d84d5efdef4d99e665cd0cdd71a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a825f4c9e00346af20172ce69f565377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404206acecadef5607bd9ea9225038378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31928b09a54a80bdc2d99e9d25873c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a6f2a6999f4730dd12a51f45f5d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed92b7329d08c560073dd2c1a63dd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cf17c75d72fd01d6c67d871c8e75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d8665e3656f10b64c4d20a13de5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8037ef64817dbde3472680f15cce72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af108ac2b9dbe5719f48ffd1784bec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef509fc342f6b88aabf1f276a6b186f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4492e5e3a59b6a72051dc41df77fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650748851dfaf635d7928613b3c3f5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df493c75131cd4697a2340921cf20d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dde84976f7b3d9b89af5909b51e69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee2bc5be2a01fb558ae0c8e502306391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ede4489c09324ad20a11b7096f1a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b39e562d3f46472f345cba15a5943393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d67587acef244a5181fda9e57f7483394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7044162957eff08d7f11d1878ddfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd940efcae5f1b5627bdeeaf3150d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f4803c638b3413456e9554c282c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25975a21afcfa47ab810387bd52783b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417d04ce96295e899424d293e43fef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233fafe77368d38561f9622a6d1b6f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309b8f956d78491d992b8ce49ba99d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a08ca9b82a404d58ca5c0c42592db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4256657b9a7ec9ab7a0214a152ce5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd986d5c8a84d16a5e036b1fdfb5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b95c7ef393471da15f0cd1d6a1bc66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88773ca03022262ea4fe2a8962b037e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f380cf9edc28fe5168dd2b77f0c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921cfd7d30fd18dec68498268098b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180f44ae77f70a8b909e791a677fb79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195f7ed3b007e73f3ac21d6a9e3aa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77f186aad494ac0bc9968f929f549411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6da869bb443450e640820e552191c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ed4e1c899bff1cb75ae9a0a7ca40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41753cac310ebde4ce1f186712aa1625414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee00fce955b5556cbcae9484f6225ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a99ebff45cd7f7d1bc0268d3dab14a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cfe6f2a93713cee467d210c16ac94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31b8efa900c695b9fb3836287dbd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4055326237a1bf84a7d084253eab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a50e7de2aa6378ecb68f67b2150ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501624a701cfd29ae958d113dfd82aba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959daa8e1418f836cad667009b3cf560422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c65dd2f0a11b16ff7a5c37798c01c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e5c1accbc0c13f356e470f6dd611424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f42607a4fa7a3ab61f007addf0d0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87dd907fd90c7a0348524024a8efb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a798b035d34462dae17212a486357e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79226688a2d66025f6b9a4c5f8b4bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434167d6dbcbf39d7c6260078332ef3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c773cbb898bfad1365e9f4f0caf114430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3944ff4e17241825a09312fca003431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ec16e3bdf3f29ed451168a622033432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d497559301923ba7b4835410c0e7dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aaaf621ee2a6cc7c73876807aeb70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0805a612ae7e74eedb212e8faa0e4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2dc336dc368049e2b898feac7aa29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7f3f93fb46dc7a8e032cf4c4e2f94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747746977d01c9a3b630df1117e6db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08480f582d91efe646f4123f14bc58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a7d327841183d8574330650b71b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f9374c76a98f3ab1559268cf0564441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f954902190a48a0c73ae073d84d1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddccf9cda2e854ea1fc42a141913400443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2106ab77ed3760d8e93b424b943fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5155dabfce449fa9320c7bdb5ddd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c94742a89350b3566c45a961b3e81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc1ef2a99093f1c7778aa573a873d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8fa48899f0d4ca7422a9cad98f55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3b5cd296e98591723a2c9628bb44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de169f68c98a462cea0f3595bf76e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc247c0dfe5a575ae04eaf67284445e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3159385ec438c40870f7e0e5d6d98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb637c9a673c9a183e5a26e7254af30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b6e5708fd8623deae55bde44180b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f0d3dc51e96629765e9635c9cb51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3ed90403a016db7aa710007ded90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698d46b65798c97cbe5bc0561559b07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ad1e2dffffe228c6db60f9439b7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80943d93a884fba02ddcc57719df2c38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97cc26d8f8efbffe13de4a45f14540460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697681f5fe582d1f66f96b5eddf093b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654105afefabeb5bfe6adc5565a298a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a93eae7bc0dc91a46f398d44f4f0d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c45dc071e192fc0edb3513bb875c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5031ba3f8d3aeae7a704a781e7e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19452d123cbd4efb29563da9f8165a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c036e116c8e71a642254a08808873467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17644019fe1fe65c0b15e46b8149dfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48143129e46c5f0a42c1afcf3d68ecb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b7f3641812fd7a86daf8ba52fea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663303830f888d3bd6c5b3080cb5654a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ecb36184ddeb739471406874d2d1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b816095e908391a8d20200213bbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8213f59d097be373fcc0e1399898e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b1fdbe2b0440164477ef7346f5f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa999d1f03341c3d639ba97b4a798b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56281527fb9785206e360af0cf382477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e87be5a21a9ca1b3be215e1e8b718478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc2c5b84e34e29a4f935bd178bdb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc419d566b96a95f20985769c633303480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a6580755db4f9bc5c4c5c10209a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41f8911284078fd25fb61e0ea97792482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a9971ef1dd072e6bd859de13e8ef9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d86e330dd83f1c677f044b57e74de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca2d8715195697f525c5b8aa9482f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3773aab16edecce00a753a9a5ba8bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff9b01a00141c23118ef9453444ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d83f0523f2f191f589cd37db88806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00469915d6f1c20093a595b0a30829489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7981dde7e72da132651e9095fdae099490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825c6e897e0abc922f5451af6355fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485b3fe97507f8207a5ff2147b238f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329d6ecfb79ebd5611ab74299e9c40f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13ef29a8bfed40a467755ac362269494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf074676b3e19765e528a23b20a2213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ef209a1e63498a315b943880af45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245ce864e6736f5d4eca6c119fc67c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624ef91946af754d8ea792197c8373a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca64bc0ac9c5f45292342a125a515f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eecab6d99007c1ce9c9bf9a3bfc92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608e23e2618d2fe6c3a5fdbbb9e4a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c2cf674cd8e963c141397e7c9748502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9e57c6c4294e313159b0781fd2bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e886d78f55fe8f35188b35d8339b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39407d0214bc4304d118f21122d10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622cf28f4867e8e43ac1b1548c9df6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715754273fc67410e545f09eab5a13d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86632674aa8b982827e004887a25a5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee7619c094121d44948ed084eeb15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb464ea4acf9a9e7f03cffe76d90aeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268acc6f51703790e152a3971baea3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce755f5d4fb766fbbd44dfd3322b486512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e120365540fcd9389fd83b3348f35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c5274c8155580b77f3851d1c9f7c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb7dc2fa143dc538926d36580ba5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a104068344f1b31317a937bf7ebf45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5aa66518a72071dc15c8c6eafa617517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2481ccfbc5c2b260bc6f3d6bf25c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e302d5dff10195aac828e598e44a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce670b416280f9a1f9936eda325b04b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa6384c7c007e6760c46390e24dd77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097b3d0bcb6b0cd26040bc5c55ee90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b71df55892caeaa8cce06bb14cda0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d607d17e3f332e900d702cd3495df5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f1d90b4232bdf9e834653591bb39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa9b2a6c230ed72e8f361d2c67e84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e98d2187c49753f2f7fb14532f50d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f1eda759b7b7b6aff62bfc291c9a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341a4fedf8867ea9005c89a37c1c0dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13060921d62671571e5dd78996477613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adcfda81113569ab8e68babf336318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ce60a1153e7d26aa6ec2feae2728532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d0c65b4f2f9cc5fb458f97d02241533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a44f0a4bec90792e350ae6375a29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7187b131316f3c16af2cf734b97ab8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866258b338df3422b345c9d7c6183f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef224ac0cd5e35f443f97614059cf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af8abb0c1be9eda18b53e3cc475ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f84fad03613bffd70518e1e402521f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c434f25d0f29be4214538f70a8857540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6563b44a77a4f3f824c0822dcd4bc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae4ca688373be6cfc1e99fd07d564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156e37a6ecb1a3cc5226ca615b90b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca244397a1f9ad501c973e21976c16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f8cf043682b25337ba72ad843116f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe961bbb610a846cee6de282a526c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed3042473d5c17c7826c160c346ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010f903f02bf0fec7ecd7d7d5594c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f806a5310e31c4b1ba3eb4ab4964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e834343557c20dbf63c2073623bfed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80113603d2199f55b2589ebdc05bb16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a9deb19eea4ee65573f22ed01c70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1506a07497897f4ae36e2c279e57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71c8240ce24284c68f4f4378d59c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948cfc25ecfddc140178bba507bb525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702030f06f6c6659da071b60dfac85f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340a9c91b2edf5daa28e7d38460801557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a07b0bf31eef7e63ec5dbde1b5628f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a4b29b59198b6a19a46b7cad4130559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035880026b8ce15bf2442345a94fff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640abea5ba17e4786237ee5d4f674599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2fb968a26fa69e0951378ff27e59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cbe72470871f5963f95c46ed46b16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5771e38d49d8d9526e2162494aa9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168dc5325e4efd7c927aed73faf1ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347967424703281a544f9088c3f0c90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d2f08f5e778176e2bc45a91620ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e313909abf04761031057a8fd200568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf7fb9b481c3a94ca50709816c56c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9502bd9a35ee4d3c21ba6943ba8db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808497bc2200342e9bfd7c0392ecec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053d5c9dc3a5311a41f7df6f5654e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702dd74731952de4ae8842abff006d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4981a9812083019fef151be2d9eda6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375308fb8a8e12329007a8a67e433838575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c2bf275489404fa62822b7e5f679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493d4a0a9d8f0d04f74743d2f8310e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b3d5dbc26d811bbabecafa22ebbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3d144a705f82e7a632a2841e6baa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba5c0612c7c0e00ac05395afbf11c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b63c280bcdad8cd02a172278358a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58419c7aece01b389e6b7cc09ceef2db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4e1a0429adbf5119d8c7458aed5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f87519428f84103b8e70c6e134f450584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab45cefc0c09bebe43207ed24cca0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b61d43146c3560870971b037c3a97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956983aa23c84b7b0e05e559afacb9be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d258fca5d8a1c018d1cb4d2b701d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafc9a81d4dca9303d4a3ac8591149589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd913951b75f5beb2a021a40a27c7847590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adeb9cbda83d229710e972efdb01aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc04f444e51a355648ed78888403c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c8ca53bb69e6ea9153e7e6998b312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d040f2eb5217712f1289bf9176f37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5af39c7ee07f37761e77565a3dc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634abc9ecb9d3a8571b1495ec9a2560596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0772772b84dca614f045f9496f1dc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0ad74e9c5f5d2e07d3b3fd9a1562598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3451bc5feb2718367b26bf899ca1674599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0429bbdb62606d01ffc04824dfc69a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce42032e73ed90eb582280f38cf24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cbff65f4a75f29967eeb05d906705602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08121bd95e107cfaec0c3e0605a68d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ea7b0bcd446a5be92d1022684010604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d6e86427713be0182e0b690ce856605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c6478e133df4139a60515ff6089c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b152e6a07abee59b6a21d6ec167c88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de8823bf8f8c4399826447a56ed97e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a790a8fa509fefdcd7b311c4f2a20b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4d7b7d1b5926a3036fe8a8afd9a87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f60f88e7a14a6d4870a48e55676c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596875191658c9107153c2d4045c23d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6080c3d596754b1730411fa2360df3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914e40672f71bd3a4c97977eeb518ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fbc870936867dd2d2b1027f19a91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288518f1009bd4900907eb209563d592616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e60d9e3a9599906014ba0202278502617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496e63f4b7a6542ea7d10a23cbe7ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a07e773b32c8dd6680b7931c7d334619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d6942bdeeffc3e5f0d8e07ed6915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23ba7455565e4ea702df35aa41238621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7bf96201cb9ff2ea2ae82a29a8706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760187b9d58ab01c9c7fc2fc06954b88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b2d9a98d10a5da044a877d30eff1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6fe382b78007673081a3bee38ccd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c71957ceee06fa66ddf694d9bb38e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8be80e76cf0fb80168ff5da7d7afd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ef3d08a6a0da046623bb523d974af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e6a1ab07535f6b09d28e42c39035629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f0e761a5cdb1d4bcf022d5637e96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566db1a150f2f10e1695eb754fca474631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08976c4183b6c6098fbfb0db7d280632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3489c3e58a42240edf19595f5a35cf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c484f903e44307ab0decf6d43030634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d202bd9bab19e77157d3c008fc8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45c332f50f762625aa8323d7e3e36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdef6079fddbd4d4a2f0479b49fbb55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a042d9db05bf384e3284244caf1e9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab85320c1f51d4da4ac6cb78cdfded4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8bb5a469aecc3af6edf59b55ac345640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63c46cb51bce543ceceac72e051bf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d5b9e67b0850dfe068718d10dd43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69bab9369e7d457437afe46466cfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb098dfd19caa75193721f8b145014644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164c34e980a610804006f3ec754276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3393ae0ce439ac35d911f57fa492a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a551c3992e081940be042b6cf258a9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338cf70416824fe7e7cb838b745548a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2662b8b4741a1d06958a2cc34d29b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0112dd53d906adcaf5254594ee97a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c3770e8ff48ee94fa62e6ee23edb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a33da40107a676d9c212ab40926d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e7ffd979b8f79b01eef6ccbca538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd197d795cfd0f949bb5789159f0e60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9cf086f43a249dbf505ebe32d3207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2150e5a14c8995e4ba89d5169698656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bc4b3f03d473893df9c932b19894657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf414c7584f505e9b09ea72432ae07a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415be9562bd98b8f003cd7ce5f9d96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44532a06f674fc588504fe86ed14052660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e38c5c3da9421666038b37a0dc165661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b82083c792aafb6cf09439d3e0fe4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d8019e73e9287558bc856882c895f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239407fc3c73e255c29c78c40ce0c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae67605abe0f6c612ec27db706091b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48469ea7885d8b8b54346c08b60f89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1915ed159ade02307603131c72aac59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7551ab67aeb014d39d20797771f79d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef22377cf57eb8f435a71d67c8e78eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548bbdf87dfcde0cd53ce8cb718dc0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd853fac37e7e0b45ab8d318ff006671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca067d6229c9401c483e085539e688a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9cb1474fedbcfd977e44fe5b9527673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae666d483793b977a5508cf46eb8523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7072406b61d9ee09f8e6c075838d61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c6690322e4d68b0c4dfc646b2e267676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab664772aaa7c7037741927f44405677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab3b9093455685bb063b72e9557d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab6d6784a311458fd23fba7a5586d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc01b0b1171ba5693255ab40a93a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fad910b8fb03b03fbbffaafefe15a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a867c901cdbb3d5ee798044190081682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff9e9d477928f21ed11a54f85ec9b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97908ecdf77a7c9b52b2d96c6ee60e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e109ab8369d66d0d6bc29423a46a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70abec7892dfd929d0d5c9042be69b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a934bd3cc3474d19c25b3a2a3bad3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a36dede2ee3b017955188c37962f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f564dad55c14800b26b1aa6d3d0be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483a33532c0fdc3cd011bb94ece15a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99422a3236d80640dfb686d24a933df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d74496f5b18bfeaaa260b791d7a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2204564b137f3de82865c2ee9b39d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc57f5b2212ab23d28f9abd22cd4a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ef044d138d104a293b9d5a1ba270695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe75a77fc0b2c18fa591cd0111a434f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335c51d1d16ed6a5221a546880b975697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa1dc42702b36cda86cc06d7fe9ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c6ef1b8ea4c869148d36cda0c46a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1380e480f055f2c0faf83f665bcb6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f101f77b6b150dc3c4009b50f626701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70164fbe12936c8cd37a084f114ef85f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e48297ac9e44d570aad787cd04d25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1441b438e86150fe0b574364202c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b760a5aedec1172fd31d63fb855895705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba129878beb45a7e3d500e642cf65a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f2db02757913a2ae44179cedd077707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802403cc2e71d0c811cc25e1091b30e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef39446a3f48661592e066bee44ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bcad610ef10ff06cb635db38e4814710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df4dcb327420f5532dd4a45b97eaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8ee6663553abce3cea69572e75c80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb465177e1e40b25f3ce7b0171cb263c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec261ece6feb01285491776ae9926714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f94efe0986c2892fa183743d9b1cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8874cb66dab2afb3327ad98db5a46b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c90a8c0d6c3bc6dbe1df6da17508b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434be2431b2e9b39eb7d55fa9c8b48f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654569d06be878645b5234660d42ba9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64402c8183e3e40cc50f30874f63fef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0ced54e5e49e6baccd2f1af869da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483231aa525a9203bae21a7a06766e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99009eebd5d75e7b0537e8d4cb59532723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f85cd0aa0e49cd7fcb376f58ad08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9443027d468b6fdacf992360d682725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d890cbb7ebbc36b7e3e9642d34ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318342380eb9982a93d6121afa834dd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab9fc4b1115499e91d38be5a36cedc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c395c4f491f51f2062bffd55ff98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5132abebfd8414528b1dbfe1e3ba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ddce18940cac14a278df8b57391e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c2bcb31dbb72d566c3b17cde89ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8b7c68bd6f65a88dc25052ffd9ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fdd462781606d76b5757eb2ed1982734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a93d72b6acb601ba06b822604b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166f244c2a684146206e15f327f49f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245940049cceecab99fa7a54817706d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683391eeaf56707438326ad190023996738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75a0a96b4d7d0566a319e5be4518f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e77715cdeebe5998dd8426296e29d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5373c363e36c19e1f93fa44305030741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459601679c51b54460df49f1faa379742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b3feae2c13f1ae96217044d5b185e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4031235480a6ce8d03bb96c6e87b3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249930a4b22846b992b4f74e52869f1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c7450e0c5a89986c1f37660582c26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877804b6642941943ee44e1c2c7c79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122046339f51a0b96d695fa07478217748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe31019e4cabd826950bc186f98ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79623357116df9058b8e3154ca1bcdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70980022034621c0ac827639bf794e26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cc23feda550f7ca5b8027af051652752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35e7293eb676cb22ac78369289815753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5ef82243870c3731a6fa8f00083e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8da637f0e4214b3777742736438b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01317824a1d235512f9dde9fdd6b32a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4bffd12b820816a60d863378bc21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4725adb19322ba442dc8e4911580758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda65dbbd3547df737a71d7cb2e555759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e96136b03925983b11b4c9e930d8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd8ca0f3d2258175a17f7a3367cc2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97b74eca45258a77b9a6aedf95064762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7406df0cb14607289968642050f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020b784be0fdfc7c003c185e43630e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287d984745b069854105163bdb49ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f03d22418a2d4d72cf5eb06a0379d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d22aab1129f5de1e2eab278f4c67a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28252cd4b539d7b569d07b2a8b50f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdbaf7fd7ac9097e5601d132d4570b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9466a112c0d77a44ee196bf9cdc9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18db835df85ebadecc9596f18f380f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c98ee77aa0b527cf47cc7df56105772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88cf81e85a45a6afb0f4ce0bf9e3fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b0f1461034e0bd93a5e565a485cf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639567b009cafac697c2bf06c5422d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d1e77652248bbaacc4828744e1e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9b22eac2876cd15fa367c96b4873777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1308844ef8afa80158f8508cd88aa6b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d14eb78045e0ef519e4101851b6d4e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713b961ab8f730b4492cb1c6959940780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf651f6e991135b2ca2dfd473e6ed5e1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9133189c2e35d90599ec8716f49d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ddc402c0dbf9e488e9fa30890cad9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30551c6361f65bbc9eccfeb4fb8b67784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb2683c7c74cf50e67278fb62174e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ef59bfe9160286e2416631e86ffe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc8b7e3ee69a27ae177211ef1e6ee3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06560b0836b8e248ddae3e9a25ed236788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4b74b03e18bc164ac0d0aad5a72d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba6bb50d2a09173c637f68b8466e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653ca91e4b050a76fb7b9953e6c1635791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de26c8b188c159b1b10b2a163161b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0962a631c5c8dfec32f13c4a5f00ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cfa126a363fae1ca52618f65fded6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900521176185e73dd438518d0c40ba99795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42b4443b699abf4c714609e33c83e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577946e928f954224ba88a1f5d2202797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a28a981ec2b22fc78321f261540be0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde1bb26c25b83d15e511803e5d398a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a2de6e2e87c9248a2840522231c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb644a985b39abd529d5da4e06c438a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be71f0e0f3d10fc1cc163c3ce3876802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda9c931111c13aaaf7635006dc91e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3e994074593a8af940212a66e5a4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360bbcda3dc4a2f836a661c51d37f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab5970f1167b01216732816fe3902806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a1811410e4648b9d15cc70914f5b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37964c53389b981711bb43e236389b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b454df4b2a211fe0fedc724ea605cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9086c2de37e30f904dc32e44afd45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d3122458284e08960775566f168e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df685e44271bd0095eeed4b78be6412812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a092e8e2faefe16ceec937fd9827813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb94f9a9632d483f2c0c5dd8946bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e024d21f87fede836b22e47621aa94815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251488252be49291f4198548471249b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a135c8203195df424f519f6dabd299817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b39f63d69813cfff2ddff298ecf6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c831d825627c4fe6dc3866a793d29819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2c60ea325701564e9d195acb9827820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00e9062239ccdf33a8c8f634f8f96821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3a5d4f02435964ec5214d0146e111822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3693fa46c516639f22f3b48857f71823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaacf3f76f515d374ef8856e506785824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfb81dc7c2f90408e869f1f5c3e0e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21dc9954ec82ee3b8f273a6c3ef218826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b6de1d3e43c837b47d14a0302be0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025608951dd61fe358078346ddeaa84828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5357b155a64b4699b583c67c995cc6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815742d2a139d42fad3a0ccab1a69ae6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e02332bc613ccefb0876372398a1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8ecdddf8ca6f22622448f53c48a8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b9f7c70903345930818b7511c9041833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116ead54ca7ac7e5e4700c98a7632a8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3eaa0a716a25c8c4e57c70172e776835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328caed6d87053b1c24abc0e3e73f7f1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad8784a85208399e2652be441d4f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c291d272860533a8811f9db6fe620838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bf052a8f8e7ad5b837251589a879839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe119f1730cddfcaabf105c36eb6c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd16def32e333631d5b59247e1df06841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78696496e56615bece44d0064320da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03f8c406021266a14b0eb56a6f359843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d16988d2dc49dd57b28964a1a4d921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca4678ff5b622f3986afebda556fe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29ed09488ddcc76814195dc01ece93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e47b76cbb069c401243884f5d7a854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402e4a68610fe2a1eae6d0ff6b108d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8baa8c53f016d14ddc9be6fd912c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f489b7f79ef09b5cb63fc460e3a1dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53e62cc462b6a4c0ba2210261c7108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ed973aef895bd38eb7739649ae119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e374c4c0256a44c6c27695f8545dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4f4b6c8eecde923cbaf1be2bd03fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b2c74ee0ffffafb1c98733abcb6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ec1a28cf3c5a2f7b9a61ff0f849f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41072d63999e70d8083837bdc9c409b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d1ba99a8bc3d6754cdce52dc02af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d32ec14be8ad983f3e040562cd18c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8320738517aa2f314f4ff5d9091c8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af6ad93f06b14f32d3914b5b2697818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87fe7abb033bf88b7ef2b0184de3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18034172d3535f381450f539803acef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c147e87a9003771eea2513aa8a6cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ef11876d4add0303ff1bb04ba73d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1c5026c2dcef32cb20841a575d4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa599be8f794ad10d2e7a513451f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf99c00985ff5b75b89e3d49b1aa51925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae20f7862b0c08dfef348a2df2c51426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc63ad6333c96f7eb1c1c01aefa8c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38e7317e3adfa0df1b26f286ff87c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2039c1bce62f95227edf7713d3cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec29db0880da58226ca19941cfb19a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e150dd944a183f15c6fb605ca30ca031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8f18a512082534b5c8f3b7dc00b4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52720a4304be20b005eef7b148a8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d67b1cd03e6a4e6f8d2458286a9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399638dd0a38bad21c158aa79e1782b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770363ed8430ffa076c10d4289813136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323af6677894f17632770d89e3bcbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ff8e7111f979ddd822c09e583faf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736868d69385b78ccca94f0ba54aa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55271417259f3c1572734f4040e9258b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d672a642807e7ca0e7219a3e17057a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4b13be2c16e9747e27ab12118d7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170d8110fad40cd29b6c36eda570f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b93bdd34f91d7d4628311b7a55fcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0ab509dca8b6a97c9789213a227145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab46c95149366db454c28d2385a98646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899438c5ade5d059d4f3faad1dd41247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1a151d656890bc67b95f01eb672748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523674211305a60f05a6504d1996a1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2cc41b18f8ce154cabad63f81d9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34ad7a3c0fb6b2ce52847f9e9fa0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e015039eb6fbd167a66194add058c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527381f40499634ee40a283159b8c1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99689ba70225452cd64c74da0f031c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e8df6a97834e331df0788bc8887d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e106c006daa3efbe522d920719de356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289ffc983c52198d2058766afbee4b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e7d440f65cb846723f25697cfd3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534b2203857d9b6b67630da221fdee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09b127161aa4c3718a38d030fa24e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c7c4f1955000f977fa2cf0406b1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce094ed6ae4edcea3d32cadc1ba15362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075936cd7daa68296531f40bb170d8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec5799df73bf32cd291cc18a5f03164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e901b0083240d311ccf38a6f53d33c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120cb23b30824a4c9d27e328164a36b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb5067b382fd99eeb3111300db8fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c74635fafaaaa133ce98681311ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf25f55541585781054d6c3ce7c6cf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d4a8e500099c2a9ff134f769770070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924b87e0d072dfa58cf77d3561722071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee39a412b4ac9c9b8dc9bceb966bff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc55c6cd0feed4fb2ebdce81aed36b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbdcd04a7438da06dc88ddcf1dbe8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46897de4400ba38ceef50fbd1d798975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e649940009f607f2015c2817c187876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f592ec3769269b2208704f105b2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f01277fb9840b8b3dec3aa7f8d01978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb378a85f28db9f43ce27afb926901779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5ce1b862a2e2b0207cc2a47e469180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096561f251124669c1a47a7a04a619781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4aef14e6284c76f4d6d9b949a04882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa779f943fe230a8c22ee1892538883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5052ab189f8598fa99ea5836ce38b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa10997f9d6a203ec4eacd6424908a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc18219e44d70ce15da119915473086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab19ef85c045d2e27e32f40de383887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96bbb20cb01e62a1c8723c84f86c2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb73720c9815822828fcb09eaa7cda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba3e19cbd6b76cd567842b40e994e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce28e249bb135057c3f01a1ad9e2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3213098d2c74748fd20cd5750814cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3983141a01dcf83cda833cd1cf2f06693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0719220bb92efce5c74d2c377649f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b011e48d8bffccc6b36404beb08095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe351606901dbbf6af16fb6f5d45396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b665d59f793cc9b57cb294a5ce3d4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cdb03dd7f060346d890c830d4239498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce95d2dfb6f5ca6e92040bd280267599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c129abccdbebe17197281a5c699c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe0ed7152c6e94fc9eef68cfdb784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28256e2348af3fb430622782f5559102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3936bfc10d9d0795fa01471691d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddcf002a7aa5df6bd4fbe6ad733aaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa192ad883e675d29ae6de6379ca46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6507a0f018175a4bef8928245fe944106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f0b0156df1a00136cc952b190154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7535b72733612428da60c6e765bcba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25dff006bc1c5e721f2f005ec0358a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763c7d4d90b82d8fc1bef9cf0477663110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e354362561d3751f26400207649a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f305a85b9118f6b4df836af3c24f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512234f76c5a55f01cb22826f3eb657113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd8bcf46fda436ac1bb3c6e51f654114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf001fe7e616375dbfa3754c1776b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae88c1076b9f52cfe7c71c09d0036c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8167ed077c759a1060b052e5085fd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771daee8bd07f1f3356d913e1c649f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2384b97d84235217ad54664a369b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889b3c0a489205d831992a8c7899a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2deaa296d67706bd10bace50bd9339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab45e0a711cf709147a044a9a9b597122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c508fe57c82f1e9f7e63519cb08b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424da096556837fe5c33544d01ddf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a71cbd9aacf5ec0c0aeb02d32f1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d794c022b44d8726c302551edfab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1e4df7f27918c0a47a297cd419a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9aa1d1899f73e163704939fc4292128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95423eefb28910f78dfc2e300b872393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4f24857ca52b15cc199e14ebb7b53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c323368fc34397ef66d6893851561d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffb86bf25ab7bd8a5e48a8366ee32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e65edd5260d30ae77dfda69fedb58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e744b824f33e7a4c6fd87362c73ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad146bf7436835aa4fffe7b648ae48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aada61fd9e2b772f2ae2882ee5191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef58132bc441da57e680b73be5b29f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99406d6c1af255cea952b972b52423f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fe7820d2fc8251bd4a15ed6277a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01560314edf90f9b49a22704107594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c39517d30e6317d71876e21792f42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c615641423e79cf89d3e5c315dfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8446638e6e6b6424381093d82b5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f2fd145f9faf4a44e70b9c8b6d50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7afb4177e60c3ca1c67b58d16fcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce14937164a1de42e8ad161e4fc88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf8eaddc29eaf5747056f37ebb5c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652a6d5a0332f54504c6e81a1abc84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4f32f8c3978593e833e52ce53b65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787025837b0af9416a917469bf412154150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48da4c99c77004e89686f2e1adb04c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812128fe298b82f045e264aa4af718ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7095417e1073b3a170502d89c5d768153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f943bcf074685111d584aa544d9ce9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc565f4777ac77e3f12b733c008f73de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d2c3b7059c551c57b5bbb20cc369c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c432d106737a44c52381ade4dc0c3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eb053b528649c62d2e78ffad04fee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820015d45fb5ca46d8f32ec90e1071de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc0f049c28d14438e2ef3633e6069160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560967a6f960560a6714f12c75780c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88849bf6db87036666990e5689fc93e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47cf4fe3141b2b95e250410aa6d0b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927bce6f0f175b0d00e90e7dd016fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac9a20b00ece33a5babbd0ee899bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd538a17f052cdc1dc56f754b9dd9f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d3a6a26040135c86dc8522553577a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9723c2502084de73debffed04f988168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29febf0f11a2c3b528924cac377a29ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e6ed0678487152fde267aa0361c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf886865062897f1e77782e34afdc62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9b2538b66e55324d848c0fd82181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b5bffde636844d009baa22e7c6880173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd9a4c36f7fa4b94014545d3fb0af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ceaef0f66901101b9484b76b9608175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717a1d4bf87bd9fd3c1e858ad78d59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ab358f31b214046aa05a7b1848d25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca39df5d74dc74861bb31f01a52cf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d9030c0e6a4785662cf1525e3ba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ecd080b08e153ed53bc208c6bfa1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2466835ae8e4c5c7c7fab6543b68e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c84a0c31a73f01d8dccd128c845f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2271d1d2c16147e609af0f6bf603183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d887dd88f243d726a4d73ece3b90a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6572fed890320ecad309e21ba4e3f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a5b3e964ec638550b4f644f6f612d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fde16a62ea75b1fa9a1a942a76f29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b2e906754a1f63b606b32daaa27c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b7eb51bbba56ce3f603a505cc081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9205b58167dabd0aed4fd91737062e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0116c9e4c1f5fe1fd792c996f1b0b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c99099e7074f0cac4224a59d0dbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d471e0dca77b33582baba3930c6fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c705b0776e647757feb4137991992194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fada28a4daed39baafd2f54f847d75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0015d0bf338ac47b52c454b52fa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19a3062f346bd8f6e2b83a2389505197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177ecaf63259e0ae76945477bc4d71b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88d4fd1fb976423868e865eb39549199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d8f841d689c19d5b498bf01a7621200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f992777f9b3ae2dbee21737596e31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbde9a1f4dd1a7c9f45fca9c143d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b596c556f3739a72409327a7ca8ce3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf7ed70e27203e2bb1a927ae4708f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19847826a483c19a0e89b70b88a7c5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f22a7a870a92af4cd82e2cfa507af3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb5ded6b87652f2129e98a91fca5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce722af02a75deaa237cbf019cdc3ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b7feb7e076386d4405951f8159098209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe1625b5ad177892b46513dafa2f2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9295f1171679679739e0d440db6ae5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53c03c820a59e4f4c9598b69a602c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543afe287e8d9bdbc6e590659003fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e213e7da754cd21f37a65d6b9ceae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534aa56aa226a2adf9d0848e606046215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f42e47d51b957614c8a7d75b083e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d489e397be3e9812e3ea27ca7832067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb72386ad5a16567923582d3ff445218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1679794ad250d54a6f83223835e59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a58735b89b744b70208ed33a1b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f58bf7c055a394801620d21218c8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0a9cc5c13c69662047e2e73f9a12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bf4dbfa8860db67c4914cbd0c52da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0eea193873613136eb92e9f2e22b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12edd664145f1a79f322bdfdb4cbe7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5b17a125fbd025f80e6d5773c348226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858c03fee8aa64a558de751398e5ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0193ab05270b611af12e9b0216ff0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d307ecabddcbb1fb5b11b780d6b54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107861238ab29625ee1e3a034ca8349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387e7ccc33fadbba6fdec4fd14ed89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f262beb949a124d8285c6bee47309ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa170a93f35a294c024ece3093c86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed023d1b37127671beb5c97ee4bc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046f620ce410243564940fc41525d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55dae7a285598c8dd80a6c8cdba0fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117955d6eff6c7a8a6192e9bdf8f61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e65d53525cecd578990fd3a4fb695238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662f78bf0dba68f23e5660d58f5fdf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8380448c6bab10804960ba6017f574240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7df14518abab843ba590c84ef1a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523fc4067fe0f98b7453112711cd06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd5f2e53faab49464396674c203de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67dcb61ba9e973daf766f029873c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007061803cb3bf1e2f4701e17643251e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c59896fb3241d848b78ce3125dcbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209f672ef3d195938a4030d0438761247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774cb8a63cc0b577f5aa8a71bb00f22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec40759e2b5487197b95c9ba5288936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc6f92a7bf351b5565bf8b5c1f421250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c7237eb357f5063650993483bb1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259425735ed6e9b671424c1f6707e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1579665bee2e6ea4f7edb66d213e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84981ff53b86842c2c86c86088cd0cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fdd7da21709df7fd6a58b83c183b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28436797546276c41fb53b946aa9e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e851eb83224c44bb4565c5e3ff07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680eb3e421d8bec721352d4ae59e9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a271dc43c654f49603d97123e13c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b292ac6dea14743428e9086a30ab52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae8041d8e90cfc95934dc8eaf6156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71174fe34ce56dbe5758d67b8d740a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18bbe453a79f0a563a0b341ccf81a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f44b024d71c38644ae4e35eef7964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acfb239b3e1da6e84f7ae1db35e420265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f85b023cbfb98722707a0f8762099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c600a0ad7d68890b615c471f0bef3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bf518bb64e82b1306811bd8a82ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8a3678a108db4f690b96419a3a8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3238a8c0d565a66ef8d587b41a47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a13845811ffc974b8d58cfeccbd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea84ab748cf28e9da0ebbb782eab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a598edd3276c744bde016c1474fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99c9a5b067f613abf01096e90533c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaf479c5237a2750d0f59ef87853de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2868d6cdc303bbc8cf0d4e5edbdcf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d71968356e5d606e1470bd414ccc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d200e4933508825f2195afd5f3eb46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0587ad765a0bccbf32e521fb712deb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade30e6e24efa71eb7520a323d1e4ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96aaf0f970560226e14f0bf15d6749281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc57642cf95ddb1514d1948f07f4a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f2084ae22ef8cd30a5b981bf03c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc522e266075191b27770f5f1c2a641284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759571c00761f63bbade591984b1087285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d73f03d4b14929db06a5e6971e2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3598200262261139ea79610cff23d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4100ad66c16a1d6277a1df07d73b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6e6ac80342c2cb7bac249a7d7b8b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400d0fe250306adbeb67bb51892ed6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cabeb467814abb0bd643aa941c0119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846140b6fc91dec37007a931c482181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910e2277d24c849f3e9c7e6bbfbb92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a2c37996b33ac07630ca0cdb356f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e25247f8fa3fadfe848b5d783bdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1e8498e21a2e2fe302207609f8ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b92ab7a51258009590c67e7590c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa72013233bfc666c758e1f49abe9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964662abb31b52fa545d1f9f113eb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f1a71f8788fe10c8ad41b77da8d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6389a71e63da923e89f24b1aa719cad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250adebae0014219dafe530d09a0d2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee363c307037f124bd1375ef82c0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3c88613837aa5f270a133f84a6514304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f082d51d2ea3f3624e33088a4b562305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5fa7a458b1bec94e3c0a71b630132306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68858881d5fe713256df792a0927465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44369a762813d4d1a3ef2a672acc82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc488f36ccd7a841f52cd30115177e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9dac4494696fb51eeb64cf0fe0efd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7b2a2993213d84ff91ca2656c020311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49923f40d22fc78b86c1d8f219a0d2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabec0df07e4c70f11e890985e8adbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5bbb46191950ec6eb645e920d51c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de904cc64260b71a2a3bd3455630d7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f281e5f803fe278e697bfa5aa743316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8b403ffbaf488e697b321c977f52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9e322b31252502124e7d832b87b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaf87e8e0de213a9cb67a4a1e4ec6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22abd76e89665f2f58ff2b87455ccd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918f510b8fd4786eb1a45087add694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278f21bb94ea9deb10da3943170dd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1deb1d0ab4454cab91e4cdc13d54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968da839bb443fe5a82bedc867670f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e2d4cdf45e5509804d9e6ef65739b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16017f43ef76ffd9c85bf1ba52a24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cef28a3c13cfa46646f63bcd97b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6f36e437422d6256c9154aec3af6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630daeacd71aaa591d823285c14ce10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490264d46df062a5976d3f090f1616330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7955fc3fb28a12a80ad544e6a8815331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de1fee722813f4e5bd232e7056eac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d4e0ebffcc3fd134be4211c38917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c667c2e433c2df58eecdabfbd6b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bde289ac2a33be770603715c195dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c779b0ef5641e6499421dea2d9af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b1a34fe777243d6de8a224e730a3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd482c827df8c16cfd3e25c58807689338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75370bb95ee08faaf0974ad8b8ae7d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470943d43b0463e5b5c7ff5911e50f58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b962fb65bf1a97326c923667866a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6496e696810ed3fe4c9b62284b15b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c929dc995918adb16e15711b40dc4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233955fac91054e601fdbfaf09f2bb76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e6411d8d08920622b9728fb4b63eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32983ab9ffcb2c8cf35c9bd4b8fb2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53ac7ad6dd07d7683b8d58dd7db42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3aaa104c7042a8a67f845d1a9c94c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529a0ca4f0e6652cde60f2af167986349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d14a997ed861a3285486ea7951510350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1d4b6c897bce19fce5a90aa8d57c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea30f1cf1524636cc6ccec3b36fd46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d35c18a925ee4953c190686a9bb76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d131b21c1e8df78076b9797cae50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa672999a1fff0cb71eae2cb9690fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad9db51d82726bab6350820f7a378356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259ec5462e4461dea978b55e027458357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb95735622721c09f4f037a1b01eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619c6302b61d0ebdf3020a17b418ea7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd40b639d46d2e613752e47292f1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d49046a87c2ca378884aa2a3a87a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3edad3b0e13b2810d43a4abe620c45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44530a30e78a966daacaeef2fe76ac85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d785cb4966ed93fce4300d22f30af1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefca5e3c9901b5797067bd89987587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0aeef4082758fd486c166041fadef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8898ca777443695e6edf01d56b8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ed6306c5eae649d8d8b037c1026f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a7c834abe05716ff74e8ce899e1cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ab5e96ef31f2c3586480ef99f780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83680818a5050e338fc917aad4c22ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1e049cf04f284c318266ce823f97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b13523869bf2412f1c09666fde49d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb393741916c81346791c0bf86fdd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f849d9929e92928d1da2c3cf87ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa721143e78bfd7ef5b4cee7c4533a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660b0fbda14412f5133bdd630bdf4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc0c1dab7c4120e7d1836d971a126f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f39d5588de554ff7872f2cf946f64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad949bac92c8ebd729099044793f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772bd56b71fdebaecadeb100f0d3ee7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155582d0523777893b5d3c2a199c7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d36a26156fecabd22821ee1c8a51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769ccaaee4af48ac945c38ea08f03a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045749c38c04ca01bc28da229bde4a75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd102d462b6ac300a1e5f82f4b4866d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde58dfe2d9b36b84a76bd32d2fc37d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a51b634c21a7aa85cca951834625d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0f28c167c56a88c62eb293cd7550389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98408e0294afc5e03e2d8a499878a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03fa076e0b530413196f8d5505fb6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c1ee3a45a49ae6c8ce456a788c7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a0c9364fcd290d563b9d8e54e4f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3304962c3cce0286b598af50b8ba66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24db2102200766f0dde7e7546b21c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3cc04140059c7d467927cdb4b18cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a84a09bf304b7f0f602e4d2429bd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5066aac9369bb28e4517d34449c4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26fb9c76a3981e76b7eddb96e9e38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015415b09e2abe5a847aab23cbd26da7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f1e58f74fab40b78ed5688383dad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9de6122593b33e3f5cf4bd97e6c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa09c05132a355426800dbd290c872e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22ac27b500d5de106254501db3c88d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ddbb0d8f2431f02292b5897bec5b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf6b2b5428d9159a1e18901458982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07ac590ce99bd808d09b19a2ddec53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c705bce85272f56c8538b53e3fbde1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2832aea208ca500b4b125190d1d55b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556ff522c801d3cd5b8b2fedd49709410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa288737da468e52c6cae373954f9e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd830ef6827e0a2085c1ea91d4c0a1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18836b34b58a3f4a8d7d5f7affe4ed0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a06d72a86c352d357fb16baa76695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0edbc56c84c4fe055efef0d88e236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103d84cc836461d5ab6d8e933aa315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f154c3721f4b3195269a071f8649197417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb23b20c7e78b7656bc72003afb5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb32033ddecb7830c69ba3452ffab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba338e3e1d8543866e12b214748498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174947cc50166a142208cc713121fcc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ed83ce283505f07b7ed83cbc3fe9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818d74301c1a3f18b87f657e813e06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae34cd5eabf66b4efc6579adf8267d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292b81e568b4308410cd5165597801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc520d2bead439cfebc60c230d4fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13d943cc1abe7113d132553db5258427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450c59c50bc7fb88de031981b61c26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7519bbdda65b3649aac89e77fc2cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3ffdf5136655f43b81dc1cc31aad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a95a9e740dd1fdccbbfb4c9c2037431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb28a4750af03bfa9550752ce5232d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc380b54364417a0949c2301610b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f9cee5361c0df40ad22c3ac064fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38fbd0c564bb55666b57d4921512c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1568eb740cbdcf86dd42b8df76436436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ac9097e0f97846f0ad382b9f52c1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67828876af8992132cfa103a39eb84a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72968a379f2830e8e9a565a2ad91d630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a557b9b61823dc5fb8d61a9694a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401cd7f825b0778d03799e0b6e74dc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c27e18fff3e77beaba3a5126e94f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db581eb397ff446094bafa9beac57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d883eb81f2d301813b1756f4d905c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe17366017f39a3735114c50873b03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c6aa7c332e687bcbf7c32395ebd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb246f85e038ff296875ebce1ce8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ae9f696e593c147bc3e13720b8a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938d5cf2ce4001ac30542c9ac2f546e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c90c2b22ba521d43aac70b2c0384450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc96d5a7f621276028bedad61ea2c8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367dcf9cc60de52d8fee23a641f2c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9f84717a41a37d2c2694aa299a10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f979fc4198d94e231b69c5fe6678454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d5749f85cc4b5f335aaec740c864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b936d027f890b3a641d42a50e3661456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41ba66adc91d885866f24a63eccbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84055b882ba9f7b63cda8da5199e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3222f03bd9a6c868733f02052eca6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f070e6f6023f3f4799ae64f2aff560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7777fe8798b62b67120b23688257461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b851e94463a928170d90911395af5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094948a78207d3c2fea30d0390071be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e134e25aad0388a2ba89e628af87df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848dfc8e8e6035e235d27e47a22f243465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177983f77ea24237ce0d33655a01136d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec704c3903e19857f672700cf55a7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ea9aa255ccf0c31dd567eae5b4ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d3bc9fce3ed32ba843c9040993b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ac5b9331cf23cd297956230122a72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d5771d39d6f5d2068294375634cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2d5578e91446de6509d605a1834d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031b4a0ab56ac857bb987c66598a18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf891290c84bc223fabc2f1761bfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5bce756acebe6badeb19af285785475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9717869bda63a7d5c565c09af36e19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5bdd718fc0d7f32ad48bd277bbc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055da5192b64c2c646057999c26a9cb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091323e1ea266ebdb9b2328a7d7d5d16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadd68e2dcd618741f384097b591a20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b27416ff83a9eec38ed7973706dbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53bda83bd33194fcf0d6277ae3649482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62695f04fc5f5de8a568552d21ba72b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf288a84cc503802d3d5b3f37cbc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4eaea8ff56094c0279c68051fc3db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fadfd88eb843ece9ab19a22612867a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec56bb58afcd5728da505f0bc5787e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa27a77c85b164794c5b6c0da39ed1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c338c67e4935eba208778024947b176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f528241c2498301316a00919e96c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732107a4e01e271cc92ac14b205980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9bfdf535e9e72aeb93de9f2a500a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d579119deecb81011b7d051e302bc08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0f97b2b370324db970babb3a9678494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b62a9002721f0b1039a05a850bf54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc1f95b730c48e81170f35e21c6e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744a9b9df5f41ec17a33999f76aaad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea30a281ecdb65818deef184b1f63d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18644aef26efed40b4b0066cd18b3b23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5776880bd41ecfbd3ca5d102f1b3c61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff258bcc21f96b1a2bc909422431251e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c33ecb6f3ddf6a6e0d77ce3fa1c79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c717cd37de67f53cefa6604d309313503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb51ee7bc0c18050e109c0a41f628e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a95e959f4b655df871d680ac1af0a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a0b19de9d25295afc7c48fda5a68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cdd5bab723c88f72083754a9ef2fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5eba6b443b6218177916240188bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3205836307d8c8e66ed8210a7a486509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be90f233eb738609a55baf594805e30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0675f9fa7d6831f6e8cfdd92d3c7d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76657cb993a266c640da632b5ef37a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13992da6f119d71dd42563661c1d5ecf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0417281e8366dfab1bb77a929e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb802ff3ec0db1f2ef740d2883c6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8fb7b2e1988633770474dd6c1f021516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20dd9f3c4c868a3292600c23d7a548517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db8470aa4d438b4fb6ff342ab8a12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b9d2edacb6dbcf680047db678d01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1156b30fe074423864116ddfeabc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb434a3681e3797503cbb64c95c369b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c9a15bdbb7522be49ecb395ab097522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e42e415228ae190c46c65f0937fe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75fe83f38b790b2bdf5e9f3f960f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff882abc34d933e12490a50a03ccc9dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df99677ca0e8cbe90fb0d2af4c424b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656230d56a87ab44580300eddeb2a69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4d1b5066d9d2bda8d98b7eb62d2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf8190b2f24ada80cb6168d14b6074529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd042d3659a902aff1b8fcdc28d53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371e56149e6ee54bd0997faf698215f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85e46290332bf0bd3eb7b998f9161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796099429837c35a42df0b264be589a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39594cdeec5fd5d69d059f001e2d3b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933f7bd36fccfd51ac598ac3a76f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb8d48cc475a92a5394ddae8e3fba4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e00a922594871366ea7fbb60ca0df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5220a4c7c6243a61b45f58c27c45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b0055b628b9d8e7a9d5a0cea28df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b3c5d35e12ec97419d9b23545cd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70605cc1a7a82953a90f79b3429b1ea7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871db310c935646a4b587e30c09236f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32e3e5d4a1096daa0d0ba9f759a38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d5e9921b5a577b604050d3e4c3db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff0680dda38b77f8a82a57b0a239e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71db8904dc106f5e0da87c1da6457c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05130f14984033737e3259fcbdcaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94c221e2dcc2fc5b4a46bd626d6b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafea7003e2f9da62c6123534fb9129549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a40e2c9864798c92f1d75db0f1c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbee06c493832bef0ef9f18d62138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1c340d4cd86d6b99a0bc3027eeae2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215515eabe222ca559dd610be05b4ff6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f205372b575c71fdc810fd2e565f31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1005c85fc1e34bedcb8f99755f271555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2712c1bedc9983c3e3e31c3442de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3df991d6a9edb88b9fc28353960b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1060669af958a3359203d4964143d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fe0ff89763712f359490bbf46536a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052a604a4a67e7bfd7ecaf6fdb9fea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95333b9ed214ab3d993bd1b326d705bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32247b1474c5781a2a1b76b2403e74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d940fef89aa77e0d75cb7c86abbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364957184c2fc4e900af28dcf7a3c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6e147d40a661f63ba0b8e406a294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6fa5a76039b37e40548dff7fc07e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bd8696bbcaa3fa2de5362e5b0d4c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37281fdcf6746f92fb069d9283116e59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f5c0092492c97474aa8179f598d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd24ee7dd232dc1a1dfedb1176606b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87155432958771b854e9da6ef6f9e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99f71699da8683de53e44f07cbd7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f347f5cabd255542e7cdf1c8952f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbe1c73a8f6319f231a5045d73b76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166f264136bb6056f872d03ce3a6cea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629c33c5dac764bc625502ef179889576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd70fa483724595a2e63fe23df3db5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5018a4fe64f36de367bccb34d5ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2903e146e5d97f7c4a21eb0cd53384579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4914ac2f0b54a57258227a67477b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec302cae609ef025ba362468ca7a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507616b4d511cd9eeaf25ee10b10f19a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362919a91b8ae1449670457d06c77b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2616c58ab7170da7acf9ea633655a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f577c1fbd5fd0add5362ede5ab3894585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac55328db201dab2fbe36f4ab400f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985dbf699817021f5aed4a02ea9d747587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024762dd28f59628f6000f1f9e5b70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3e41a19201d72539fd91c6422159589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63896dfc1ffe22c331b8bb9cb8af12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952982ab518b2cde1f4ae717d8da4dce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b38dd095c1a2740387bfffff0d6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0f0a2436bbe7b5d9f95e8b12f5f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353897ea545ac6c9c4dfb0d6e946531d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb9b5eb34eacffa0d72bce8ac95c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07548a0f29e7e7db7d11579fc404b0cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04492c13941ff946303f8a4e383da0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3d5b67aa6e8732be162717a0f990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61923975646764205558f2bc5d22739e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9fb17a14042dd36ab807c416ec30d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad70be5716345689d4d47dd618c761c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c62cf57d2aad464f228d41910517dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d4ffba2acf99633f841ff58adfe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c1892413c1a66687efcb6cc25198604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8252a91257fcdf169ef8f415b0e58b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232325ba6f95b72cca515f6816896f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6362d2df7875a528f16b50b551f10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a4d6533e68454ba305308d3cdd1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa190dc72ce08fcd4079077b0abb62a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e2f0d6af743dba420c296585624a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d81aacbe71b6de820b0f6ac11ee4a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb5a15aeb35e06b9c18bf0c98be5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e39c10602c59e50855e53e0dfb680613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283699547bde347388eefa3d2cc50940614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146576e88c8ff6bfc36e38b41455eba8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200869079ed174d338ae5059e5a61fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c1316bd338236e4e545cd715d902617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e9450abca8c9fe5859002818724c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f0cb273dff24c2f7f44246833e77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1b72cdadf81c24b6c39cb995cfae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995d5062cf7781d467905cc7ed1d79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd47d7faa7dfec63d252d3792d2840622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1cfef056e283357f3b75012055d89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d9167190d9f84fbf2e3cd9986967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f00fb926b484c2b318dca40458c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd54bc97bb2bfa860db0f77a783922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b411bd7783990ac26a2c7463d483627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad9a000a424a2ecc4240baba32820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38918a20c51335b7ddf68564fd883aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53803b81c621c6206039bf81225625be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ef5aea95826e28b920fb4faf7ab9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1a9f540787ea546fa43d3fac626d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0289829b8e544e6a2a4cea3b6449633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7d388a4a90fea0146b63a60c990c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53da268f70914d739588c3a849332f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5bd92d24f5ff8f552ca6ffa9c7b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728831eb32acad17159f781c0e3aa7d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0859d426f74975d81d18b09964863638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfad1b1fc8b6792587675960b42b460639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96df5729a6df033b13f0377226b59a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b5e8da6c584102752c01235edef2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc470c7520c901f4fd0de03930f8d88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b10631cc12201eb0f98aceaa1b1a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9d6cb72a77c0f9c35056ae47c8760644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e1d233b562a27ba658d308835ad04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94a7724770251678de468d0ffeffc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a63d8c63cbd24e733ce1f189fb95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e05ec399d4e70692105c1db8fd28e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf034966557ba4fe4c6626a41c49a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da33e019d59d1e657f994bb119254650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d4f18787edef89e22f0bb2c57625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5ba46c5ff273b36eee1a9e150308652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3249e866d160f6ca4943b1f6bdf77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a042ab57d580e9dba2518db737585ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b7d294907928828d0c80e4b236da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e475d3d94fa329d64102967326c30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e395e1332dbe545819b51a7d51dbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a82ffb03bda1fa3e888f6c14bb40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a16269eb39d5c96054471e6fc7c5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068220186c3aa3e92dcee2b106e8a72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1363d228d622c7a1957b55c4348f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67a441d3086eaa25cd5286b983ee9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea872fde667ec5b5d86e9f011b3193f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972cc8d8fae8166686278aaa8efe7e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3876155e98872f8ae870dc848d8ed9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f667d327e12eceb78d546db9b55ba8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6622000f2eb359e74c3c71bfdc942667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d548930fd846b00a47170a7f3fd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699adc08d74267d94989fa8fa890ea6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230093a08d8052f3268a05efc51b1b92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdbbb47633fa942786d74045f46843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0b5534527e87794564fab026a965672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3b2c8d65e18c9d693d1faba362ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6ef5d0e5db3bc5042d8b5c2da43e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e97ebd0063e896564e0fb052abd93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c200cd80f3499044e2e0034a5ad8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee951edab01313fe9861d9c880bffc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1d81b43d919bdaa85d6a0008bae9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256df0b46db24c55cf888c3907ecfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fdda47876331b979389bcd85050ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b19566825c8b7e5d4d357d2f513f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712acd7c444199ed85803682a5e0b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec487a164d9e355978047a919c690683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b41eb00c40dea8a4fe436580c548c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689855eeb401bc2ef5de6c306741b7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029997b965d30dc4dab78dc644e194f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c94f9bf22106ce6771124ea41de17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d0538409a63a2cd7d09e657005c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36707238b26fcc1235cb176f7788225689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d58b53b3a0c51dfd0a380aa72add690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc78bfd21c640506ecd72e7bcd64d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563392d1f1942afe47627d67b986343d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ee23f713e60b5501a4db749356e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de90c91f2594f3fbe3c390ef29bf53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16218cf030945d544ef78916596cf892695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf59688d2b587a3a4ced4837975b939696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ba838d3cde08c9db3ecdcd4f3e181697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a9d0630d81cc5929e0d647fe7d46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ce9bdb1f936d930cc3630f5d981f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fecb9807e06643d13e5a1f443c6824700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9010d08a3270fe2b3cbd99fe35014701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a01b3a26473f62c2caa320985dd6cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76568be518035c56b0b74d2e6d1ead703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d46a07cbd14bc43d0c79d1237013704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621ea60aecc3efd0681c085de19599705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099e1fa449c964610f10ad6797718e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d678e6d43db691dd281bc3e90ebc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df842501c4bc8c7aecd74a527f69a146708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710de109a3a6fa6ae799ab37701e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a60f47eaf98ba085fdcae59682532710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af177ad562c9f43148b6b1c25a0b8fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82fcef25ed59df2151d8a31fe18461712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b36af5e23a41910269f0e16ad2277713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0823bef2277973d15c5919b12045e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300caa375304cb962d65b3971d499d2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859fc69240d59f57982c7719f19700716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ba26b5809d256aaaade6bd5d5836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066feb65d8a2ff499d903dedd5f97a8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa1f893d39dfe17f438bf011069003719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e196f0d08d8f91cb51b756bcfaaced720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b556d55af28ea0fbeca93506f6287a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd00c16a4e398e20e5b0549b3367d19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62b3e280df13f28eece8e4cef42a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f55373f3ec3faa669c08b1665714724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa73e68d95044d60f83015facc2176725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba50f885cb231aca8ad6e1fb8f61c70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc6cda49764fc4ede2d5e9f6c4f8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580e47b396a396f358b91e87074440728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67732cf56156f0a6ab5c86cb973fa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394738ac0650aaea1122379bb469678730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aabd4e7e8fbf4c70ca3c485854c31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e33ab996b5d3e7021432cae51a69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3289c9c851bf8ffad41a5c9df1593733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2829b2aa6578290557658e7c74434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164037caab554498ba7b1d5718b6e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad7a44fba3e2890476a5ac7079a56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17508654db7ba5eea973e75cb7803737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20ecf58450578654c78e218610b007738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6157d8610d502134e090263eb38af4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec31cea36fcea9ec11d64df5fa77eba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4a212aa8a3eeb985fc0cb995dda4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e80d00b358bf8aa41855c3e6fbfeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da474e2c53863a65a45e359e4f02f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a5d119389536e8cd91d33dbbac16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527a1d0873cb2a88f246cb4d8ffad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180b9a9d4913b0200cadbada53748d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0695f8bf37d9b5579a42e59469861747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575691a84a605f68ea6216fe95a329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4f032a7b082fc63a0d5bd9d0e208e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f142f22d2d6f3ef3c1b83f55c999750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427ef3131e0fc483f7c7a04366c206751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5722ca8522287e8f3d767a56410a6cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e9e9795b1e4aee80dc84d793bca6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa6d3d8c3e05d25159001c6327163754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217fe27ec5bcf6f7a407c9dbd659544755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735dd3c92a51dd5922d7a479ae9ffc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b113fb81dd7633863fcddccd97118c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8bbc01580b67d627ea9e811fcd8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754976373d5f90500fc29b075f9cc408759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333947d4f0d1f4e28f8c9e5123e81eea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f74442ede6f36b04f21d0e0c08dcf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2e29e6bae104164af6a7c3922531762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b71523bcba9708017e406a3bfef2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84398f8a342723542fcfd84979622da8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6568c18b5d2c0078e11d84c5bea0a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d56a5e0cf85dc98b6eb80c8e3737766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ea932fabe12e46556228ccf5df97767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>