--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8023d68d98e84340191131b7b16421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9068c1d0a79eefbd51784c3eb0ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103b7c5a2e7b2877d92aac4b12fa2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae34e2f3dbaeb108d712587bd86d2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b5f063bb18d8a8fb5f86ea0a857e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7d364d94af6e616c118399475f056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f718dd8e6d11f0bf3944706f858f9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826412fbb6d7d1f28273c08bbf45f9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9de4bbb15fa9e65d196da1dea248f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2ceab3a8013b217bf221deded448010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea73498f5acd1227d14112de83af7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927bf5b056a3fc746e9a4dee40755112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc46d8568e412dcb56d5c533f0d033913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b1be6ca7ece2cd2ef660d39e52e8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150be697e851fbfc50d0c286cbb86a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd80e70d74099c0afd6d4eba8d5af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f06d0d38bf9d5705259d2f2d85b8ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6b2f3548f7248fe2af3814059de918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa55c5440e3bae55f28d7594ab34b0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5095e0d8cfcad7db65db4173cf55c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b745cf51ef9f998775112f4f14eec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d5e694ee6888849f65d2eecabae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b489eed1e220c49e5539f897e7960223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930cf69c418735067c6f938ee16bb8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c051b316b63f0abf50063a4716c2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b545ea6e7dae8c3ebf57c49ef76a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6edc0ac8d612ec9571d9839e09a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb086a67e75eb9777ce92d9140237c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46636fe6f54c0792a0ac7c07ce85d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e92a07a82e14503418b63b64b22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03302c12572b2b860e599d5119257a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6231d388eb17994fd12c9519778332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154dd8361104f67ba1e16b0212dc34233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb145fa425871070b96a839492c2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bcd86abd7958a06619daa9308e84835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf04be6b52b808d3d46f008c641968f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf92c82803d67a3702e2a6be28a4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45a4e34f2426aa4c0822ec1a821d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ec3e5f122abf439eb25faf3a1b7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f7bf705a4a8b03e9097922333ce2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6dad78b9b86e55a64f4b926d4129b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f752c6d70d23a9d4edf0ddeaba8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90517b2fe38ef08ea053a43e388e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178d6c89d90d86c9cfb45ac21a4cc9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699b0761cf522749b8b291c1eaf92345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551129f12ba41589441c44a583673d8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2c6aebdc5e4db5a9c036c81ea95047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740895119b68cec31279649919c6363d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f3869bbc0aa7ca87039bf1fe9b7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff8fc15643adab1cb0ec54880b95cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ecdda0de63d17cdf8cbbba40a407751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0ce0f6ba4b1a2b3f2904b09d7c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2853dca3393c1ffe513425e8bf8f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573777ab71a22b04decf6a390ba8493a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7f83f20bbe83c4eba750d980cf03d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922790bec4b680512152553bf9919d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b76631d83e87ad53a4d4bcfb96609157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cdfd3074669a49faf7535b1b1af858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c71b5800974dd3047f4ddf2e4f91759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047b43bbe611e6a5e82dd7f6f436a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3b7388b0dce4aa01d55432db5e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e29c54da518053607b000f64a609662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63afab04278003f79604c00ce65accc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73080b9eeda8a3a1e31339b210752bb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6b883c82a419b4224e6bf975b5bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b00996494def3ae4b78c7142358766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a4a9f2958dc25ef5206ec3ed73f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155865766a15b3998056dca8f12f3e3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5166ea7257df55fcb15891ebf9bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adacbcef2bb932eb8a43be2dacc39a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434dfd49c548761ac5377ce29c6d1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1fdd4752dc3952c8be1d117e65a1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a5a4672808b3f8cd3c4749cf7a3f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67ffa4c654370dfc38bd76a36775f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2550152a859a7b052d03418e0c62975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9a8c88d6d489b333f9fef3c5782476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce886f02c69bb65748e92037dbdfb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a93edd4226bd9e74354a00859b84f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8be04fb51f617cc12f2ac712e01679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9be31b8c21d642b3bbf59edefd4df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753bc07e06b1be071d993143d88f44481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9554fe3979d4447ba26c6babb482a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41c2d265e70660901b1c763968a6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb0562151ba62a0d77313867d7adb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451f44d4fc9145bcc1b3c7abcfdef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c9a3ece0404f6b6ffd5d53c6dbec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d23fe14f1236a5e6d8958dac756187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0071b1b3eb5ca8f55c1041052d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2c7ec6ba6001d32325ec5de782bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b274aaded7a7c2cdeb5cff3edd8e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e1f21776cc2b382b1fe1d2bff70491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8ce30e36574ea9637d1fcc900bf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf607efd9b3b537d329854eec552c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f69881180a4c60c114fd5726c45594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc7d6dcd8209098936f69fbec1bb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410663269a237a02e606fac9ccd4773896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0cb5bea6f1ad83515f29ef84cb3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0053b32b300c561f1c826666b9ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff827aae3e33307b9aaa0db6aa365699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ee47bbc669851a745d3374d7ac56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3cdbf349050ff58ee334ba5104e7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513a4a1aa9dbf28165f7f274c801365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238032c2d05ff9e36400ecea2092594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afc981deb008b86d33149384b4536104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308caa88fc43318044de299fae82382d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721f0f1f65a1347abadeec1f799c9e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849e6e238ba7542838121a0361dde8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598fe7e313d3f220d467c06e56b4318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530516883ceba5db7acc14008a40af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ffd2f50aa9972b01fa61fb4994cdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb69d5b92cd7eade888851d1ee3f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3d45ddaa50c7933c7da7d8126dfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c335310a1d35f7793bb9751a1cab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a579fcd46eb847e154c88c5318efbba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dcba47a6ab78b8a3951483c4dba6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef9f612a4d9a4ea6a081104d052f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77b20a788a55b4435a7b1bbca640ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b4a20a31c4e06d4396aca2180e48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c56e630db151038f992e838b8df7e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ff47f96867e20730cce8359d2e44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc718b7cc1f3792dd9905b2ad7fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a0c45162377e9b82448c7d62fa6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae91c44ca54549d4a63aea90ca75c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431506317c2d824b7ec8732598a53e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f1a26708541854fef6cf8695eeadd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca9e67c6d02c35b49141582ff6069126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95045bdb0d7db38df4442ff1411aafe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f2469d6fc3196cebf46ce8e5f535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789df231df6f37e17208909b1bbfa10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e8ae3a141106e6390eb6c6405fb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c2b89b3a33e9932a3972107191af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3065ecc7677ba085680a6eb3e7580132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a79f288325506423f19cc368b24e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a1df7d8bb88777e110e03180ab4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8d7315d23a9f1141b9a10d696e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90ffa7316f5c1a0639179277bf6fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb00dbb7ee5e05fd686d1bc700b6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb21c1570bcb5136fef9ef69fb4d904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d02b6b0229b376eab8a868e6cc84f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e588fcca9d52049c6d7fad542464140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4377566ce276edc6d9131d1de06278141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd420c6357be3505b99c825ce319ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435e6d893dd59bdbbfbc9235bd4866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175feea0edc7b935b5e2528b61a642144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b6f0a7b06992f42cc62ce85048b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2527a72ecd01b734cade7d1beef83af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124dcc522b6b3a5a8b5e33f7cbb2e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca0b928a2ee3bef82fa5ad77331fa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbbf2cf4682ad920b170be73ca7a6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c883cddb767ebd589f70db94d71c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9022afea68cfdb5287f869770c698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4387c09847993b57af72d29297f90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe8a51563e84852cea9fc3252e5aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc6475f1e498b1fdbfdadc293f142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9f6932753302f95b77566f0fdee7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c891c1a9601d3e43a867725a812d54e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97827a656cf51d181bf4d53dfe43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9512752680e5518ebd3545a6956cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1577f7452c5652818033fcfcf9d1e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010675d6239a610da790b05657101bc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ae97ad9d7b88a5dd7b486ac2d206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecbd8161c5b2dc8be020760b01d3c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d98fbc2d995409aa024a1d3736bc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ddfacdbc8afc315baad50855581b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1d9e75b9ec698a3ce0f02fc6daba0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d480b2118383182dede0454baee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3403332e6f75f3d03a1b796caf2555f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf108b25e58f5e4e983fe0069c04e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e875814e7fcd5aaf507085c36be5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199daaaacfbab4b4f1d55165c0225ebb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227a9a21a9a2ec5f8e0d28b96c5fa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1180eccf53f99a87670dc57a8a542172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce9c1600bb6ba4e7fab751b443333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df600d44875ca6f78b928fdde4e909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a167e54a6d3e9d8972085686b5957c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd3f99a4ab2d20f3540b4d1c9f412a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58225f7ebe18ace1fd34af44f73abc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1900c2903888b44df503cd865b4b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e50ebb70524d3628a38e6eeef48a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4197d190539449b95c8059bd139af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c004614c0c682f4d66d1c0e38389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ee54ca0a65a0d033af576c4f975de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ecacbf8253e2a43af93ab6841e87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee12bf8c8c15131ccd9e7db108055a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1d8899995f16b7ba77bebb6e63a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e45065c7f6ae47822ed4cbebc48f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec359fa67b98589e1f77005138bab9b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156186340d9dd2be98b17b22bf114a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b821a00c38413373633124f5d7e211189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8deb3733bcba2d0446ad257bd0e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044855da8844f8268740d23e6dab63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd197f2fd036d92d6f172ecff73cf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cfac326b52f1d3a97020ceeac990a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808e68ae771ad2079fb27b4383fbd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994d744e9525b0f05fb3860995d545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d10e2360841a28f6f1c2942fff1ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0866c8e3172bb8cf3d72049bab0a2c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1560a96d993219a1e79914f169e947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c7964a276d6ed1a8700330d922ed3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385327650bdbd6ca3423fd438849322200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19b4c2153a488ad6812407df08e48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48434ba2ccf5af507eef20cac63ba0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81684e12a825a32517d79bc8632efede203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730bce0b2a2934cf9e5872d308c099204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2efdb1a340e61d6ca97268b56c49e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68e8819a528a4ac030910fe0b3dd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213edb78b7ef61724b207b1e86d94b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2b3e031f742f4275ee03d459f6cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4fefee1d4aeaeeb63a29776e563c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a298f5e6018a67e51e312e345e3d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344abc71a976599a0dcd28e1230aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9bb485236dd5fb6b7b61bbad22f5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a2b662a91d0d4ce4500a3d959e41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71901b17b4d919f99ec557224f9ca8c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbbaf3430321e33fa1a8e4b42bf519215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d095c42c12013bccec392b971dcd6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0979fc642abc410d2620587c9b2934217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612175b808a61b7b550d901dc161a06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d507a18f3ac4d86399a8cc7a55973219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625dbb9867e430655ced041020352f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edcabd5af114b1719a7ae124e316fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dbd8a428d68bfdf3c4c6ea13c6286222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df22c351f96b33058cd4a97a81ba79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ac58b5b3ec6de57c9aacb40a06e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2788a652711276a7d8b2d6b209da0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d92a0dbab6060bbea6863a1f9ba4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fa7fd0febaefedead93858478f10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d333b4e8b17493594db591d6528b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c65eb12ddd334ba92ef54fb457e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0919dac95e87d5c162b62dd9811a63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48805a7b9493a3194d43755f0434b317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79f4242a58b328749fe96b97b5f42b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e791dd636a5928a391a197da14f7069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cbcb4b85d5b5c768e2b6dc2ea9ae1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7d15d69d7f511774e3e790d59575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca64e5bcff20a9088c273aac90c19b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123359707745f9a8149fb44c74f52f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81b5f5f4bf1f5f22c6a6bf27ee60d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19dc18e57b84c935517c7532d23d2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe4d82439d6ffa894fe02c506192e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7fe4ddec198bd3b317aa62107e719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d66e16d91b95a949868854cc4a99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936332eaed4771d08a7f3944f20706243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985862b75b9ea9513b6bcddca03d85b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e9f550e48ec0e8863a495c6a0bd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5ae2db85a7c86d14437da481273b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed5a1b1ca1b145e965fa39a1ba2d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf28c1a927aea722c8ca4717f28e704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e261c6ebfbd1f8cb9a4d3fddbba22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f5e71937eb275a15964dd987709c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8d74c6db271e812a99e18af66005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bfcfdd0059de5a93f1137722dbc61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee767ca8f0f17140e7042e032df17f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691dcfaf3c0eaf8bdf9faa0fef9b8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113ba35ba560c135c76c590a51616c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59821a2d8b7dc5e7c14bf6e3d2fefe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea460be8d91845aefe072a89a074d851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5800139cfac6c3b0dedf0149318b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac685ad2764c61e0583cdee2c6ef2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd00f7ce96798bc31f6683672db99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca1c550da9912974b839e811bae70d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a022bbf179f2f591ca1a4f04f6dfd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e460a92f23ce05ef9c44a2a4d0852f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a5dfd925c0d971e72869f92a3f7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f3920cec616e6e185e9133dacd19f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870aaf6a4e7bd4c7f161aa980190406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc4b97f9298f8ad8fc2d143f7f6ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd60d1d299d4290a29f33847197f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18335b3c4ebe016316fcae04a92dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da28a9c2d0ca9faae6e34f2d0841e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9788bd46507d8fd38b27d185c6ff06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45edc6c63f78e083d19a079994e3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e896c518b5632f6f64f04b36ba4f2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db955620a9ba5329ada3dfc0df5617274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df36fa86d26c8d98b2f5aab359e02a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3b92ef8a1543ad952edf241dd2e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10304fdbce556beba89c22d29a6dcec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070f524dc0de88c0c94c827680cfd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded062e76af73feac22f8232dbfa31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad1e5187cb0f51ceb32b18ee26c4f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd420473e63bba9c0b2372496f7c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292fa821db052b53408226154613e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193e99601bf54b2cb34685cd708a292283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b0f6731b76924376f1f843cef701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f80b9e9039b9e6ff97aff3f5dc57e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609c228fe234cf2879e60a319cd53d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9221ec7ee4100480d3993d4aa69fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53f111631ffa971a40e0b17e4fd3e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead78fb3facf33a43e34c378dbfb103289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087864d75afd10ac349552d49616d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd47092feed4d12a6e5f1162cf4b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e0d5ea7931172d1d6ea81c1b2560b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e11182a14c05bb38aee2fc748d85b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80883a89e607de4e7012ca9cd7194294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c6e6a807154c7ce92a436995a71ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4f42d4153d06960d201923e66b29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac61fada457bd32701da0e282bb0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5497e837f8961e71a069d32938d9f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a253437ef224968bd58f27ac6f217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df563c465508c8f03348ab58b1f06b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d0b993fff0f58fb676d6a6ad7bad9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a1bc43876f1cb3094118445f4d73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a65e7e696e8f37f06ff0c4d55fa0d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae43ce771b26b7aa31a404e6ab70c32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bffcf3bbf9eae329af29cb25a604305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef32a124a75424672dc579f33375d3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57cae55cac48d31fd5642750784c4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45043f8ce522c9c482bed477bad9497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d461d5279701d299d2d70de52c616309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43310604be7242faf15ab53afa8656c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e9e61dfcb5d7773a90495841048b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f7644facddaba5d93167b9168980312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191ef6d59e0cc345edf72eb54c74c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed61da65a3622717289d8db6c86d2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0268e13c69b9b1b62a5dbba9e5a93b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150bea884b0ed47435397609a29a364316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478bf4c3111306f0b467447be48bed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a46ea0d171cb8c11462c6a2ca30c0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8adf73fc59a8dd1620728d6275eda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c68ce02943fb2b42b1aea8b8ace4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4880d3f38c7fca9001ae65720eded321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c076994c4908f67e3b0e07c25f9dba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec7eeea2b8d4d7b921ba92b13bf3df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c771bca8fb326670160eee15b3490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ee8b2ff50e9b3da8f6b1685aeca5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1868da9ee92e796bdb71c2cfc5de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351bafe94f98447a93131ca855b9425327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283423366fbaa41764cf97b7bdc038328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b51f6c61ec792e9a6642e882ce52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6fcc4837e7a8d59abb6c823800a0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3fad488be6942880a775916fcd93f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162b993295bf8b599a81ad106bd830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a36535bd5f855f009827c4695b246333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeaef472efd5fcb93d751575b9c54a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b478ff20be4c50ae44d984c68b82ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c59fa8e3b82c28e64982c7c3df755d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207d83ceca76517fb9cfd5dcf4ac51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5608900415ac11b3f98c3ec6e8fc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237b1a5c618be52c19adebb220dfbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba5f74956eba576e8733a332ba22a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bfa5acd663a99eb41dc2f9eedf496341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ad758cc99cd226f64b28dc59dfe5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48dce594835162de0f5e72f2b4f761343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ffce02b515db6e3a35fdbf9349de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bfba853ae19662ec4140b3a972cea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98bb3e5d641a2eac05000b2f7057b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd5239676403346c843815dc5839b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e133f7c4ad4d3af0f7e41c9bbb6eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af6f08ab42c016952ee4746caf3b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d58fcb1a83dec3ca29ccb7c37f4b48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62832e2e3090bf0fe340f3e761cb57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c12db7711e15b8487cf698b41a7f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5216067a48cbf9e55aa41d8c5798b9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5732896d9b2b1a1fcd75b93a03ca2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a37c8f960c451d9f9cdec286eecd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38add1126540a689096de51b6f9c7b58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba095b4b8fe45e40a8ef307628156e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ef6238f134d84b11c0be2e1e2707358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f5b215029b996326e11959d516bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3cfb3a484d4e81da456277902eabd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a8d5b5bbb5e2ed4aa155c9660fdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7851d65d5526aa7e941bf90af3d6ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c30f205c967d4843602735611846b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8dc726d7fabde79fade6703c95e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0570285d686e4f558f5db4e09a01b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306771226bc1b5125430b4145ef10c73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17382ed68800e6fe0ba88f7bc65ff25a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a943bbd906572356c818afb833c80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2497ca9bdcbec4a7e8c21cfc3c6e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428ce9b880bb98c785714206a13c77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e52ba8cd8fcdc9c6cff7598c09688371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928ca938d4b3786a7c63159f372775372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3157e8d3604872e458ab1b70063d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253dffc222ff52ee2c8aa1c61479567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58953f4f1d2a208537f414e4f1b7b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699f656447caf6ef07f4e3a9d8ace2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca160c0a0179e48f6cc8ceff73fb13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f742958cfeeb928c3b36ebdc64d3e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9754ee5e5c25937ef6714904585c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915da60cec5f33da367264b0782fe3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc14fb9e7a884847311cac9e2f76c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110259f3a983aa223922c679c2c0f0f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9243127bc63371cd7ed69ed5c59ab74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4727c379cf0e994e01ad7781057f11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4f6b2e7f3bd19a6af26d8dbf10cf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cff6bc868e6e2c68fd77056620ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18cab3acd2cd2c9ff19a9e3da5024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1648a055dd60e19544eaa6587c30888388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b778631a9c1b5fe8388113c4c14c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafc2b3fb90c6ad73456fb127e9ed4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1aa48b314badca96a56204d3c7e92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0aaec9c9d7d7c192d4c9a112e8f44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8a5ebfb87ddf8442eabae3d5cf8f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7640acb1f2e739ec20331649e91388394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354ad293a491f8178fab7c3c60093b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee27c4e2dd73c60a8b637c3601928b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a05f196acc1bfd6bccd9fb1d8b5a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc8a83b40d9569c1a6572a056be71b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b47253b3e06bb44026bbc7646ee5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997229c56a72d2ffd55aa069f7225a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ad8e3b6fc0b8f303b9c99a5613dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041cf743ef60a1f04b318e352e57ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2392b4678c7b2658b2367d04991755403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb87d2e7afa93931f1bbcd8d3d616404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d3026d9964d5e4038a379fd3b123a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9cca5ffbaa1528299e7868416a7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562dc547560e2bb9e81e961f60be6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef83586baa6707caf012e29984baa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae8a3e7c4029a03a7a2bafc6e9b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538fde90399d59b8b7da9559d1a08fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31447bbc6e2dd6dc23bd63783c48ac5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf191b55740286d51f87018c8f5717412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436bad44e8fd4d2980baeae09e0b12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46faa1cb5499aac98975b7b306bac7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda9dcda543c6834fcb0c4470e4c63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f88b5730b868903c53c3cf99b131416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fff90299471957e035d61aae27733417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b41ba31e19d00b2c89b72b7c7cdfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56c0a27c5f9250a6b68a0a81b3d9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156252e43ca58c8c82a625c918d0f59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510416a9a055c492104abb3b3371e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b55d5e4d9869c321ba57bcc153777422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662af8687b0cd8ada7dfebc10d56bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0920bd08fae99139b3658c1da2e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290717293f6c3a363d5d534b4871c46c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8949107173c2439628b7344a6a175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea889b73a9ddc5c1e12e5af6aab5fb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab154b26745b0c94bae0559d12560d5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b13d08b19dedf3ebef7bb2768899f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8d4af76e671c113c540022c93273430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb4a347cf5f7eff30e6fd86df1a85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5d3e1bd7b30a03b774c3a88e84cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c53113977960328111d58de6f7ccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93f697e709c42192f14f6b3c3db70a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3eec9c5a4c2ba37a6342c9630ac5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa6dd8688327ee862b6f32292f4fea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d77e25e76ece714ff943dd8aaa75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269289220dc52bd89c7ecea73704445e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7fd55e9ad7f005c1ad277b5312d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f974f977abddcf51e791e8b5efd3f3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1304097ea4e98155f5d4556ba45e69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec001eaec42db53bb46c532218835f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03672e0f92c08c30e0592cc4f7b3232443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6e90ecbdca9f5b046436daa9b2c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cc15130e89196893a79ae0847069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9b1036d3ba1ea0be119a7d107f85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d5e6f816a76d43f2fe0d63bd8b991447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816fe757776ef5c0f9eb51f3c435dbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63976aa8d3fba7b8491e52810a9e78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6c1da1902269aa5cd9cab69c4d805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24824a070cd0733ff6c6accfe97a1b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a9d225557ae6b946947d74b7f365452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34827dfcc63537d3d9243cf40408a4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff9ba3a5b3d4db44f3f2623025f839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0598d6b2e88c102b400c882bf0ed5c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416c0ce65293905d20945f7aa05c27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa433f74cdca79384261f881eeacac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6484536e74030a916fff75a01161c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc20177621ed677d45dec6211b618459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1724330f48135bf4a302a911a91f373460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d467b1767b73d03af0c9b49334828461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08300d6933a3f79d54dd9aa111cfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596e28b46379178fee86c562bf12aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326545d14fbe2a9effa727b8f42c919464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11050e274ee485abcfeb296d662b50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772b75f698aca52af10c8d50274b4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc6484272ba6dc4ef9a780cd055a04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e9db2e4de868bf122ab5d366156a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b863dc4a23973652fff379127d5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b8bcbd4e9fb8c66dd8418c164029470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0200458964991ce590eca707641f72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc13da7fae6b98d86084f1c60d57e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b6221608fdea24fc8eeedfc14725473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16612bb1662c6fdc48bcda6a6f5e21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2beba21c559e6de32d8da590032e72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8421eb203f3211cf826e6d477bc595476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf3517a27cedac968c776ff9e9ff2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadba609d674596cb12deef4c270ea58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a263c216a83581d04a38ba90f64a3f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63133c217354f43837319dbf1ee7dc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ceb44b8dcd011a45fda4c2474340481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179752946288a5d278a652621b3699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4bd4cb4241515dceeac2081ac344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f62d03989f01a89c3d9e39c6ee4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540c892343f7e0e06a1f4ab98994949485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d37631b2c812c0c6e00aeb70f695d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020af58bd1a10e186caf0508d2629f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491119e835be677119e0829f2cbf272488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41af0fc629ea530c676979d0c44252a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb5a847d3877fbb5891c5d1b386fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152b2d1927d20b9a21bc45e1f45e9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b8b26cb48798ce457fca08d962c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1193c8698f8ab6cfade1ac70d516493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca500e862b6ef2ab9ca588448a81f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905b804928a9eda47e1b9d60ae2641495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42c45fa8f957d6c6ce68700f5beb73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d1abe8ed9f05f640d7a0e4a0ec54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d894650155e76798dfa02ec7aed1d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0bee7335f7dffbd1e4a5f50b057f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f933e64d6b62e384a13247a925cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83dd181654ffd384f1bc5896788810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da5d3209b24a3021d06778bd9bdb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad04477ca1d6463d2ed261932a102f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b0af134cf4e8d748bcf7131c7583504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8198773d1659ed05acd6a4704d003505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb94c055b06181a43aa7ef5eab7cb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32eb57946f936f5841e0596d363cf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b7bff521401e28212321d4ca5926c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155ae1addc0cf383cfddd9e19ef6fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896742bb3eafb197d61679b873487e34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539670e14797f2ecc9a6a5f623ea5d42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df1803e1fb9c5e4629b9847d79314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac35b69614e694abd030cbec57b9a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743fd4ef068baa8022f3aa146ffece514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4643db6fdec84cf7ef64accb12cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e42db2e9b3829809d772bfcb912d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55302482be2c42d8ab1b31dedac4fac7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0dc3a6928be14571b505a55de2c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d90f26459607c013372d88d5e79d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a50899211ff17c48f538589d02f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b802dd56c279590eb5f5aeaea8632521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded3dee346da382a9e32e9fb0153f3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b30a4ec3cf0f48b9a294c59f1435523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b2cace8dee8ca4964d5f219edcb7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2ee8c2ddf351d1f0cf05f91f0e9ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd20e26bc3cee982a971a6448ef26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35786b40cc2c6b637e7b5a05f713bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b737bbb8e5cf904a2477cb251a3b59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea429772119dd0602f39c9f89fe3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d32c4ef2e0e3e8d712fabd029867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32e08d794d3e89e9566fc3c228957531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981e6992a30dbfe6251ce950af11fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f20d6927f903efe48ba86081fa55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404dc9519cb9da1bd6bdca8cf3dad0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29be106b2032991874f50388c0a9da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1f4903eefb397626267bfdd7d20e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd73862538710eed62268acf9b94e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5182e7f270baaa0300b2bb936f93b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac7cd00c9c3e328c7928127754494c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfffa8e286f411e13561e65fd50ad1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee379cd56a3acadfea3e385311010a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ac0d0b97ec73e97e286fe63ac8729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2e0b511076cc3a7dcf8fb21fcf5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f88449252080dfa49eaf42760ea74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc3b3a342d3c814d84e887b861f03e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff90d2d4bd33a1ffc2de41117d61ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e660fc516f15b2a8798eca458737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8de3671ba1f033ceac87842ce7b17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18210cd81b54f9449ddc9d9a2437b39d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b657502496b8a1e9e30835172d799b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094d08f5dd327b12f8cc312a2531e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298933cad1693bbd91dd89d558bfe69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91628d055c5aa926ba9373ed379ea7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543103e879d4a8b37d54c25139df406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab64d79fee01d91557981398b198b05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f852521c2a4635b669a13fe5c7b768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883473159104422e18f5beb1e73bd31f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c30a035702fbef340d332cd0c6013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65886d6c06689d862f347962c0593d6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69619f76fea9db2f23442e844956119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8821d8923d3fede2c3da71969575a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cbe5b49071531c7f977ca1b10a32a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583986d82c21167242a1e2429880097f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f29686354afa55fd0710b47dc734564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414261a60decebf8095de77d38a896b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1b150dfeeeb2198a6fa61098c766566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266eca88eb91a707844a29bcdce5bda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00759955df0433ea09ec191e97613e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222572b0e37d56fcee37267f1432f0a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d53472b8d9b98ae793f38de6990c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52f664cb7bfdbec4cbfdb8d725938b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6848f508eff4cda9c59bac89c9e556572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59259e68e17e95f279404f3434e36bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a908775686841c5b1f4b02ff8a434f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135fc2f880e9766fbc8136ebb6f8f5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307d1f1fe7d978511f84fb676b4a7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db060e392c44df7fca3cee7040a04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8c127cf86ffd57de15ba55284626578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99d6e7804738112da1d99adf7beb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcdb35ea3e6f1dc85d01cabac3deb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce159ea733f10fcba8d0ac2058a56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b49e7451b821256995061c85b98b70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ee6527e547bb3db02f202f2d5aed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e91c825b80246c0f51c79a5bd807584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cccdad6469b161baebd64a106c5ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f719a17f7f6ae9bc1c0af1246b8ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a03b57b984fd21ff5faf857e1fd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a9c790612c7396d6fab8b4442c44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d48a3d61e2235eb928afc1213bd57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a2c631dff69dd14cfe83934d5dbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5632b0e5dfe09e9ea88c06f2d1ecb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0b8d76a829b1110aa5a07dd80b574592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76656d32457b6020aaa2c18e3bbb5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a743ef9548a8029643fede163f516594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb2095198e1c4e62641c7eec6c9d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe20e96d5516f6804d185a4f73d3f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477738116de72dacbc9af7b084b8bfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bba38d8925f73553ecdf9a68efa30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eedc65272615f8d2ba207e83c09519599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6906089abd7877b0b1f0d42deb5bf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08065ca43f558751c7cdfd464c985d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2734396e83c1a9a2433082eadca46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4765ab7e6b02241af4cf3c616ca824603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b912eb917d6fee6cea1fe71f6e2e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998e7a239a85a1225d398fa32a5226605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba575a3a799c1e2057bc17ee5df7bf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3d5c22456011a7beb40b9b1f113b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2fd06ab1f7ea4a8b7419c0d080007608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe812370d11e640884a69a9385e7332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de232d21ba1bde57b84e8c6d9dd6949610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654d0b16195416f5f7378ef1a06448611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237220dba9339756320667f265f4e189612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88fd1ed355f435b40f8316767badea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49bbbd8ca6c165fc12d6f46dd4ec09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef6ab3327611ced3a3b008cd79341e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e5cecc2973809f19dbc008646e9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8774015575344e4b5a6375aa87b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee502940605559f73b7e3dec59879618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba67b693c4f2e9f485797761ee63dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f02169701d272b4bf0f1bec4c0952620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9014ab855ad43e96deb9290e8f583621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b9cb9d73acedcb2ad7576f6336ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2803a4ba3cab07140cd5ffbd22c9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249192d92bcd04d5918240dbe553fcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009e1cb4975396b99843f26336e6053625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b102880c4100426b1ae9e462b3bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff0a22f850eb97cc492aef5349b21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611824a3f03015864e0ab9b7b3f7170c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b6126ad3e2dbb0b7701cf39559d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a767f0cae9eaed6fbc04cccdd575630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9270500d9f498ad990bb8e2584b0816631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f5d241581fecf23773635df221eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b249cf8f3907caa450e3edb75ba4b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6eebbf9aee16d9ca33fcf4136f6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265489c63198c6777a9457db3ecf9e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29495b0cf61ab5f51e17ce0b498a5081636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100e8135563a1724c454c54cabc5e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1debc59127ed428814b4b9bc2ec93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfb59981f41eb9d900d4b0496108aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29732d683eace6d00294f065ce78bc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccb169fac462a74c08eb6be032a03c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9784e904103d18162ea25f081e5dc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913c2e193db78e25a2fbe49466c970643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13c90db1aee38d9fac52ef91c572d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253d0bd4b8b7f8bfa2d1a35bf3f9ff2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f94641212b161a02f8709e8277387646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72919dff686e2aabb0ab9fe6f51ad50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429355f1c324c3d611828421d4f976648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98af4ca465307a1f20f7f6c90bd73e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3101b4568293c33d0b31e4bc685277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d81e9332e32e8b935dc52b31af70c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f60925163b9082da557b37e93874e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa62cdea38a30281ec252a7ecae30f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086970408b5d3a64495c2c8521c2234654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed20f448e5ffa9b41e85b95c744108655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e68aff0d96e9fa4b39228626feac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c771262f2ca1e050ce5ce5b3e0106657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f16b725d56a75ccf034b1c3c77fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1383baef384d7bef0cfe4cd6ff35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed1aabc9d7a6da84f12b718b6d9a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c418bb627e2329560a623186d1447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287410a0824a3107a2735f68e0cd53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703a43d3c0d70634007edb70fd23fdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e99c4927b7ec0b0a9a7bf9132363664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8682b8fb58e5ae3d934d8d8dc0d7b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a22245c621357269766f41b5a911b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7c795b2de51b273c6870a75f516b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce8f1b04049a78b2bc04db45c0393668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562d79fd95361976a483a1d85ed693d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c713ba5b50728f58920430c402eec8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc259c64d12268bde447a96d413e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76cbfb02880fd52e7778a5b2f5637672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01126e80dbdf2050e6e6495ceadcfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389d2b8e085631147d5d2ff5eaa48b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415524eb81e8e8fdd2515e089d2ea89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489eae36db543cbd8c4763369ec623676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde2122ad5c7d05ed52b793faef3026677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca7eb949aac204caaf719a4bfdf02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1662b940a85837edfaec871377deb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18fef2a47fd002a8fb103af6119b5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38081e8ea3d76bdafd35be27068108fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040dbf71903e3885f6c48147dcd5e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d4a56511d30dd1568c578e633edc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c229eb84473b90910e00047ef96090684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d4e05e2431ec2dd2f72d895fb26e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a957a0f742d8a871683d2f1b55d86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334b628013daaf10760f19db7d742c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a185617f5da80c43bfc92357865f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc47ac7b5cc50b3599bc62d45aa64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8471ac1ad630056b52f3f959b0a1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b1b10c172f92d4bba7426a771b48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e594b35838ae6696e2adcdb5153586e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5aaec99fd59c260e1e76c08f6f155693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005bfa6aa7f28ae64794a504a1f103b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e443e302e837fdcd3b3d46bd43263695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda45b89e3256a8099a4f9e8805eb32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd5f0d685dc0b148a8ffb8e9444d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe491d759fcfc92729e08fc993816d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0e92629894a68077a35cbb4fc2bce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c5b2203097146b67a189dde8153f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3e43074aaabae6433b9b0e5dd83e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc579a40874127444d6133fddd58c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fc8743bbfafe7d42679c0aabb25e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d6d4ebb08e6a5f7b8e0b2268b7f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f3ec2295017da7e51493e91025833705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553c34b5e70e0866167bf93f16b017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6478b8e8d558fc5c13a4e7e017978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd690fa104dc6584546d9daf5179ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648cdd051a3a8bad586409b181900e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a7c0a8973450318d21602cb30c5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcd88610b27026fc8c038a01faff3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533c307c5a0b15fb132e4f5e843c00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6166d58ebcbab78e40c52321e39d04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2436632fcfaaa1922e083e0e996c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456657a2f163fbd5bf693af05b4bdd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cec02a41107a12b153e5968ac5aa54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada44590e7265459e12ea981b8069f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e448e6b822b893aaed830553ec471a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0cc9300e9e0a14b26f2a269f6901719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4eef084682628a1357882d7d1c0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07311f76ac6486a120ff8fdf33fc54f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613292becc6949f46f1c0df9b00e59d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75ee726208d007659540e5e4e4067b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e95f1e88d6331d9f7cf35b0911196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445072bda4581f07039174687377652725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c5454b8f049ed63ebe6182824174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9715b0a25c4c87f34c787a4c616c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22a04959e1031839da0ba504b6fc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e7c699f4c55cee6c05e7fae64d4dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fefdf8a869e4c54ed5d3047a749e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e03518c337aae5c777538df5f61432731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b19426d66f5de91e2d85f6b5a0d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b4dd55a83265d0e7faeaafda9754733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9e81ad2b5bb9acf96b8f20d43f8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a525d685c851afa6ce203e3b17dff9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c340f341504edfa964c19fd9a7c9a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cacc2c65d3b325b49212241774015737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3689356931e5091ed0214b0b51ab2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261c2a6a24d445912560123f27211b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990602115680492d6e639d85cd221b07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3193478fc9313bfdce544228e6450741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0bf8359fd72acdd0a76a9144680bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f6e08b521b451a869cd170a200f3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a1b56bd04e61d94bfd8f0c441ab3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b4354254d0909dc50050c75ab23b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e25b3eaab19b838a520726f55e84e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5782c52376603d84471f7b5e6577b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fdd78f1b984892fd5af997ece0f19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e58644f2ed880783374ea0bf1686e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ec76f74d874212d04329740c595b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf237805c64b850f6f07f44b1cb030751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54ad5787d79745fd680a93dfc3042752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69528778a02a21fab1735699503bc296753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6b3cc0f538c78dbc7c921ff77201754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec4ea630071f3fcb0b69a184833ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f99d3d07e5423b95225e0d198c11a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033678ed5469a4451633a8749215995757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7772cd14bd113f1bea9dbe63f77d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decb0e519c283d46dd1931a7b421ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a254faef08dde2e2c1767346a501770760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd4298fa6943e2cd597b0f23a2e26c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3721bf4e9665a8a076c512c5d0347c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885cabc04d36055e67c2f099c47048e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c309608198ae65d6ffc4feaec96a06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35af28f0c9e3f16a6d6edcb3210499765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d49694ea09cd87b4ba34f25f6c01f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba848251b48bab9ab75599d20e9a508767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d886bd9bdffbde6fadc60b86e0cfaf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2dd74d65a271ecdbd9d1ac7a21379769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f89c3d6777f38fd56e0e620cd2453770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2bb830e07819c8cfe6a2fe6139135771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1ff44e77736f5efd0752a9fcf0f6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e472352714a0d650c4438160dc01c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264ce2b74d4d382654344cf6edb28f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3c6feab7e04178a1884f5bc897df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19def447d93c78136a3ea58eb3a81ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c0a5f25feb93fbb5ea5122cb2a3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e966b493ba47fc5ae65c0e5cd6260778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33af9f2ebe41f2fb538dbc87be30b9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dea0791ceb0cd88d9f1fe7dc80a3e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7f5da7b47d6770e1adce23c4dd02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc892ec3fb835a847366a34660b44782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cf7ec29e0e94f514d121834333631783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dca796517ce7572aa7e95aeff4d20784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a07d74f5d9c3ccd82919894bbd90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c99085ae3270f32dd1952309e4bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa882e87d50e0c58cb3b58d9a726a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab56886a03eb0a1db751c02a87bba74788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c571b6e565153508af9dc07b46d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a912bc204364f82ad6647a8ec75f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451a6b54e57775878c3f08c1b9a5fc7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f624d8212233c2b2d9240d121334b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c117d8d35d6cabea1eb53ce85916b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c5bb162885a584f0d2b37767b26d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c429dcf1b76f386d1649361cea688d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b22ebef7b14893c8504060e3e54f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb5be6f04b9f0138a3a3cbb6b44432797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6b11e2039ccdf685d2c828163deb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a2f111f0b1eb01d5678a501e037c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441c48a4f604d3066be7eb5214c2f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72756a397b124489c15a927c9f1fc9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c33058d2f7e2a47b9f392c0ed4b77802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b808108c066aa1333c0e7abd7fad1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a92f8ed859ec9111c7807f8ced947804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc85eae15d626e7c1d59eb2de7af13805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ba0688623ac96d7b15e90c32a173806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b661e227e38fc777110bad74c5e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c15acbcec065b245abf135d0b4faa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3747717f3f67a64aa99c0f7ea90f5bf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb821991b8ef09e2a709b3d163dc496810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c054edd0123623637e0980fa381f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60681a0e4b5a1801743e40e301359812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b6683e76848aeb0bc4343518ca931813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa21cb0139a57d72e4d8ff8abb0b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356448d73e8d6135700e07b23760cb1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22bb5c5ec57c77c0a9178e0328359b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d3480a8aea49d3844dfb828f5e636817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ab71d8eb67b2cf4cd2bf9365bbe1f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a3659616e912ebcab0f799ab7492819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9dc77e4dd1ec6e8275199c18b94c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c5fa01c1ba6cc43d5519da868a38821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf897c93dbcf939114b8f2deebb0cdb3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798453ca0fb585d9803084ba3da8b8f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c82252058c2e4eae74e248e5b97a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c1c44847f3f942747829ff82ddbe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f899eae925baf6a9e27f25bf9729e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8578587d580e0a379ced445caa7c6e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee476da31372a8dde59d476114f8fe6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4aa0ce3e21bd9ae06a703be098a5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71dfa7d0df44d0e37aa76d819a6f1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba3b749ef189cb9b6051265b73d3ed831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5d5652fb9eab3c9a18c19b37145c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb983ea7c1a121090fc4399cd3dff5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca8153c7252dea16ffae1b598d6ad834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a95f1bdb4eb8456a31e31d6119445835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df54be137f482379dbfa6a86c68c7d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c68bae30ee303512b7c5d05fc476837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab736669570f1257d362789c52d4c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2b3741bb9b2fdc68c62a22fd3099839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e85af37ec1c9a78295a35ab893594840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3bd41a2701f8ef90fd3ddc9e7e9d8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09012f26a199dce12a47f464b273acc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b963484bd83eb3c23907dc2ae3c32c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd82d1df3b586c485442d8bc2fc4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd20fb29c739f45b0d73b067672e6422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b638fcbdd570132de882380d74d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cafbd32d0690b5249102d88f2aa544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81458145dafc9c788bf63d58a0fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2bf0858f56680f0c33f2ea7c1c0966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863950bf9d430dc5fe3cfb7222c6bfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641bb0ec66fcbc3c114d975a9a938ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1659e806eddc0e65efae2a044b9b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579d325bba9e91aa57ed5f3f33106510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b340b38fd1e4db81dbe37b65427ee411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04cbe4adaa47ecac9df8b6a5d14c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef38150fa8671d3237724edd7234d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982dfcfbc78313a37284f6ab56428214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93f6c0319dded19c025ff664609a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e86a22b2fa34719eeb7f254e24f13116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6184788a03739a81ebe1269788dc8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af07307a12084f92cda49ce36f04518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75b194ff14511df619f6e8c317eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383717d3fba2e6a9ae5be3f9fc6de7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8dee59126a03edbf595042d5e1a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89662847cf30bfe9e39e31909d8bfcf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33530a26181e4f86af8cd506dc6eef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f114bf001dfe2d7658347efb445ed324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d6a8c713fa12b020d63fc4adf2bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b3191c3dd7a3f4301467408494ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5279e3bda452898160b4ba5427b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d56417cccde2915bd193d2542c2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24b4b26cb2c48c7f91a9d3a9da95e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6afb6715d2b0412dbc42899a344930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e8744cb45434d0ee4791a79f743131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b03759c5a5567538b236280106bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379510164670dbcdf9146189c5d6c3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df104aac72ef2df74375547f900be234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014582750c6dc37c7cd9b70509d8b7b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702e2df508f39dcf5f2fc437b6393c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37102f67385db871ec3fc0e18b0597fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf259f8b39a74f04d19bf585b6d9e3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87ca8a18b49f8e4fcdb758c9f962639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3455078e07d28ab1a8683c436907740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8bd0d3fa5b3e2ce0e33d9cfc9737f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9f63fce94051e7b41db32458f29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544ed65f5fe12c79fab90acfc015ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c5d02c19bc513c7f6f108471107344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460731375c9e4ad8cd310ab99773eba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a928e55651353d8d2f329943530e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5edd4018742340bef2011b415e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739751b85b4c35039193d8f325f34148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f63bfbbae24d99e019882526863db849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ac4e9cf986ff80b53299c36564a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d956f3f5b22d5755a6199bf423818a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824aaea73e69bf6814bb9145ac822752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c611b8bd1f219b4a878f10f27ff8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869925fc6c9ea19b6781476ba8f3e67954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65f52c8ead7ee6b6486e5e231634755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d453376b14334792a3846d3cd78f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427b0f8c815447fc1a8e16665da66557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fdb6eeb7c8d9f831ff27e96a8af9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db049b4245a1e53b341ebb4f90f5397c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8aae4bc7132123701a6aa1097bd9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b50e6ca44c8476342e69c0eeea97561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74922c48473d9169bf4762022629b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e157e1046bab16433d2ddb94f3957f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fed2db8a0027a41c0ded022bb35864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04889cecd4ad62b13477e097d429b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff13186fe07a080752fa0fe8750db866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f853db65de0b01fa679a6e421ca9f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8917a09c588368ade56caac6b250e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8eb5db92fff108b3c99822a875b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354fb5dca72fcb79015f730927348270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2903c48b0f1b61e1780237b28b218271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37d4296ff51bb402ca1b58125431b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418053a79e0f7e287f44b8467d94121573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565674faf266dc1b6ddcec097f35b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55596b6dd63067679897d4573b2d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87ace29b5bd22f28fdcd2f915a7cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e52a09ae4a82487a10b136528b39677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74db4d100a10b60cee8275275511e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd800af0ffada2eb7d9331ea49ed89279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c643c18b62dceb948a15c623956dc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d251e5fabd68e6acad660b485effe5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892aeded29526f98eb79bd72cd9321882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce07f2a70c15b12226a6e8bedc861e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee0797b18e2cc08eb4265b35d8ce1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced1780d202eadc079abc4b233c91b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c653fe07015b68e0a36877c1a85c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab9b32c1dce5e9af98959e9be189887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd947d1a8694462a9e6e4c8a33af7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dbf025d2d886ebcfa0363e71d270389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b66a5caf9bb8e76f151cc7cc3cc43590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c069fa9cd27f97f1b892b242274891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb49a942a6d24ac905aaf78da28fe4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b052d6163fa9bfdc2b2e0e844c9acd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627121adea3c6f4b888adb4db878dd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cc5f76cbe18a32a515107832a002895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc665f53b9c21ae7426a16c6204df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359047f35d9321415924aba94ff97097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74855c89d8a70252a9720e1ba002f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44315ff26dcb6932752a8e59236bb2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca832ce56b4d276e84e03b59e64900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fb21427ab1e519b3a148b103841d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640530390c949fecb37e7de72f5d81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c88218da4c3bff6c6becda9d74ecc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9e094436930ea55b08b08808bc1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be517446aacf6e1f7d9a51e9a501372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf7f1ccce232cffe06ac16ad6abbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac98564521c3863deb9f94326172f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19426c8b983094e03195b98b3ffa4f6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5cafe0971c7d3352c51d67bd6759109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcacd073bad8378c1a66b417db142b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e05b79741ac6ebd6c836c00f6ebe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97a4ffbaef998027d47f7991ef0e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b54d2ee8b094dfa86168a39c1e252e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8cae847752b7a81ef19641309c3ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdc48e62c0841e2452e74979d19dfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724874047736fa922a840fa46be4cf8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710368a753af44819d413970bc380dc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0f685a5684f8f19e7fe15c4d20373118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd465116ca7ef02b619c55d877229a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd7b4a5197684192ee849e9591cac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0cd9dfb29e43729d779e302790345121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b5c156b9d03aabda5c7ae9e7cdc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c91ea3a323b99bfe40ddacc74c75f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9999cd54dda41023d5e4e347de44dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbbfd0067c311b4c4b2d5d46315bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ced2c3138120ed1786d7b1acebdae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ecfa3c9e9dcf9c8a085b5053a5a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6447088ad5b34075d044175563d2bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd4eb4bd38917013664bdb8d5eb10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe260cae1efabc81eba2d660a48595130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f89f804f1aa5e499c4835510e885b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa134e053aa8e67e299c020473b73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478a1e00dd29527b414195c2763066133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403822745d78f2980d30583896f1c63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73912f3ddd006146a69b0337fcd6f60d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3bb151dfa663e1a5bba859972b99c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2c4186c8a1e655dec7f8187c3b28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eab9d340dfd4209b65d5f22bd1ff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c086e9f7329ae782e745c1c9d8ebd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1baba353639281b9a1fd93074245c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03deb94a1a596418ac6d3b8746d004141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e895ce9c42bf4f5a1e36e69589a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93457268f5a1fa6ae37285fe872a3e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243f8a6e5d08da7debf8164d89d6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57c912147b05cd3cf9147a3484bda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aea1a9b841d29d9d162e7aa4ff319146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ab5784414fc778455e29676d47f56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf71756ef13e7be6b36de1cf0983876148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b22e5fa2179d1ad932ca4bdf89447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625476407b45b87b50783139040440b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1e5881a67b82f9ead5b0b19764baf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b57ecb5bdf032f2d15ae940bde51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4f530bcf0c55f0128f15d61dd512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44235f77a95572f3ad609b5d499b9bfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1473187ecdf100044625ee2ff968bd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277c63240302c6976bceb6d1bbaaa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56338658171eccb7b4d8914527d2344157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6200cca80a3860b510f6c224296a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4de01559f8c79a6776daef3e6ceaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e46fae7d9f460ebfbb282b8775150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a54f7c090080df41abdb10c2e51a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d631b09b9d342c4cec88307df4545162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5465ee92f85a44017821068d603ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1195486f41a37162ef7e23a729d49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c66b88e7a1538f54770f9beeefb05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f78cb2e19ed6d4316d8676b06ec4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833a0864e809d6955dca2b97026613167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74affa14a63bfaa0d9671ad3d6c65e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7890735cd0810911d32d53f7641f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16df6227ccd7a5d97ba318acd13689170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1419273f3e9ad366daae8c54311ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10c28fdf0011597eba242ef6a40ed3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2f288c484472d3acee4f6fe6a50e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4c760c08dee274a1cd7062bf58ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b946c42ed2bd38f0ec19a3b215ee4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035eae077763577463b76426b7d59b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f1777e0533001912965cfd6d8795177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600cda970d41c3d822f30b7dfdc4582178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe725277093e6d121e27d9f26d53f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ea3abb6e3185f8fc3d2c0c6b7511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c3c39e6b69eb90ebe28f859c675c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b52b520101c16b1ddf9d7a15406e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5e0bdf8a9b3fe827c4568854c8235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2f5225d19243a0f1c785396afd23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444a3a0c9c442898f43366f17e47fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015269498fe237d64d04327c63a67c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7501c6add0d40519739f50f1142877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dffd72deb29256df560e16a770540e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29fa91b126a93fa5bc14afe68ca7df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c76456b62218e86c970f5eb4e3304190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbab2675145e56fc90e10828f754e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fdeb813f4bbef23bdb4bda995f604192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361739a1b0c547d40808ba02d2d90a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b14891ae2a1368c79e22f3f2ce03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe97775f4071457e13feab7e9693a35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0d9217e88f1a49e9aef77b10cd32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b240451c784e43e21acb44388b8bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99fe5b395563f777f0cb972d79000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1538a0d0584a11743712dbf2e947199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b20faf8a16f948fe74a4deadca5a67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a3ce533d5e71cc101e47bc4bebb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951be79dca5dd31b81fed2e876eaa81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dba1cdce856e445abfaee9a1d6521203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2837b562818493bc9d0cb34aed7ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c709714894352efd42b01ebd6ddb8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca293bb7b84f7fa64186a210836279206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42aad62955b0d36787ec8589973ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e504c0fea86274a2a16c58415e0a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40609774f7883a1cc14c937608ef041209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e353c4db8379de13385d11738dd082210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8937c9eccb51130cfaf4585e28ebbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b377f0c7415ba57ab453847c190da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468debe15e41703b8f01a6592603c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b273cab3abe7c3c74d6e16f6238746214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827791aa4eb490fb9645916e8ea73d7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408748a98d49a42f994a002eb1ab87a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913e59b502e686ebf4866b197b5dfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b8d3c62078bd558067fe2b1bb4b85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e2a6be2cee01534a46ec9c947842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820c3c37bb3194620176dabad7c5df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051284e83576fc3c6bf2726d99964a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf6d536e0ffd3f55b406a85162fd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e808ad09892ff96148222354d96fce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336123d7f588417a49af9e734d04a1be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6acc39c586c0bc68a61df569ddf3c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045ed98ba48d4d4abb20dcb93bae61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050c3676793ba93e3af1a030c17b96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f7e3ef7e97009f69a041fac7567c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef97755ff4aab46401828912b401cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a763de77caf6122aa593a617a7e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de674d9db2d2d8fca7bc7af09ffb5ed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720bc2f18ebca3e2ce34fce2aa0432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbe04c3064a3e5cb971245c1d96a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede1b196710ba2e4837b0aa2789ee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6cf14e893f8456d306def95007526235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e973ec6764d418e689bcd133d0e7e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec6ccbe8c68e7ef8da68f298e160e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ab7f734ae4effbbba5befcf97e8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91793846d7691faeee1c7806844e73e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d89df7a61112f00188ea72653167240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60152ddc628d3396d544c399e6ed38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8377f443b405fa256997716b2e9d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68242ab10612b3e23272cf6a26595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e1354c640da752c30f1c05d635f77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bed525b1b45cb319478af1735c3e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd8086b0386ee6f03ae37ab204ccc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298c85fa61e68253e567bcc7d43a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7484144bee6d42e86d88621b81498248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794b548c75235a497b6401b8139001249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624928312911b813560b7f2539350c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e72e98e3c1c0d547e3f795b07f297251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b632faa28bc959fd432552fd6924252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b214306fab886fcfbef4812daa75fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6f6e5b993b6ea59582b34005f89b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd207f05dedf0088bb7482c7790f8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63418ee5d47d8dc9ff6e1dcfce1c3b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89bc3c862e031c061fc578a6720e85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc4d20bca7efeccd2e9cd29948defe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9741adf9c564fa000a569af577286259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed0ab8e188e7b3a54b917f351838f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef8f05cb0025cca77edc340630120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe710997238523088d05561d5f6818262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef91833707068285a79bb7e58d7dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d39a0020105444a2dab1a2025f688264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903dec1a67860fba409f34593dd3af3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff1fd80ae74fa7696bbeb5d00e219266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad390e7e2758db6d49139bbdbabee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2631d00c714faa7a7f0bd9c087716268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65268138029ed646ba92d06ad7be3c5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f137eee494cc9346d93f3020e272c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014656447c8e58bef3d8f7878b5f1f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ecac6b9c6e2580c3ea292b94ea0a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2167d2d2a6532ac12aa9e5eb6f0934f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aee04c1590a71d723db8fbf9661944274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1abd08c404b0e198a5b7906e028d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38f6504b1798ce05cfd54b1c40fa4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4fb7ec923a95f772c2ccd944c7fcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea307b6d9c222a3d07e79eb3b786534278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3d1b50df5c1cdda3917dd735c0a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998408f44b4673a68feede7145fa211e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983c51b77e89c0c0bb362bbaea75b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8fc43ac6e5eb69513bdd5cde4164f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360336a672418b8bc92f43ea0da7d7c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ccd4fa51180dc8c65d99383b2eaf5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c39fcab0717777d16745e5d63b3e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949660d4fc835e9c4d1fc95f0ae52c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc01cb06f3aa8bcb4f79a540833bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9cd30d630662368fca43db0c4cd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308352b422d01edb46cd42fc625af755289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84bca4763fb55b75ad8a847cb6859b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff59a5bbe996c9770256983d036773e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929300baf43374c3e52edbe5dfe4e78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241817c149281ea0dfad649043a0ad8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677fed080abd2a9881452db59c3898a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040a11ed0aa23e8a07953443d9ef67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490257f0ca5268397ca34b8f11c2da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ff3380c510a90b08ea10d76c8a854297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76db0c992dc6af921257ea63414744298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f2f65f846258f693933baa8276118299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b480b61fe7ff5b32309a0e139af60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957f09b1f521911d3c55fd93c6ac87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efdf48b3ad660730aff89ed864e585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566abd27121ded7f6e2b2f8395a58d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e4e73bce58e61292ca82b06eeb68b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490657e5f4d7b16b55696fe686a9674305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099484405dba615f75afdc87c217c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3cc9819ac516679ff4eb5378209b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3746859cd84d4240b4142783a9ad8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226021e054a7e9407421805ade3a56c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1c93c85330a962854542c69ac880310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabe09b567dde5462e808c4c53d7ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa79c58189bb210c534d39364e568312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457839b290917116ea847cf23476c807313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab464a851ca1544a9098acf7f5352314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8563e004085cf6fe41b65ed85c54c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cbac25a52d4d086d4d48022aa21e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f275021e81ba6bb77182427b36ff61d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d818b14467e25458e9835eda0fd1ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4198098c708ed7cca07009f58208319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc18df70b5a0bd2bb14237a9a9e7c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423342a40ad2d8dcc1f60518f24d75e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f941a9fba192c568a82370d095f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d13f8632c35da934e2d4ff5a11ed9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ae9eb45d3deb33b010c0ace1cf73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b3cb1dbbe29bb9db94d6e25c9a413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac22466efe5f6190c6675508326134326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef9e70f34211c4916b9848fb946bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f62cf927310de766378f62dc67a4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df1cd625846a8b7318374ea504e61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb50ab3ffebc274104c2a45c1a8fb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ac006598317da2160bd0ae0f38da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f54297774e23af537c73f15cf5099332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ff92bcddb92d2bf48e5fe7c55eb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c78f7b103acf35678f89253b56a173334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a8e3ee98a60b19aa6e07e1835aaf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229557adfb35861f808d07fd32100e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc0ec2debc148dfed9c42f2b78b4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3398359eff4c82142430e07d7053a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794d0e284fe560ad9455c65795f74c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4211a5c237b223e9b0c78c9c8adaae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ffb1cace8ea5392dfe49c8fbf3b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a6e302904d4c1c83b56dd6f57f47c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c83b739e6d2b9fb0f2bd725c6579343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56543c4f09812642f4f316e548afb92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf652a39ab0a0b5a8dbd0dffae59e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975ee13df14ebf4b83c5e433129f4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef35597ec21fb93eacabbc18aa89f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3c940d2e0be6edf6482127929cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de413d5281e80ba4badae4aa9fbdf4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f112ea500e0aa912bbe1535371ce0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed383090b6c755b4ef58dd059c2b52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd624148d6de8063621de1f07a46f0af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da055144f2c1acc56fa5c7faa17f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee41ae48d1b51d29f3ffc0b48a619354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb550b0c075905d385ec50005c3dd391355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142ed6bb7dfe2376df0ac835ee861f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f763b0ff87a8b305872e94068fac2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75377d181cf97d9b17322ada48edb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd9002e36e07586145b75c6fa3530359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ef8d4fca3a32c0e3cc025415b8a28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca22c53c1a985150b8b1c96922283c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c65fa3dea2c4bacdd5fe6bdeaf30d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191094e08aaf41d67cb98c61ee7e7be3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e368e39622a63c5f5e64e58b26f2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4244c73ebc7871325eefc3c7bcec9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb659f66ae7e7496c1375e2cd7a823366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f42c335115f3d44e2ddc1fc5451e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e86fd53bbbe5a584ff923a868a933368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a784a3ba64e3a366ca233d9e9779d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480dcef8c3c00f73ed9a02fe8dfb15b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0c902c4695398e64ce3bfe36b262371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4dd0ce4d1a64ed37cb58bd5d55d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810f8d75b73089bd223b670a540b26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd525d3a414fc801c285391051fd7513374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc74c18e80210e1a23b5c66018346375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa93e6e0edadc24065d2341a29849376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54212f4d6761a3e49fab2e61a1f7a25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ce8694ad6f97320cccd4acb0c132f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcdec76ff4a2e87702dfd31e391cdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa0f026aef18efceeae44ddc9f935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27ddb54133d975d3393108792a948381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eaa2fcbd24f176f3539e28f6bd923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a713b802399410ec7229bf7e3e84a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ea835c89b880c842cc788e3638df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bb48cc51a64cdf29fa8de1eeefde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1278de004463c4b25d162d0a8caf59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf632a16fab321afb4360b6e7a41091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b93133a0d3a52405cf88dd0615502388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de444e3c473d851783048f48f6fb333389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e78ac7e33a13f8cdb3400530a97f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c230c222c7b12eb14ce8c7ff7b5945391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538c448d98100bc07186b5ee1403880392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdb13f3793819ba5dc11bd0e7fe9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f9b2d0167fdc627e4edf2925423d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c01e0689e49796523e22d5f21e3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cae3d935d65355810784d1905571b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d59842a094a6ceec62c76a914b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29b99f0dccc72500be447060367529398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f51b1afc9e52171704c1a78f6aed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466611813b4fc4d9821d4c1875897c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec786884a124aca8a335367b0df94b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189c16c795ee173dc870f6ef5b64c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab61e96f6db28910192934570402e50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0700e6b4a3647ab45d5d8474937a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b984bf7842769f614c2a24d0ea2ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce81b3d252483cf0f2f53650d44a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23fce054b9ebac5e72c8e1e2692b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950ac1af7d205c494aba5b2b041ff64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e093b7ad18c9db91d41b863bc3f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e960fdd9861b90936fce51f74229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b56bf88d1bd178a732177d412f398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f36a23bbe987dbd18615c19a81ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb72e0b5ae9a587b2312404aa56ef3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957d61fad2672c545ade56315d2f38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a008d75979e13c2f26290056d3ed0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e49b67c8ac864380126aea75b552416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6588917b9a21a9532006f0b1c623c34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ed6455ce4db46741d53ee3a4463a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c3065c2445cfb876b59a993084bfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b40e907a68412c1e4b3dedd111d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d34fcf19081347312797da1fc0751421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48401c5ac3ab52634c11ebf8ec77194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046729c040dd9fb03880ad1155a2c734423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c8824d1aa7548aca8ae7d939fa00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08793536f7ef6ff1a8d20eb51efd66a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c4cd8ed77b8f987b1fa22d10fe0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146dea3f46e5bd3ca09f58f07170eeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7c708e02b7ef2883d8c3ef9877785428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c958238bb107734a25cdd02cda61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aa8e66fe7fbea93aefd1fd9115f41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e58ed3291f00370792175ed153cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8cd2995fc404538f9034ffb549436432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6b7261a7d6af16893dcdfd6af25a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129649b984b3227ff09c50dafecb7c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e334cd4cccb96019a1d679620f8e67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64a1c8b67b8a37112e574b342163a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7df5aeb33c67994df296de6af58a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0a4abc43cf2811e076a712afb585438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2fce61b58a105ee557a24bea4252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94580d3af3378d6af76466184623aed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a212a5e9f85da6dae1a1330c67f88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04297eb4a2ec1f0cd60aa19ecd827f53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee23b87e9b3819006ef1bf689cf685443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf1bc4a8e42bbd381e7293fbf07eef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0cc6e87cc725568e05983ec32514445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6926f133f8c6a4857376b85e49c7c40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6d83915c6be952042dd3b4e367a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d53a2df7176a8ea8a457efc820e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77786301b813d1800a1578cea510d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67e7cac63b0a183eb44717ad6f355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dce606acbc65ee26d997d7e09f89d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd85fbb4cd2bfea1964f4cc6b0329452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adafac56f99e09c3c66af2c002c1ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f54135e1ecbb2e645b911c46c296b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389549310a9bfbb9022b9f8a4932b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b49987ea8acbe3421ff2e6e9a63c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708a06c0214c9a986ed9c9bc830436457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e622cd9cccf594471067a8eeb1154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693687b59e63457123eb16543c6caea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8419af71df154639b0d413f2573e04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c31953ab3ecb81534045d8692173f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde55cd6e87e3d8fa526cecf225b33e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7265c5028bd994602bc7c0fb2927463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b4f033e32af94bf17ef943b02d29c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b43e8cb252e10bd8b94e04eefb3e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1049543b26202993081e90d928962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80406e476f4bdf7e55bfc6dbcd937fa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8773c5c3a123f8c9c27400f35fbf8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52786e836a69745c189d494a0ab363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b358797fef38b6f81e65e96f241a69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5672d9e58408ed214421669e40da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f26fe4650ee0b6947ac946ec596aa1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b69e5540622b00440fd0f837cf5b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965c0764f9b0c8287f0c06e1dd63d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec71365f709486c7c66440bd65184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b4f96e0f0c73ea992a87c96f4491d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d00be6d8346928cd5513097f998aa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00cefd38976405fe53da40194145f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149531d5ccc55b30e3c5a7d8382dc2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ebb80ac2a00c2a5e49913a22f2acf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c740d9e442c0384b2fe07f5d48f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca4a109ba5bcfa1d299601f3842903482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a583589fe10341e4f573aa3edfc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1bb4687aaa2609ae0ac3eb5a36482484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fed70664d166d44b8538df2602097485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d182d873d3304ca3a15fbfc8ca6ab6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21b1b1aea6961b760e5032f517c2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667410ff653d14f2c758aeb08793d68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68725058b4d00ac6cec5a27d8d0a85e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c42931532481077a389fdebcf1c50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94309d2ffc660cc2c9837d40b9b9aaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110135c905a1a399a244507f4434393a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c067b1c3cb0e82c569e6720523400493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0509dffc491678e2755723fd955f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98c4736c5b0bd54f8a693e5b25cf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e915b0261abe7da77121310945c37b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d796cb37d53e889ae2e36e7e78b80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b43fd7a9441e75223ce2b2e8289c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0131f8924c0c3d3a23aa0fee14380499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c470c175f6bda7f5705d71e84e0487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b213240267481a1c75b36149c8314f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebe57d7f9961dc280060816302f60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264946190eac9b888c2f749e1f57ebde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50bb8a48e7479c5c8fd7ebd67c63a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1eab0e7986280d60ca8a206b41140505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d911954740cac8ef25f7b13060e32b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c2bdb34a443a5cf1cb6284dc744f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ead8cb8fa3f952b313cfa5c97940508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a388dca5c0a61b75ac2de41c68550509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a2cf533e70b05d2d6a10afa89910510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c61c9e8659fdf379adf7ec5bd5dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414cc4da5cd5d67c8fcb82db290704512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadad647f0c45505c871582560ddd85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03605d0ed81cadd386fae41544980a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93134aa435a1d8ffa0100614d3a06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229ff19e2e0630e976f8c5fb544bbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133cb3f97e93192af031c1131d2412517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f95f4e8696a373a6d4de2b2d473679518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a051244e70633096683f363b1948b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a22ca3355a762d6caa207e62e09a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05fccf0a88758d9a414bf7d558abf3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de450611429fb88f93e1c610dc8981522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bbd7bbf407634edca6a59caeb76ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8dae332b5b604529abbeff0a7ec6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20dda8350e7476b5eae7940991d788525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a6a479a53a8b95abcfc781e47d25e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3b1cab2f4211f8b6e64f715a92271527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087ec00b226a0966fd844403c45b0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea581091f39516bcaf275c04aa73285529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9acfc31fdcf3242c32b0b7aba01675530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f08ce2e53dd7d5940a6f683eae17fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d928a1586cf38709adffe251f2583532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8daccac52c130a726db75752e935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692fd6a3ec80e44ffbca48df4f4b43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587e3f978848bbb9a558e92db6d1ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a2c65a81d20854a8c39c148c4307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92f361b8b5b34d368f189afc0e8eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085cf6f10f346e004c7c3953e7a55d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6bab8f6d9f54b9083dd60d64cebab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69990e35341a131f85bb46b25bed29b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2013b6bc0a94db6915e894d9019e890541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac13c5f442b324d45af7a080af268bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acba8d71dc96059f264a8078eedef2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087da852a835e46b1b5382fd3ec00a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdd6a66ba66ce3bb409ae5a361e5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf05ef20b72ac7491f433efaab1d78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d98970557d8a7b6057b052dcf6cab8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a40453746d7576974031b5222120f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744d1af4152ccb2c20fc466eed9cdf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5a37d2a0d38e3675415c9c4b72a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aa1b082a29743a72729feeed5f4d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06280d35469c4dabcc2e3d508ce4ae7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936468ababa3d79bf89a4525c532bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002deaad024b6fbf3cced6e00e2cb6e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb51a3cb9fe69a55e2286b6b9c6c12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995353e3a8290e6b452d657006e66b8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55bdd7c65379ad8921f93b90870481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c85871ab33f0e7d3cc1e29ca33e7d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a017dd6a01f4c5c613eedb577c8db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435677109205123a7233cea22f861904560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b89a068a91aafd63dad1906ec8beb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ca06ae3c2cea1a6c83f6a8c24802562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad7b5d63dcec723020003372240e3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8f79905ca46f287190740804e0a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93ca620314ea7bc48eb8c838bc285d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938257d724a904405ddab141024691566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802f0828ed4e4cb32c55b83f258ca9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ca083b19a1f01bd1e563ea627427568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d87983aad3df1488b8ddb65b72a050569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327445447f04cb3b28015c07be0d9c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c171f0a9cf43ba346f546944d7fbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6389575f9e2f3300b65f1f756711572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b2087c09a74e8355c1985b2a0678573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7bd0b36837f4f83aaa0dbf69270a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519346934a2d5f535d413545ade063cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a6c3774a4133e1101e6e5cb40c37e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd28fc35d05cee46b8a3a694edf645577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82b0e5d36be845d579c576b64fb68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58763e558762b81dc41e732c8762a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c0f128269651a497e39cc4365350c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710229c5d967847eb6ab2e499751c9b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6b880ac2b54eaaf7c44d71929153582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a935ba37704a1309fdd4dcfea6dfe0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343556e355a904d63d0c43978ee34287584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5442d4b69f39d89d055291e237c612585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a1a0de9fe58ad918220c712260cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f1e6707e345f2f6daddc1ab4a9c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbad705ed1cf8e43d864f5353c0249588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be15e4cf3d5af428d1431a27cbc3b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8d0e313dc10c27a5bd6b3d144741590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2920bde7668386e95ec4350a74727d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874186c0eb7fa2439615a8d8c24cb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1f0e3e5f742a7e52e9708528d5ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19649bb3fec30b0ac675fc2fd080fcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23496aa81a09208e566408635fc53a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a214da7aac44c900a91e58033132ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad302f9ff06e08ec6e61b25c0bcbd648597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59783d0fe518a2be9ce0b0912306552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02716e6d3750dd2f9fd052faba66ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b5412ee89e55809e7fe44138ddfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c35b36d6d84f162cf19e403f5c39a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457925bada2eaba325f2b14ff24721dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e52f360b21101a699ab638ac0ed9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85bdc5f4ed5cacbf42fb16248c386e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a11b85f161ebae4767b0abb9bfbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24edfc22e63184fe8730889902d72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727e99f3626c0e14d40f32d330bd3ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42a1d7432b9c3dd8a5e7a7b52a6f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f684a6c04fa46d9aa3ae011f72b96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059b27205c4d15987fa126ca2d66af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0903b8c1a5b7409dd666c069ff37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501700dbaeedc3ac3adf21b3ab1f4cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c87817997be27921f77e2afa530ba1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c96ef57a43f7bf3b171c4fbcc5dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820ea66c3fd36766c1c66ed51c1d91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fcf9e0be68e5e2cb944339e08cc09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e4cd5da30c622863fe2acf4e1dd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7956b3cf1e570192a0d01f2fe7ef1e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db12db8f96e1bd117b5a83954b90b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13ec2b2ffb0f76d730bbfa34abe77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a5708a6485851b150dae070aee8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a010c0d3de857908d545a7e72f0eef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b76dd25d5c709a34b59b3206ceab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13ad4a79a68f83798542986e2f8303624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf75555625e0e377d15b46430081279625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0dde62cca963ede6149acd34f530626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d519d664733620411f79200f5354627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5e8bd09654a145f3f980d0f56941e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81911de34ceea57e1b3451fabee85594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d4eb6b16e705459335bacff49a9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2befaba71c037407108b85e1ff85aa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9617b0431149cc95054cf7312f5a933632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b0edae8342ef68dde8cf1b472b07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e896666588390eb1aab16642010f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184f324cd6986e5f557cfdca99635e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ae773c64e9186cc458de2b74573e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244db67fb3d84f0a5b9c50e7a1e64c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0423d7b8eb29e08138069da11d2d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8004a15adee97b9e24bfab8d318f32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a8dd4a0d7362934ad56ef35ba21a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50445f658322f8e63adb9b8b2eafbf0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdee15a6f70978f8f919cfc55b3cb9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c17458dfe317263b80672bfe4e2de2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6096dbadb0f26997d3b47f396bea8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b0e5ab3e5859ceb04c47638345c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be3feb3b2d63f24ae8ff2829deb96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebdbce591dd0e60111ee9a67790e80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe8f26ddd09f88d7eb60050e571ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb3da644f6de815533ded677eea60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759b0b350a34dc0f8ece6d708f7dbb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b4d0cc5ea28a001cc7797a916361651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5a6f59fa6b4bbb5c4cd9dde899ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7770a13ca6ce3712ed5ce8a91841653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f73e12afdf04e80243ecd8563d6a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5bc6fcae2f02b256bbbd3cda7f8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e1fddb515596889a5efcf2b6ea75b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90fe8006dada95985334055cdfd37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf801d938768e80ef811d227a908e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cbaf683127149c3624e18416e59a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab63003a774061c17276d6855d7fcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7164f46f7a9ace78062e53074a20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743bd283cdb64aa51c1275152c6faef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048b3c88baedd227d66240d24d166a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0b5e1699d7ea105db09a9983cca3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050e209286ce8a8440f8424b321c5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ef73883365c12102de7b0c450771666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda9e21fd5631deeb274dddb4059dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977f47a4d98c76f00c10bebb4e69be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e889d332cc095a02dd05c7ebf2cbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b06c04d802bd441ecdfcf5680d615670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74194e1e27e418d3e0992ee9a7d17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ea85611786943744aa92b290bb66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c4446621a959efb4f6382be274662673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885954f82a5c7c524ad233f0d71ec21d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efbc555dfcc3939e11155414c695ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef5b85b1895df8f593637ad54ee49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210348305627024b52693f187b86a343677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bab4c2e1cf08c4664836273011436678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66a454fff9a718517f8689256e1cd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33e3b6ac7c33bc9b63f811928ab06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf539c8ffedf41a9f4602d47d62e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc234f1be46f6bfb4a0d1a2ba807e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee52cfe286c55170a877be4754a7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a93797e9896a3271c84035c023e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b46f51655756a9343cd3fcdec20d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fa6807ba717f08c9f2e8fe85166d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1549e7771f4d4848a7d07a09290256687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2fc5be076c9d5be69b604c4a79bb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950668d0b7b9126197eeb485f8f526c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96afa67260462b5d8f10e8229c14bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5147306f140c5f629c63b7567d5d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ccb515a93207d06eb26d3ebcea8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b854eb76b0ad21eeb225cb1e638a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedea24b7e1e32919a1758f1bd21b57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b56ecf5f738c36a7d70fa7c8e7a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ddb5f5d2b9d502f086699ebd5836696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0714199882deebe9c61609fdc97f07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e3190d203cf4b172f63939233f92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668931a9b7e801a995cc0fd3a61de8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8956cbf96363bbe44bfc223f13704700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da122599320e393f9c7677b41ec03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d9e56f9176316704facc73706195702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391766abc9f168baab3f57363a1af68b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f521512031a5c8d81fc4d1f3ca2e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c1a67a0ad2b6a6d6b654b1cb3184705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d27adecb53fcb6c50fe23efdcec2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc82e55b45585d9b48d27331921d3f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450b8c8b176a643a96adbf877cac79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645d3b896db60c6982c6f47cc8b5287709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f8c57d3276646a4462d0face8064710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40aefa88ad87a78887e10826d3c1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca73a52ee2f9bde2d877c24a61ce82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f74d6b8d547a0920096e2d8deeca3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc092dc8493d72c98788f332e1c33c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a1f2699200505082c574d6bb36ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452bb3c0ef37bb1cd0399d16e83d5a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34561345bb6581d2d36254e7335692717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f25754672a5f04635a5e730d2353718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4512985bca0fce01fa369eecf368c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7597e3846b980bbc98928b3364a96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d842a9e51a122f76361420559e081721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecbb55ce84419efdd4e9b375d201c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aa8742d20f34213304f63cb36c716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593767ef23203d45256902e77f648bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb3eabbfb292c7ff2b407301ff5e12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090878e6676cc2f066ff398ce77f6ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5978577a3f389f43705f73e110c4167727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38554ac45ef78fb4234adec608b7f0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcdf99dec67934b7a9bc466a221382729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e870672dc3555451e5212675a1088730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0030ba21e355478bac8b78dca89a24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b17762f30673aad4abf9a9d8f773732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e475b4ac28120a138688c77c016560733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbffbc834af6e2ae3d210c438f5f54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8ac1063114ae0243b656680c7af8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f75f6457c395b868edf8552a95656736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304700fe1d4ac8f17a98c2f6a13d703e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd66dd039655879e51a437446e1ca4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b80fc36951f6420ea35b3842ed1c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8152a1d81bf8689a657b127865b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761e4b010a573177c2cb99bee9d070741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c351256a8173011be1f843f7c3c44a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6759226418c21dbfdfabce902dc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289582691b0ce138e46ac6c12bc93f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4417a001c222960013972f30aae21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58814c4c90b1488f1ecc5716e79dc511746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134454bdebfdb30ea8013feacdce83b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55382e293ab6d90dbdcf0c851f3bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480e1bcb7b007af1e0819dd51f4ed3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb536bb9762cde99dd025b421062ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8886831b58e0f61b25607be18f61a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67471e5e1efa1d73f8e47202e38b82b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f197262468534716a9d46144e800753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de88abc326f316152f8d820f68e034754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c5e0a8dd42da2138eaa8a29c551e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44036736d63d3699125ab098fa5c329756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196151d1fb7666957f7ae68eb4b835757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b945adc78a7dbbb455181fef9585758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b88991a8a1b0101787bd42a9247f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44246803f8bcee50a8300c57b4a948d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae525e278bc30afa6c01502759226761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743eede86ab2a94c57cc384c3ba8524762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb13b396cf18b26bc222e0f9816d2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f097e4910e6b6358f2b0268e8535a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142dcde98925fd3bdce7f97a90054e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256600448408ac708f5b95d132e65d13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5d670a5f041901563be78976017b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>