--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135da2fac07cd2da7e2ae64898486591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd0b658e205dec4a6b07dc10552962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e61c455d42dab82d622e6412ee0a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8f1cb44841e796bb384d4b73f97624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda14b5154925b42d3855859c63b9f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f7a473a00bcad0163ff49ee3b1ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff32387640a117a6e876167e6d60877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955fbbcc705a9b72fc1b2655f6bbff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf653a1cc139b2ee86f414730361249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b662050f7fc22383fef6cd756b71010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a3bf29173f38c90e9930e97d149c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4767ebb2f255d0cb9eff04aeae0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879840f76cb53c0914f98313b470dbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d0bbf1fede37c308573e4eeb263014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72ba78c1ef5caaeb7826a4419395a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093097261a62132d79ad235a17098516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354499f9f093664c506bb4166d3bdcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef73504e89e7b4f471908fd54c95c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdccc80ea102f4773ce9064526cfd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d2d22e98223ce82d367985e48c7ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea341ca697487cb5fb15d49f9ee0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293742e0f115d40e54e3e550e707ca8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dde41e2d35d901a65307e34a9ef8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b1ddd2c208d94ca83bcf31430c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3083d0f8ae38bed533ed9ce24dc1f0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac103a0adcb8e8dd504cfd5f063cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f3a8538841b8b1bf96c4404da7b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc8448a2592e5f0feb730f12127c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d1ed0f5b7106ea41f4a544845b1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdcb0d379be508b5e0114e911ce89130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397256d30b843dfc09b0a154067695bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76142d2706dd8f1f5d69fc51b8897b1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cdd8a3419a6ba4aaf1e000634b75833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf98542b4f27a7fb8a201a52e87efd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6f49908e5bf4ef7dbdb648dd387e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1c7aca9ef9c09d58d608785edad336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a4ade25028ff6e43d5d2f2bf9d6c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a38680f954fefbab78a911424cc0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adb46c544cf8e503de993d417b10c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1feb6277708ead58a627399107f0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c117ead3d2db39974cf9f3393d57141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec8228ed46b7e18cf3b6fd5d2890542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2aed502ac0c522461de47e813ac3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb5bcd4774f6b5d8cb83808a02b81c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1328fccc48f8b3be48660f07d50b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddb932711ba1040a200351e87fe06246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2236a425f1f7e8b29d2551a4bb381647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7548f9a566ea796ce0c64849dbda4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a66c6671007a49cdc7f8792802ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35844507d9b239c3600d6427cdd9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd93225873abc370dc92c4c9036c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808338979f507bcccd494d1279175f8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1c23f675556f2cd1da8677395f94553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e74009c9c6a27b669aa3e4cebfb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1f42bc1a1ce0303dd6b9d7c8694455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2538ecd9ff2c85130c0d0ca72bb32156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773cb6c6b3cafd0417dcc13e79090fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0d948bdc0ddfd0f7485c188106ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1b2721766b191e0219193d09b45859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8fc2522252733ca9ee9d505aac2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ba5695616290cac4cbc8aef06b0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68870dd38f844429799f6d5864915962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8766e2deebd566556646579471dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeacc3319a0cc87246833481e4b1a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075b29d908b1baab7972e742ffb36df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b4dc6318c91fa1bc58ad042a203bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e838759e1a8589b48107254b3033a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b3fc3857c2e895a2300086d3f584668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed07ed6598314718c0b29e524eafca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb82b15905eaae079830a4d0fe538270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a9288e1542da13727c020a32bbc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ec581125c655d598a24c8794776cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca0234320ad722621f161e335d82473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2e29832f860d849a1573844a275a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b98eee6cb3cc3aaa720f710bb73275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa645ea4a045d77c6c39892743086c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39a03d94f1cdacf0ade4763bea77a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13d6772106f4dac34c034802a0382478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240a51791c3c270ceee5bf0d92b17b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0520a326d66e0bbf9502ce24596b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a60fd7acc12486b7161de7e09633bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789f112686648dd946a7f53deaf31082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfffef5f5357e65a762db00d485d1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812b7cd17784f73073936e41c848f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb81c3f29e5112f5e8811732ead6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a802201da762aa3fcb027aa649448686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ee89e36e37b25f5ffaff1de5f41a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81082784374dae1a5c03119811b90188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e8103081bc8779447bd1a7464e7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00000fa5a3d3c316b0ef9ebda53c9be490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c31936d3a251954034c2e05300a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb88857351762dd4e5121234273c4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bcb7be0fcd5b8bbd023eddc54990393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bfdf8c21bdef0c2ac2f499e8391ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faf6b0eef70f64a6b098ef07b9774395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bed4ed84207dbf8c178e1fa7378c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623310a117ca7b4c1f66643815a533e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595315e03e05e21a06d0f774a6c34f5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877659b346a5e6b27a1a440128d717899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1e8eeda6ac8334d662bc6ed2dc82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f783b1c73b59e5dcfd80dfcaa0bde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e14a363c73e8803146bc2fb6ef78e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b996df87561f8ba671026217beec48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f2f461b6f3d72bade50460eec75f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c30c896b800a36f1237e8740b2fe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c38496b8df3ecba5bacafe87bc06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f28cb986d4a4e035a0a5d796acd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006b211080fa9df75cba93af48166d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e5b8038c1fdffc47f5d9b3035542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180f34f921ddba9bac07475951531f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c7436ab91cb1b4b8b18a0c374691f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4eb701228a80a0873d237886dd790112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719084a4dcac986f5ea95f1879d2fc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f67503441178b6e8fc7c7d5ff868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd6675f6e8c81b5d1a0ef3a943c68e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4205157a88156269ee346e4e03f9c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f0d9d3dbe8110a04dbdbd5db32cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a0e9caa6741925b5561612295a1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cccb38b567917e69a538f077cfd233119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429783ba884bc7708a6942c133fee6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702d0270b0366b533a631de9a6e99e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efbac3c90dfe0715eb18c8630732ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a79156fe191d1b5c0cf517860593123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7662d17a142d1627e98f4eae753a26f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f73b5f4e8215a5ef8666aaf822988b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4c616e7104610746f1a7ddf4f675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1168f82d80bcefb46e8e501b5a8c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6bcff7b1cadb74926e4a96622e903128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e479282f68587b8fef1fa1ec0c226129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad5abae3a176a506fb83b67e46d95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6c3a5ee83aefedf3489309974106131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075693d75bde82431cd390c3d9b379e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672cf52c4d7069487abe815c910138133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0324e5ca10c52830530f84ada4caeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7de892ac7e3ddfd949f9058ea97ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a2b5bc94e0b3e7803e047040d48b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d2f191ed248656a3031a9bd790c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab71fa69778916ff4b0a1065fe09f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9acacafb420326bac0e6afc79d02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6f0456b912a92490ec848bf7ce84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6ee34c722a77150fcac8fab6adbb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed3bc63e837a7c272d218edbf3d10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942adb72cdc5b2f9aba8f2593c0be998143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24502810ce7191228c6feb6d96904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c4c13c1f8351c8b0412770e6bd3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f2c7b71c5a5430348bf923374ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c0070095630e709fedf3ce088454147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097319b65123fe30e57bce6ed50f28e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a07b0be418abf44490ee0948897c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3dcee4937163d5912848005ec3cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e97459766fb7997dfa36be3bb10181151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78277c43a7eecbf1ef4368016d94a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a92ef1b1ee132ed1bffd554e98de5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088e80d26fb5306b1c5b6e051c72c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da0d58b4264d464d4ad9bd86939e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f609776b9f6c22eba75f6c3fa4503c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf9f72a3576be1a589d229ac80600157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337dd3f5b5f271a984570a805da0357158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b0f01d5e118c99237fb01df961c47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45725b950db9930c9fecde36142206160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d417fa4b814253fdd1005d1defbbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469fe2fe2958f66ba3a66225e9b0979162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c194c04d968e244275c9c6615c99b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d4c078d4f61e6e0e0b91c668d100164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee1116cf033076d4e3722b31fd373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a9f9b8b5f23f2fba68d393b87332166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153c6245a9a1240407aa733d9b6ac64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e4cc735f585eeca294290404ec7df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8a43ffc6d1f1fd47a6a9c21691dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd215ff1bf658807dad0431d73994156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321895b9b853e03261fd02dfa04a44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99a366610d5fe4dae1b1b4a898122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8a4246729a8ec496f9a0fed71402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b82f8f8a9b229e41b17249d70029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d8f293a3e219e2a43717864587b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1326b49bd127ec9a1a740beeb63338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a6602c5f587e875fe9aa532aada6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7161838962bc6a8b64495925fbe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7d0204ef75b37ce51447e160a6f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6477991ca5a0d6b477dbae0494541180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67d1021a0898465c0bdd3a31383fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6db0d3e1884b4d907b279b98124c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e20114d824bd508d647be278a75c8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f6a221c8a7eb5df3bbebeed83ba5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ab310befa225acf4abd5ab7778d97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd70d6d633c3e288ee45a5b9ae08040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9331157d0b03eec2e1fefbdd7000b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe489216afa1385cdaa50a6747823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93802079ab003d6b4529f1ebdd286e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c374df81fecc8f274e86d7f511ea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f51a63e00ef04a7656c9a0a6b8b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0098d1a07b298ce9a14ec097fb18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c0e91eedd33e9a375bfa2a998ff5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b97749be5b9648658dd849de991e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2859bf439930d77bbe9feb844dfbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08e34580622621ca3bf7cb16c081fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ca3f0115bd1145d94ac33188857c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44fffc793fc5ca6681c8b43017550c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ad7ca60b5e410354c423ff6731a8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125d9429d28c86cf93be7bdcb6b243200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0758db39ca059d24e9248d83a4387f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dd9003cf120ea21ff72c4ce1b9e8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69eee4ce8e05033b09131fdb3d579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df724774f49156787294a9392e6f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d879cd39ab7664c7e185f0b56bf1a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48b3c6f71c9968bfed1c6821bd7c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c88f67b613b4f7e5e75981b8cc24fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f34d658ef3ebfee3affc8de36f52e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febdc8e41660362d3d1b852ec1b3684209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6924191ce94d179da8716bd8a79912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc195832db7258c313e38e2cb3bd60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422657fa7b0c8d379ceba6cbfffbeb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490253c57ffa5536638ae9778869fda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271f68262b9c11acfb9dcadd07b51c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ea945604e970dfd9a006eeeb832a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56546e25571b1aa1c4960a9677fd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02806bc4a4f47a69c3cabbc7c2271ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc458ce6e71e303955ca65dab48a005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba17ba98b77972880c6bcc613bf2046219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afbe6ed3a032241a01abb8fe943d05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa4749b86c45425b1a55d448c818f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a77b0266b457c1669c492795cf8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d6fdaa00f89168280b50f94a022c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fa6ab13c02f6c8b4a53f397b669f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4030842a9243871fd3250f5e9c2a3a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98aa031334da7620720fdbe1f55a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b8a079e5cba27e65ded00fb33cf8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520cbddef07948f01bb7d51a7f1ff69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d06fee0a2219912885f438eaccf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0444d09d7fafd74cba42c6407addf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dee0fc2c71745189f95500b438aa2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623c32613617fc248cce49c6544881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91585bf5f5fdbab5396ace277f4a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed4e6a0e7ea3fd304c73ea73fb042234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83cd3c95ead7e37ca3ab78d89bfcfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e953b614e60d3a06e5be67ae5b70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ba3b250e2e9cbb3b9eda70479606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ebe55d71a0a51fba7c16944fdc218238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189fb332510527f3d4b16c43e08e4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc55dc308c9bb87144d40443550eee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee73943627652f44c9d2536d19ec0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0ee1dc0495d4ef97c23a5c22675c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbddf0c47676cccccd02b4ac77e79f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99a4435409eb64ceed5c0f40612d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e62809546c3deea1b46722cb21ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e958f2cd34437b498e1c9dd8dd19c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765330d24e514a3682b3f0639d1cf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d280f043df3889cfc922cb0a6133bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a295435b5ed0df7eb389930fff2c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef32cdf47cc2dd7954a3a581691ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8951f46a56ac4f04b141364d261c4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fff6caa5f8b6d2cb0ddc9893c9b20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6eb3dd099a6042854aa473fa66c2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bbd406a5252edfa7489327f4848d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d14318abe0d3f32ab1d05d8fe179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cdc415102d430b129b8c48c1d1b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4e49e1d07693f7e4dad5b4144b2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0bd057197f17e6a5f25327fa52b5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966b7891779c466386bb7f62e8fa8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc57c4cf1c6663d88e1cc905a72172260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593933bdbf2ab1ad5eba7e50a08a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf112b639df84c910358475f66303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda4aac40380a76a989c91dc1fd713263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9173174cc5b137379314e54a443e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4e5e529753893075a38d6d7f0983265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb160277e48cd23f05f96ea31460432266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cb47f2651e526f4b1fa52089bff6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae5f9e25d4c1dcea92fb983ed35e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3867841c7e79d630ef1ec94081e8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b852a67a7ad44b10497b21f68e36b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2485ef8619aae4121f9677397920271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94285fdc031772046c5a3adc81e80ce4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df869431db8870cff3897f94410c88b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907df8f52fed47860a809d65321808274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f000f5fe480867773a666200bc55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436aae9517599cab1b3777c2d36405276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b154822dbc814b1cd084cfd19c358e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743d3eb2d5622a9ea3db670f965418278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f402f5f3681bbebd1c4cc52e50a579279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08743fb319b331ed079c078bae376044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01b10b61fc0d4d8eaef6e03fbe15c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa644ef3059fbdeb3ea6293366d370c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075854f116f9874955f05e79339f95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1b6d1302a29f487b58f252cf6ea75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da4eac72ac3148adf985f87d95f20a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d792999b34e4e3cd507475369b809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0d58be1df2dd7e5efa8e131ab771287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a40ae7076663e0d2b61c24e65f91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa334f070db6a6659e2d2a499a577972289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7063d9770043a06d57077492ba67e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe9e4b469826c53ad38890f6f20046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda29f00521400f4d96d5314e422d2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5210a358a3a60a1c92cd00a034591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712251ce6bbac69df98445349ffed42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d578d0bc82243a30edbe4d810d4f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca063f74bd91a2854fb5f5e85e5d183296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f39b4a52536587942f52df33071fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42761facc7a467b2f6d7d5214f62f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a98c16b85047426ccfde4d99e730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa1ec79e2c78327e8e898c3e4cbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c52a3e439f09ae3a747665ea2e72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36db6c00222587f8d18b5635d09d55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db965a9c567e88fe8a0b92458b025adf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df58458ef6bc51281d118af5ce361304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9854e51d7bd4713d8e3825e28661305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf209f12613d73185c7c87a344e7a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467669ebdfe29617428b54e0ee1d4ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfea21b002f250eca760e2aaa906bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f87cbf3295011027189742c9f464e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e52676303ca17d560aa6293d26813310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db0f9c2421ee77bc848b5cad40d63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd78793337300cdb8435f36f0412fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea6f1b4f224580d167d9c698e8856313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765228042ae952a00b770955f356a133314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90381a866b5bb04861ca8e3e2a7e4e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ae176315b7f2c7d7c92e9636082c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b179b37ff9512059bb2ffd228ffbef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaefaa510fb0b94303662191244871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981a6bb0693ced97b8eee9e31fc9a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4e8ea5f947dd712252459afc61abd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2a736d19b73931c5621ecee897f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a536a004ff904505865dd3f783018322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efdd9e8202fb83dbedb78832799c99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8470a9c8563244c94f923ed408b4b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa03fd2022cdaa987309287948cc89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd44c339d576fb21e3c659e4086dd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed96e4874fbd71fa4bb79b9c4ad2f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b725a8ddc90c9e81c6a035c9e892ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede79b80f874899c72334fdffe686d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f454bfeab6a95fcabc181002c8c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a26548a373dc5b57422b45b2ee11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09540ec88d92af9374fc1ff25259f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d29d10730900c4f6b29a45be7f9ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c698a4f7431678011c0a1f7f94c076334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71811c5523f42a9cfdab33ae18c47a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935644af6f65af0a262461c2a32f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d218f8f3872d56006c884e20fee3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0059b2e3067b763fcedb206cbe71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069538ab074e0ade5faee03574d64d9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36bdb3f2019ad0618bff90510a819340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5ed162b4243ec7c44f63a2dbb5f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f713750760b48550df298003012a11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb7f4e59623eccf6bfe8547625313343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82358a2503311213aae647884ea9885344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed622eaa5a97b54aeec98fbffdd196f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa86262aa6f4e7d725710ba342e4e39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521eba82e02b66b3e05bae28df15854347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f7c270dc9963b1a3942d247df0f35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d400adfd72defcafca3b254b707e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3473d88f89bbfcb5516fe5b38c061350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275c63bbff90ac85bc10582985273f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a9ae8c933cde468b0fa095465775a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a599ac86ce2b7ffdd170e1137dd0a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9886d6b1422b8d4d2dc3ce068b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15357769e922cd62d60a52dcab5bd0fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec458762f206a4cca3fbdd0bee800ef6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee347763978f39ac0c3b5e580025781f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb70fca7d6e1c36e3e3f601f266f1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374abf639feacb11b2084be16f499f7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a005098b3e125bbf81145f8c58d38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19b9186ec329a0cd6b7d5aff273b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97465de4918eb8479fa98a5e1c9637362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5b30039ab7aae1d1439be90e71cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076c0c6598093679e02b53ae7e22fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c24218fa4126e069c3dacc1195c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a83031f0edf2bfe66c07066d40d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa1f449496ec7f0b1a3730684201d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726c88df87d560dbda52c76b96e76e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b507d8840e63e5e5d6ca04bf6fbbf7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768bf391c14736041608df816d409f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53664d65205c71d38dc70d1b93fb8cb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cf86930dcfc7ad2116dd2038573d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990172a6d64526a1e75f799cf55608373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8326ce4dcedbded95a80349ed6bb570374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a20cbb13fefdad5ef3595de46ca41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5c4d6174eeccddff556dc29099ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaadc2fc8b589ed79b1f7f5443fdae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025607f33973fb2763f4155be84430c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196478ffe3c005dd75ffc7ade4ce2082379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513bd244ff82fda65806eef1f00a7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad52abfb46f5ec2d9d52f83b3bf56b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec603441b8b51e4ed380bd5854fee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b99cb953577aad6497773aff6dfbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8163bd750117a6da11d1a97d7da35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bf5e7dc814b5d8c55ebdcaa99ac52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf40122ea6afd4f906bb6bda1c2f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d5b0cefafbff131315d17a443ac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c255960ded4b60fd5af5fb66d972e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7406b2a6525e587072840e9d47a1e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3350be91dc601760fb196e9e266c30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424221e3d0d061423ba7a056b9ee67aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f811a59cbc6c8538753093372c6a19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be57835875c7559d258ec37781ae0e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659f3ced15501215f49a24bcb1a810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976748ab976eec4c88c90a78555bbe99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f012a2103fc9d428f359729526b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95f42ae65750d96de5ce10349ab28a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce32386d886be25c6821786c42346d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdee270d7120736504c6929d0d017e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03a20fe0658d4ee90ac65d9176f573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae66f3ff0bb465108177fe8697f9dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089191047db1460e4aac3bcc430959f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59021586d53d712a004722f9d626976e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603a563a112611d880883f035767e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f88d7dd22398fb33186a6d8c24ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e085b9d5d662c29d11252bfe3b0c9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8703f2edb1e3ad1a794258d7be1c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b8f94f2ed363df771814ae364535408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725127fb994baf9b43905973c12c92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dffcd94e984655f1c7b0f8ce481255410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba4bf9947b288671d58d6778e55767411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa0f387a138306bbf45ca6e00e001412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15a51271648857b9f1cb88c0d29f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075902de8c54591a43602459854ba23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048c824a7dcecc71567921b71e5bca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a712bbcba48ba1e43d01d7fc51e423416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec4c01a588915ef1ac2ee16c4ecac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe1dcd8729a44b625f5628aa57e47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c978ce16296d738e07233eb06b6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a0d5991dcf63d89f06848fd9bb59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5412eb410d729fa59e671d199af77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340bab898771accf9aba7aa6044395422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5153e6d599baeba8eb3616606e1698e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b67afa0a1bf6ed7722f31978e1e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab44573c0345ace807a3fec0393d62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39379a2d9cd13e491bcf8d9adab807426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee9726544d07d31663e2484d9dc7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20f90a05e8b3048ebf14b0898cfac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ad239fd94d93a6bb3e145deca904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c368a687333a4601b13e75832d49d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d343590edc8d1e809059636d3f1c87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2daea33407761638689d14ae73e90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1fe75e4c7d3d0212b6921f67b9d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe992a9a78e927cca1d54e282e9dbbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022afe5f237adae1a749407bfddc4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd45900b4a0d48e128494fac2a4e53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ffe5f2c5c2034bae0d24e2d78074437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936180511e6bb426d7b2c6566a57a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb95b8f8d1206559ed30750e0e181439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c40c477c3242d57dc39a5d129e886440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb1f68509c679d528b861cb3ad2fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365517268d1dcaf8de6f143d1dbf0ed0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348a075b008b8a4bcc4e78f76e4f82a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff9eeb33bdd5349ce05a52827abcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f67c4b39024894e63ab41c8434599f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df387ed94a6a22026a1f4eacbd031446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe781fea5a12e68a4c5025e7cd967a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba1b319efce8ecac036c8e7984f391448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a575765c2706cd2bfcf4e85d807fcc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee313eb65a0fb5d10433c284884a1e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85d53304721dc1b4be2c9aa3bfe50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed23a3beef3fdbcdada8deb931c7d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864babc12f9f0b66cecbbee9f87145453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779afde3027dd3d5ced93ca8bada1714454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5418c49ae3be7da5347329e04da6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb3b2f168a3dd66cf1f6cba0d910a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9cd45e3ab3c4657c6ba6f92966cf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c46cca2b1e2223e5df5eb4157a7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f40ac539298dad38f223042b2ce7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c303e06f601861f574604dcacf69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a97a61150eb91b58f3a404fa311d6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982132e7c4e0c59b0772491a3afe3b87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062eb950a09f3479dcdea1c8229fe72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5428c3be4af533c4283f15adf24f665464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f7e4414c169d34af48158239a8ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032bbd679838206deabdd95cdd7a96d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf56c9ddfbba7fa5e752f3fee4fa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f4f3ab632683566f0241c76d2dc4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff5d65d478040a241907d503844e18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd46b251aab967ae6f65f91a94aa78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc024914ce0bcfd99d6e059bcba81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae83d5142bfa5ea9f16645660d9714472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44556e0fa8c34f0a8bfbaf036e35c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d64555496b1703111cf1130e28a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92cc708d86586479c3c3d071f025c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b0ffac492a1e79838411c05401c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029f89ef0fbeb848cee0d70f6b2f73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a9fc555e7b5f13bc50e4d9198bfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6050bc38e64b1da8a7427f39844f05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac89d544e7ac6e35a0aaa2e09a09c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd0c54d051e2626f16f761bf8600e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33ed47e0c0cdc35559132680678bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8e5e8f25a4785458eec168988642483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4836df6baf2af1a14045c55d790a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaab7fbb561f1834955e0eaea16a24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977814736cfab1ca4b8140c853145b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe9b307df62b8f623b2e3b9f797cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cc833c89bd62523a43a4f1320df95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed434ddaf792622829299290a2762a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44036e24515803451ed32dba05101b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516201ce10b48005c5854c33300d60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf65e78aa0a4d076c98efa85e86a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763aa8c8548b57bfc04c875cd32fd33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ab6683eacfc73363c69791c1ab62f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d45cd95db791a0504f88f7747afc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cde7c88a5de1d12fc0544b4100d6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f697fb63c93c870eb9ad8ad262b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09da8e4ddfac3674bed43d16ebad42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c80363d00c86ff319e65a188371db2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e10883230f621d4e42795cc6fb911500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29ccf892df5593d694f8a55b97eab1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cf3087a3c6c98d1fdf77b9cfd6c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294921987dbab55e6350ad8e645018e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618713002120f0962d74dbf2d470cf3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81308e89b555371c75102af55110ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae17272e7ed0c1fc36b0ba07403ddb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816518462735679a5255c3dc202ed81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ed04e72f0a12b017f8fb58e94cad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ec9eb7ca5fcb23d6ca95e604a1bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5b8a33d417fa570e44c69dc9b5f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2e82499e11f90e877ea2cc62cf53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe323b71ff1059a45880d9797fdcf34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216b66fee266ca1c6adf091450e9cd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb441e0283b070c4138f3b8945bdb6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed07ac5e018f18ea956a74d3aa33dd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787f29cd51a99b87d62d60cf37d717516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ab14e6e2848d1079de20aae55ac2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343512a1f9e1051e6cebd5ead7a6f5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d12e44c8d93453bb4796b3ec012ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b957cadd7efc10aa983796ad226a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e6680c2341bab1bd3ccfd1f39fba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f54a823f268da8f40eb2bc7e95b79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f3e1227892a223a04d34128e593d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0601a626e2127b8829b4e137efe627524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6794f67a9ae4e1858be095c4cd0806b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b498f6ebd15ece603252e17c859e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac2659e33e469489aed521f770650527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd921e0d7b0e52a73e3e54edca0fcfad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551d296436de7971370a68e17b5745529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0962d55122aaf7ca59f45854840cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320ad6aa262ccd0aedb25c8f04a5a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b43e041e5ed0e41943ac3081d8f8e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3018e188668004a8f0944d6b1b08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3119f78fc5cd049fd7f5bfea15a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4912908244052d6640a14508d077ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dea5f612337e3d15ce97131327c31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ea4dbff58ff196cfe0fdecb6da08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcb7669a2e7b0120e3190e178f0d74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196db957cf0b54b103e7a0a706dfdf2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be466d62c4fc0128ea2f5eb346038e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e2e809d8ed3faef8cfc180778469541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dce03c9c4aaa908d125622c998b589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9dfbfc305c7726832f3d175e065b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a843d9b974c855eef40a543471bb31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e82ce541bfde654e524fc8f26dba6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11d5308822a369f343f74decd743a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72ebdbfa1869cd899264a16c444ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926c24b494a25c706d0afcee9debf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9d23ba9994bcdd0032ab53386856549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9127d6cf27d8ffbb8cea9635f6d2f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fb8c5093331537360e3789d610f30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededb9064b1487d2de1211fe7fa8242552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060684c35a7b66efd228e839aa375237553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c45bbe9e11af99b1d05cf481fe97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b4daa05332dc7dcd5a45a6113e5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32202c99dc0defbbae7e49861067938556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc2dcbf5f3e6949cc5fa665d8de89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878cf2f9a8c797d4d8b75981ee4f225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313dac1e3f2332b429e09a777922a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721871af8d97d2191249638860af04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5023c3d247b984c47abdf87bb8127d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9bd667d9d78de4d5e99b55d4056f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760edf6995b4caf23a2df7b4d16529d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f860bbf20b02f5ca111d73b41a233564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586293195160fe1732c032704dde358565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ef8f33658c5529e65710d30d921a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56505ce4d3d5db4bf58f3ecb5cdb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87cb97dc43586a48b24688f88d2e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3455deab9418362ae730902f154a1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd36881f4b168d730337cd92ba8b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d577fe94e8023f951dbe6db226c36e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e96c95222b9d2baa596bbc981664572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fea5c6cb35bd547f5c6b733b86dbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238280d564c1da4011f8688aceb669e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f7f1da3316160af5dcb0c4376bb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2723df4bc2d66d50b7097f22b5b64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f38e9ad5645fd4b1fd240b925be7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64daf9543bc9bd19bef0343aa43465b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97580a39c47347293b6e2f6534e15f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbda060b074b3eff13806f8dfb7317580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4db04b98baa9bc147a3338691cab9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125674ea6fec51f27d02a96ecaf60fbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df50cd0bdade1ee0d2952b41f7919f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed70a4dac709b1e4fef51387d7691a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eec338d1104506e7314ebe16e871c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a116f024bfcefbfb006e7f6ecb982586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b07edb975f5f5b0bb78fe643d391587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed2adb7147b6bdb0fbfe1f39fc286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617397230b41c356c6d0486cb1e6d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e3233f2ec2b9205cb12e98c65797590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f73b152013830fb3e7da44a204977591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5a2fcda2f5c9686e879389503e5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4b153aa8b498d1c3a1b60d0c8b4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fcdaff91a4634080bc5ebf14a2767594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857998bba7961475b2b3994bc53f6d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea1e564ad952d49f2bd3488a80022596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be1e3e4a20dcce0966e2a94fdee28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e482b779686f3b169d627e4aede0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfa2e5bf70c0c91d1893aa193fa71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496aed4fc2bb13a02d71d6e3dc96a1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e9d3010778b1fbd99e33e1810402d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f196d71de426f04ad1dd27f1f9331602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e73ed46f1b4b1537d8ccd9037e64f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627666f51d33fd20cab8273401fd076604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844d3ade44df7fe95f5fea68589526605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0099a4b7ce66fce982a360947f27a30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a24499adeca614ba1a3b3a9e6d6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86722226b8edc3b2e9e865a2d93d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c765da186b2a8c9605591ddf6202609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d062a1b1052f11933917fbb80e68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb43545913d0d856482c6d23141d196611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a117ca0b99d254e167b149822911612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a65536b2008275a39f1c0a53b601d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ba4b07029635dfe406d71a8e2db3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8acb05d9105c0e3dcd3c0e3a43e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b34f3be93837df59c35943bf9d88e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8833b484879ed206f2be685f76f00f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35728459da6da130d0bdfe94abc9da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0543d764bf0f7acea08f04104bbd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9e9e9240b3965e19b7895b0d8ae0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf284b68fbce6f27266b6259e44fd13b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e29683a9cb3d595e9ff2dd29f4800622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc36025a39a6c99134ec02955d829ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ea20e2b90f438b7f3db98685cac7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd6a6350538ff543e0f0e8189ff32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5eed7bc56c2c16c0f7741193a26c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750e2f1b9fc0fa91dd27faaf9324eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0e2f82c9005df33ce4e737baea17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366734415ffd66c5198804102bf1c41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0f7b1a559029c43f041e0e9035a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529002e6c31e86341d6ae0fa14350e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5291e0eca2efa6facd01c361ea2ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c3b99a500402b111732477332a38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976689331cb688d42053d54beed8c15c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e360cfba4ddd08a75b05b76090ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49e56622d3c4d25c39b01d69025fc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0243a8a358ae6cd2b970fbe3eb5c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6f301dfec31a4cf9fecff93dac8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3ffa1d3c3a23642587765c64bedc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba09ed4b63705df91b2c0010e58922640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2701261694d4562dc8ba916769d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc193fbf71e7fa652ac752431f532642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4292bc626839932c144d14ea8c99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766d91c9b6127e84149c20e0243b1e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f063a7ea87412e30443487f19fc373645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500c7c734521805a86d6467a436cc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cecd27e3f1315a7fb9cd8a0889d3ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe423bc569c1cd077d2a10f3d0f71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd64f888af6f9a1ff0743cf1f3270649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af214e910aaeccdd02282b2668b890c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c458c4f0a5790ffea1179a4ef1bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cc3c9f859f13ec463f6db3c7faf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890782070cae497bb7e8d42464a71cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f6a51e4e92ad14683b038d1c4248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2fa8207c530a1e6e724d1c5a46e24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6117d6aa3032b5973784459b3369656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c07eb6df0520f793ba715e7fcca4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081007193d2feadad6fddf17f9c96617658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43397be1184f3e46410705b702bd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b3f214b5d25fd5720618ebc0fc3d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47837047e58d783a91c45f5f0fd116e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a28d40664e2d03edca3471e5ff53f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03395c60905ee02628dbe66db405861663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213eda6e6d13e6f74c139b800e31ffe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4446659b612cabc24a040fb36af5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11012ab0730f1cd6c92be455c1f70d6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0250771e25b2500240d5fe790e12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d305b64728701750ccd0ec949f507668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d7499afdce5d46351252d42f6669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1fe262cec77a519c2511b02f5b0f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b7632dcd1124c7ef611913bc1ef6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e03e4d20d5793adbcc8f4b1a07853672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc56b45371741fdc615412781ec40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad2134cb4822642dfe53c725db3ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604bb1835400691773d1f19d29909b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8ec9c886fe099ab03435a5ba5d960676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6429ab34719df59d73142d56af1ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea59aee7c7225876833ed8ff920809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa8a90831f3c5a17faf60178791ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80dd48d33f8a16aa5d84dc60c9c5a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790e6271d68604bdc8e01523ecab799681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd20681fffa9d27480dc9deff191af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a420f6d41e50858d81f0ad2d5d38f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16478c73684308da4a75a15104bcbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3394485a4b6416266654761e9748685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ade56e858e5d79025a7319dcaec69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b48760730c1ba6a4cb115744e068b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988344c01756b36f89ebed7582dba42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbd8af44035dbfd46de9c2fc68382689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462c48bfee62e874496e270ba85a865690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44e65362313e0b81d28cb57d4af71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1652f5bc900e151501ee9efe30307692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e74771283c831a778e4a2a4d1eaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a117b3bfae3e42ed0c7dd342501d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71267ec894cadc1c2853a81bff57c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f9d7faa70de814f8de2232b608a4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40bbcaf5cff0aed9ba1d6db908e754697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868da1b78693339a7d20e458d26c5cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece7abec84920abd27d67121372d354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e12ec43261ab069745efb9abaa16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92556d606745ad85f6fc68432665ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a078de2f6f31d75aad83fa1cfc3b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1268bcea8d56fe6199cebe5868c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a587ff16505a8fc86c51ff271f7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f57d7df7f35e6e5817a414991cac4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d7c18c3f670dc094963913329906706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79e4d9e93e379a0d63ba9c227fabfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6dfc084572ad90c7b7861ad05dfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259ddf330f2b9192a438029456b5f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1085c2a7053ded29ef27962d1ff5d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b845e2b1b708b866ed4f0516c5c1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61e6e78822fe7a487b7c636f09655712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fabec70cd2ea684c833f43aa48918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59883b778469c6fc40ca118952d6884714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3196fa3395ffc15374ce0e3fe97d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391f8e2d69e5aa633ec0fb43b5520e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a567c538515439bb4338fb69c9f703717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9a48dafe23dbd6d5725c235af481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046c7218cd0566aa3edf037aac824f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4905684136b1228c702c07c3ca72c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca66c18f842bd86a5a9dec3aa3710721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46c947467ce258bbcb74fd4db4252722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd0a69835078c78c3c7e1efe3577f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117de992be95b3f76e98f61fe11b70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949055fe8c49cb2660e5f5d602c9a35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9983e655f65187deacdbf71956b95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584b7792e2c0daa564a3e7c8125a6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ba2b0adb0f207e42b5172c7f83f7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17315d8dd35bb3804e12985ed2141729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9860d20bc3eba62cc984959a83eb53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f0b499c2947fd048ce2d4e9a5d73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96dad425e7273e6944408c39e2671732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5a0f2f9b838822ff9893d576718f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cce41e1f05b593a61aef4436efa33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4235406e87aabab1212b2ae9aa44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716207a069fcce68a93f73f0fceae3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e796a25cb8e1be08614554adcccaef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f561b1f22ba500aa848d417cc4195738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596c540eb7f5691c951ee952d468633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013d8b3de7a67c897dbe02e1d46acc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b6b8d886548f0f54b40e39a4338d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2cd8b274dbdcdf414d6a80024adc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943eb951d3a1a62a907cec2cd41459743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9c24cf13f2064c6eeb3134e8fbca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c2d1c591f7231cce660ada187a09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521468c0ba095cf8a81cac26c681750b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe948f209bda70a8ea3d180297657bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8647bcfa0b7338ce030efe07e5605748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e78e85871cc3f0d1735c07393389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad672ed6169f940ed3e5c9cc77f0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbed1b76b216aaeddb29f097b3cfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9cad2100738faef3ba5ad53e3337752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0856d621df324e42063b6124c6317a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8857923db17d8b05d3e221260ed7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c8c44dd455b320122db13db70805755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e4d550bd50f3e53eb95a7d00617c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b736c5132ce589e18fc9fd2f6b702757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae858d757933feb4a51436a5df62b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ac5b4ddf72537f620cc7f304d46b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d23c2c40325342d7dc320391a6f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115f2f79f40ea0e09a8cc04c258b8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92093246889914176b64f5b4e8e8b9c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fed0d71017a7fed728e59bd60de62a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbc13ec00cccc068f28ba5531a5b5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce69489aca759d30b04ed0236da061765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f005425525a1765aacb468211cd0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d75cd51743f34e8975d3d9b8aad3ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2814e937caad9a6cdcf37a141785849768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4c58cf8bff42c30b73e7a6b7b5ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce8674f83e22e0f0109d648226790770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af975a0de2c8ceb1835fcfdc3424a28771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343bed3d312fb387733d43e5fe16cba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa445c913b0b0583ba82938f36aad4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51085a85836aa80651873532bc20489774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2a12ced375c27d4e6b0a79bb6af4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe89962440f8bd85dedcf9badb634776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ef0c5bfc07269dc7d6eaa4844b44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006cd667c7b9d1aefa91b35ee2cdbf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26c43c1f3b1edf45ec0ac83b8fa5d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21459e626c919e442ad709e5fffb5af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2931702cd4e32d6215602f75923b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536d0e47bbacfa44106e6a2866fa658782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50732f0fc1797a4c23aaa73f6bc16f16783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d914e2cc637c4d16cfcbafa15fee0d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806bd6926ea8df345d94c9c548ae22b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f75fb0c389514e7677fb4b37c2d7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a99a5d2936549f59ee9fbb1fb89491787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed040ac96d63c73734b43fb0593764788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaef8c3bafefbc43073aa0c254d2e21789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed891a121aea1afd126413d874a9b3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81aac4c5bc3125b08584dc5fc30bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae9bd597942d76be8f08aa9348c0b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323153ddb41aa641498e8b80a1bf43793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c4220a348ee83bafa29c03b2b085794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066551b9180ec25d93aa9e2d93aaf409795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228d30cd9b1d3347b6cd45ad9c003b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf204287607778dc3426a030b6e6d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab483f5961c20e66aae2f975b8124201798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7c331280fac1187b7aa95c867f19799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06e5cc956dcf2dea86cc94e4df552800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20089eb21e0d0f3f2f9057d389cbd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc159b7f046dd62a17c78d64bdccedd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e465fcb07368f062e49ab7bbd989d3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902862466d9f7b784dd4a10fc8951e10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5801f058ba9422ffd5e5f5df1632805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd474d04c9c76fd00f53c5c0368ab89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b03e9a23a95f941113654e7770f3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f21ea6898ed4744175da4e3f31468808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea516a855f57ea9f4dd8578b50a20c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd86e08d33ff2a7615ee2e8ec16ada810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2115c344e49ac707930558325388c7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b42a05d14e96ea0d6fc5ad6db4041812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5ee36fc6fc9ceb60be11a0464a82813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01cd201768f809ad547df55f9b0da7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece73f28f926e00588982ba9295bfb2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e6b192b16300e39b1c4ebf7c972d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25131231569d612492c64dbc52714817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1009dd39a8117fdc9516549a52742b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674896e8136cbe466189d570ea5de42819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c33364d2c975d433b2c2b9376afd1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc34283c222272322c88980d4c3e1d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c389368eafd175de77f371f49964c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126dda9a001c794af15d05382a2dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56269072d55c29bb631411d1315c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e31a7cf82899db5f42013bc1af984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9da6eeac38ad7d3d2526f0e553f185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5536e452839066ec578b542ff05dfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6be2563cb228ed30f01562cda0d457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6955a76d642b3a25b94b6e68a1baf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a2a4694fc9337078f579c04fedf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3626ccb45910632e599c7163711b9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44aa0cf0cdcd170fcdbe829ea015c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaa085057442140b6f3589a5e6fd0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536170f15bd8fa883457c43832fe9d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07973206713a16081ceaccddcf1d726e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe14705667698cc1e9d1ff9e378b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace56dba217548a3538e5bd2dca70b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d6567605f5b68e0e870532d1265b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6267e1f38503dbfa5363a0678366918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6525a12673c6ea05883668af08157b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f84ef4f4564d451743276e3f2981b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b24e261c143cc01083a08495c53dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91808ac7917230acd21ab26d1b4a7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958387d3a6e68898be4cff733487d6dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef21c9964be26a3ed4eda5e1f029624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321642a603bc65e0e57836f97d91b1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096aed8056989d4624efc7f6b7974026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b6872ac7e39d35dac8bae50e83cd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfd4690a28fd237799d5e235e247428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b86ac59cab7975f45a19ff9a0a8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48eda3f28328355ad1343b29389e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6803dff202d8cf61b0ab3e2931155f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a05d51ff21b417c6ce88a1cc15b7de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255145dc30faf6e90f63929a193bc21a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2dceb9c380d2214cd3a0b5cc800734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9a4cacf314de92ec20e5860e001735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a130351052a886f4f2f8cf713465436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316cba8389f00e9e4b6526939092cee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41568552b85bd2523f75346cea66c2dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2123305d122af31ed5f44b54f58a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fbcb6bec5d4c1a5da14b605c33f8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5afb5e6cbe32a70048939be09176b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddab1eec69330c52ad75d253a537942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2449d28685af46ce386a78980487343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6c9cf3c2c10e9e6dbf372f38fbea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e70e046562a6822d9a2d6c5f5ab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca080a829e167768f1a09c368247a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269f373930ac61a631feb402720631b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c33206f9dba6988532582bff482948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285eff081c51e7339882c6a1e1cf61049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c5c874c5763646791b1b0e82a99c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4953f1c79f3221059b2bf5495fca7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ac09bbf3581fffee19fc2b57ab1c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac8b822dce4b1dc10eec6b18d221b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0b6ce25dc376191816937fd74ddc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b6be221b5832b78ef46c461c8187f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b7eac1e3bbface7d3e49e05bf9c6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed85431c47153b1c1868650162c0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567466e1147fc476e18bca273f866ad458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f35dfacd33ea658e05c6f626cb0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e08b1cc4fb72674f3ece2cdb16bd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe57bb6c0c2e08d6619e2c1d89db961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78430d2fd91fc721b4d5758036e2098962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f48f4d86bdab4c9854e29cba4f98363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad034dd757d7835fd1ca2645ff6443264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0554197d684010eab46b7a18f5150965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4793a44db802ba32e9036c68150ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d24cc21fe88e7d3c791134ad3538ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d979a735a2883ebc7cc3b8c586ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7cffb19cc9078be9ab21a29d2b4fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cd6150673eb10c351a2f54d7fd90870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7af6f4cc88ca39c326c2d26464a37a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2bad970d5ed98259b7e3575ce322872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db612430cc925ed7cebbacb5cdd52473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9048b69437a98dbc1a9da78193ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba21c342fbb3143f3387115caa3e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7baea4031369f6834e18a5fad04ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cce0c4df5af0b5708eed11f14872a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a06159d6ef9e703c33d6b498d200d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3801f9990b20e471c1e0401d9cfaab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23119b5838b51cc2e4aaec784371fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc559c24c66de3431d8a583e598a8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211ee86dbc13decd8591b71bfdd658882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d6f768050787fabf1a91680c4d5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35c09cd6a264bdaf7d7d7be17fb6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02090a3946f9423048830be41c6b6cca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a501b7f5b2e3dc31bf8fa6fd1ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a1cc995a4e72b0b8f4d2a570eaee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c40dce591f4b137aa2ca2385688ce188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a39ebe48b642a36b7ad2090778ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524704bcf02832104e2a08d86030e0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716617c556c74be8d3563a85658cebe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed52526dfe7ae91dcb1425fdaa844f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10dfba7f6c9ae9e8b5c172c710e6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226c296ff4c38ec66dee8a88d1adc1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb3a9cd0506603946dc5864aac8e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc1e5874776b6e3b116808e9bc397b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3dfb98e42b73dac6f1f5d85b7ec7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92da516c2b19a2090155e781b9e0ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63783493669782100ad6cf9b777162e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273dc2332710c41bf3d597e4f9fea29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698264285686e855a739482132db57d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca437ce67699214b69762b8e913be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ab65510d9b3ddabfaec97e71591d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e379ce032017ce8fde20906c8f8480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ad224cdd47cfbb661ba1b42f9a58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15050b4a32d3bf91aa33020f76fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4409170ee01d1ed6dbf2c27a12f8da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beaa278e359d673b3513406eff6fac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6446547606d135b9d7ade66574b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264417ccf66feecc1b85511b2edecd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48512679a2f05d56f13304d09fbdf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c7de5a3130524710fe6aefc01178112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c9e9be9521c8137697b389154817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dad347129ddc1dd28dedaaa92574d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd8c36dfad841c076af66534f1f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b537a2c1c0f7db4f0a24a3df26e468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954e2e3b0d6bce966105965421d54a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844d7355c449166e029295634ae1c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2abb2f00b131302ca7e71a4d71661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72b459bb4696437d40cdfe172fdf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848659fefccd1b5ec59eb9057714020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53537e6c984b83b99ecb67999d4be4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab011885059a846d6745848bd594ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46a21685fb77868db2db3a696d298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fce66d0083be273f3a41d8cec426f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb8e267387087fbb45016841eea67c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5c897244e1694525930ec3b7bee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6565b86c31709bd2252cdb52d9f00e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ea2adef8f34b00314f73e42e793e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a86c374e238124f78ab06bc36ff320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c835108b278dc6b0f4c35d5f258ea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ee8fd3f3d7ea3f1e9c268344166d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30881e417d7ea48a773da0c7a9b1b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facba448f0fbcd9f0853a74a5c9040e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce602e860ec3030435d12774ccbc8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75bc34af3fc7b5932dff832346a66d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a41a08fcec57806b292d04c447df6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391609c774639001d713f084d18f559138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea4d7722b621036c6481984d72f5ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70186f4d17f0e5160996ac58ab3d4ac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b3215af00675e8577168e648d80a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc330a96217d9282d49373012236a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad967e9dc3088b0d3f72970326b75a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f547af1baea82009269c1715838a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1a9fee5de022cd535fd164b3b75c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fbf077f60b0747eda749d7b244ff2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d6e8f7b6147ee8dcc2355b421c4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15dee71ea47c1e346cd85171f36902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678130512649bbecdae92e5dba8258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac7f2ab91cb12fbd71fae640ec293150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154751a82d6341f0675204ae944e678151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd034b2f0257d61f8003663531e74b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389fff08c03317f369659c6e1c0c69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97986a249a85ee0610de7b61538999e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c027987b7ce5ffe579e3796c7752b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df0e127ca8cc6654172e0772c03766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f263750aef6f780db8a2f047c902a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5dfca44a306c770fa76d6e1b044e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277aba6db4bb80010fcaee6e8178b6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba2ce5787425cbd334a45a994685f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11003ae171b0f29d04a42e723a0455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f563075b8a702b7c67d0c5989353ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a0a9529dac4440e35ce36afdc1752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181caff21931dee59116c4e4f9cd08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637412a2146d9f5dd4d78fef0c39b8f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72c017a4ce5af86b4d68f6ca8580e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d1148897f797645c304bb4cf4c1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba13b9103bb6ce5fc367cddc5af7cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185c34396c3260f5ad9df23f75d5ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731391823f624290e824d6ad2932c83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeca39f23ec2cadf5a400d172e79e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb16cb5472ba0ed74279bd310945b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16f7f6f173246b5f00e25dd917a38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760128b6ae79bcef0208b094b1d9b14d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250836321bdf33befa500654049df766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786be0c3fbc63e39839f0c27b4a31c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049077be0689a0a75d9c2ced9f9b9daa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1ced52d28c3a4fd459945dfe34dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6561dac15e7087adc44b627c38cadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25cc2eeb7aeb7d7ebf9aa1685e6d6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b397a6c75de74801fb94e52be0cb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380e153bef49a24818c276cec5f7f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855f4bb537013c1428505d25ccb0d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec9aa8d1e18299c1d47b6ca083d8a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be96570bcac0d054428d8c1d760aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b5ae64791d1b8de38e33710078c21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415acc1b33ea3f135dc950ff7ab72b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6732dd7c6ca1f44da24bfeb09c5a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef94e97a558dc6e0276a72780dda37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af09fe477eaa62c662e02819c53a3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acd539793149f5eb6f9d823195603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa316479f1777aaf46d9c2d76a7f84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542980588c4778d3f6a06926a2f126193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fa8d66baa5c3c93b0788f6434c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c49098ca2018f4a4022f28f2dfc87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708466d94daa87b34ebd9e81a5e2ddde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302222bd9d4532ec93944ce71e76354d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1753a0e977650b667275dbc13cd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6cb19459380b2c6ceb6836b6ff258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a42b8f165c29575b943b4d93fe3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189d6cd55457f998c3dbb641ba9e617201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248de2a9d3923595e587cc1455c8c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1399bee14054be76a2c436d0924a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82e0ca02744446cd3efb57f8f0f1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abbfa4b8371c13df6c7e9403194a24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf626fb77ff4aa8609a20ac4aafde9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c8697231e39f6931321d3587ad47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8f64b80cf73ec7afaa8d552014738208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a818c75343fddefc23194c726fb588209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110736cd11806e5a6c9b4a0cbd3bdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90e64db17bf3f3e52ffa1766bcd620211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359a93fa5bb5d3720251cc81745a86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db18be7d69ca0c40a7ab38cfa03e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69d8890d6bbb169625cc0d56ea63e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a14bf9cb30cd5b94cb5219d0c70f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32cc9b7e9891ad20c118690085be8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c64fa07fe46f9205048c9f41cc1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c398f26d0444db140e9fc491af34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1081eb714b36e6e9716bde0d3762290219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604255c6aba372b134f399015263eaec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a35a0ba4e15af6b048c4d621cd98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cedf171db5b6b62fd3cf50425ee86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d051f075c111df260bd3244b4d1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57489e0a4d1cbe01e364fa98d297f4bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888ea1952f4d47bae85db327b77e0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de90983792e0d876093855f3592a3ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb031064d8546d883ec9535e8f17bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f1a05fcecd0efd99181ef529f889228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf07cbe8904e5d619a713db38e44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68980dd6e2a8e9d7c0103afb6eb85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1551f17edb0899d10e34ecefa2ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ad0d322778a20c702276b6a6e736232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c5be47d32830fda32ce34ec6cbab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e2ebff721f01d131f06fd87d1858234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d280ef6161d18d83ea2b675ea079a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18c37d3d42f016726fbfda230ed72c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81582a5a6e73fa9b25922abe8c27f88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fd71d149d75cea62c4ed2ceb64aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05e38840e2df32483a0227fa7d227239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2650ea40e8994d052278889cbf1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333438c864e6b70dddf8e543c7bdcf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048751d353cb6e1ca905583939dc12b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f89560a8fb9a3989146727850eaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6109b0c8d50fa82cbccf74ce14fa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880a1ebe3c143dfcc4d166cc86e79c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d51fd8e7bc11f26f6d8ed5c5c4fa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a44ba5f43cb424d22dbd038f71bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f43b88a1eecb79a34749b0c0f1826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e69992e5c98855d056e6d2795803b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183d1cd1bc90901c6c6a2dff206960b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5872999b4a42ac96c5737f6c23767b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f56d3050cba6814ad4fa877e40ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b846ce2834e5fe0d6ac2031fce0537253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a13794ba559bb0d391c38937d7f1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b73f567694411f3e21364f5f30c49c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a8e2d8af3e01bfe20c426bd006b9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa2f93e8f9f25c39de8b70f51f948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79993447c053cf8cf0f967b5aa7a39d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c70e80a539086e676f02a6fe9908259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac4ae501a051162af2d3ba2ac52836260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9f443a86ee5b976540f90b59cf76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1d2467021610f3b3903441b698e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc77f37d71f04c9a6047c5ea4d609263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0066fe0ed7c087f1043f27e332a7a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d906c2d6f23c314fa0af666b19e6b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad19a3ac31911aa06801b85b46e53f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af323e0e7afb1807bb660a088ee4de8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2272923e15ebad2c179bcb5eebcc96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844aea9de4877ff8416993e058a2e2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345b2e03699607fefb8b0ca44c3fde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b056e17c84191bda7dee95924462f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a18fd8bdb1a30b5a47502e8f2138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d30aa0425fafdabb9edfe4c77fdc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f8475caa65df4132145f717a31d21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97381e9e5030a3f9d4fb75546c8ffc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e855adc959d95ffc7bd496aa6f172a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222784b5c23fd466a3a5c2d6d2cf09d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ac7c713669da40a90f7d88300312278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166176c0f55ac2511d5cb7bffba5e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b444860fcb12d7e1915164efd099b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162ff5644b7bb100d16af18878efbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce967fbb3fa94c9eddf6f5d8e4f7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20000d8e01c54e0aebf08f8a9a849fdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb5eb42f841e2d4301225f410666b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7c7fd6960fe746ae9613bde4b01a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8493e71784c9c60cfdc3c18f094db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204526de8b60536eaff1318688d85f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f94660e26b26b5c6bdfae3d6143ed8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7096703c235f27cfa023ed7928b1f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b9814774fc94fd1c3d7f452f2fc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f8079cad423382b06a0b1c77c8e55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485917f6b1f01fcadedb5e41438e5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b3c14581a55e0b0c4d377ae2d949293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2463670e02fa31420a77cf80951ed9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e89d9e00219bfdfcda2a27a74e568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888834d37b6635fd515098b73cc8bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b25167a15242fc473e2bf106f5e988297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb046ecc2f48e231e3f3675cc06a5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d0c264468f05a4f83ea136d8fec21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97721e77b0db951216ea3e574e8b917e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a5c7aecb8f074220cab0ad528eb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b34b04919db43e2ad40e925cbfe10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d94459b919c0266feaf5eadfe85254303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d355276c1cfc9b5a60a77c728936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851a171fa1993a85d39484c95d5d51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b77ddf0e588ad3773d7430c786e49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26fb1223469d920fb2eda5bceddeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054195573179d4d4bb156b7a57e0172308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c898bf5dc3d76b08a051a2ad0e7dd45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9667609becb4e50e53fad82a366b60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c519151f455d847a7141f54837b0fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e937c141ee8da456281070908f3f20e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceaa8b30a6c57503dd77f3722bda17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6eb99391b62be63d6859139b206b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05273ef378368b014e1cdfdf39217d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9c4be267ea9ec6d4102e71d8773d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e2e6a1dbaba4d1ac552fb9130474d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905213342743b7d4a393a272f6d63a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4430c4a6e3ed51855c2445e4ca17f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57504bff9fbf9f921c1bd3b6b64c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d2ddc3442303edf0a0b8e58cb6a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1fe4eb0f9e2f26d5fcaec62889a74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9ffe1232276aaa2699b2a3fc3590323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814c6917499c5602d650e7572d6b68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec1f0ce36529144add978b4ff7976325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7863d05866d56227e36cde97aeb668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f33c057e9b04bafc50876e81cab038327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0697046770474ee726ec03d70dded0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c6286f2bb4f3e6de9bdfb57f3e6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88f75fd862d4ce91b555d8ed982b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d6d863810c962c5a07ca90706faf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392a7ac3fbd82a56fc5c281b65b450332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2095fa127624b007a29beeaacd996e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bed94ec9f748099f2bd6ba56403b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d453343205d41d4b850d0fb30ea83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd1503e5821d0610e7413e5d999ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b322d2e35b30435ce0d0f2fa6fe98f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfc0f8efbdef2ff86804a26df76a57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542da35eb59bdd7863626b130481c3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807420a15752cb74034203fd1746e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d01f64445f6683bdf31f21561fe4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc396a75d0cc12c6138f250cfe8089342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2820489d503c1a463a7793e5c9bd5c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f45f2a9375d0ec18fb496eb668d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee34f048e9052a46ecc9d11dd4d3b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3a51cdf48679b4ed6fe887988229346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6cb0c03fffddafd71665d67cf61cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6159eae649458e7dc53d552efa91a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1b81bcd8b7d6882a8801335e50ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d309640eb059567e9bd6bd70ab28e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5065ce998a342f48b098ab825f1ba5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de46a4dd7349729b64db0dfadac2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37659248ae2713402ec0726b7343f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632507dff06d74311e276600827af90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f2134e71dd4154ae0ababed47294355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a0dfa79d44ba3da7f8560f505508356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bce971f0401d99a68b3eb9275bdab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b7e35ae87ecfe34310d6625c8be99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868afc06524280e9120d11bf9ae9e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22d04c5052693a40287fd12996548360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed2a2412dfa71cfd10fd5336b100ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b8072174e0db56015763bc80ba9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b8488b047664755b67846f3e1f32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117eb96cb79d2faa5ea8eefb06ba5e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a65f8b7387da52cb1fe3f5fc0b47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6faa298450b6759cd423e9aae36d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499757610ac24339d30c37162d5323367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7879ef904d7e830123bb214347b671368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b2f0af2b6b03eb7e5bc387fa7b461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b834bdbe14f528f8fe1eed7d44eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528353bf6fb19f04d93fb6eae36429371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c99d8bac43df6e1ac12108a8b466372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00de19b723ee9a6e4203c2c851915373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968f1507f2e99ff264bc5ae2dc3ceb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68822392c52b96a626d0791518b39f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370e37887df12dc5641b37c132c6c40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e91744f4776198be6f48c890d2259377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e5dfbe11cca11491cca34f9dfc16c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c11adea5aa99d1adb27575c5ea3230379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc8e538ea3bbf161be662291a38eaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17041b4b365413402db0be44dd276381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc63cc55fb793226bbaf52acb971f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de66fba4b195129ec26f1ca538311383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852722053c31bf805c9665286c1a1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3858cbc70a25cb5b2348a5d3c4d8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f288fc57dd449a789b08f4be520b7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06231f046ef9a975c5ca4130f91e9420387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9efb45e4766c63a5b900af17ff1d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c880256937cd8e56944e26bf7aa8bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb489e8a9c8c41a2405f21c37042f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfe395d532cfca32ee427ac0ea6a07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6ada9201f745f0fb4ec347048879392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4e979453363eef2d3e3ee6f3daa2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8cb9ea3f9a671c076df190b247840394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8d00a58525497ee02d89fe288071b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baddd3e77d38825fbfba87f71fca14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95117d72679ecb4d8a61c500394b84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc582cc4fe5313c96d5cf5f435b5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e9ce4d46efc552b4c579dda55206a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66f87bf2e5f4f334af755bf8d4fa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232266fdb87438b0ccecdef333da0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf27cf83fb7b3145a038ac3275756402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8afbf6d92ace33149243cbe3e45d7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467c0cb4d529f3e6748f3999a8899a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473dbb3f821c14bc4531d640f96f857405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d5d670b2a458f61d1fa2554d8fe3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebda653b424f1a2d4d7faad3092d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2777a565db6c2827844f3d71777494408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56bb0058bf398a41f366b4d63ac02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df5d6908f1bf282f8920f31301bd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e5f2f3a52fc0e2e0c2e8cdfc2550411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c149968db8e1df301761c744d835c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffe7a1bc41ab9155e12435cc0e4419413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6b966d4661a2a3acc413cb755a37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65487f9fb711a6b06b1dc14fb4e10af5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203c26fefbc6fee1f36fafe02dbcb0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de337131b3fa5376058ab5125f409417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b5583416a4d559d0caf366f9f36a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186d8de9f30cd5a8cd316e93baa7bb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144be2ce9f16262c091abca1caa302f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873be390341e7524740e268a7c031f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7d368ec9b2dd35feed19bd6176a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4c6de47d38e7233e276837324984423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c3e7fab03284f4c16f2f8bb00307424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199990a897e84660aee1f5c81f3bad01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f13bc445edbdeeb2296e8b29e3dccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1e0688b921e35debc8b552d269fb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebc2319288789057e16c2669b81c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d11f5607dbacc9c5400a43b0a15e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0f6d2f178d3c03574f69a30c365b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efcb29e9950b7c71e7ca851d857ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07428baeabddce72d371a5b52435c94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae5cc88bf723fdec552dc1ae775b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5b80be625b39bfcee9cdea7c57fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573385555d11e1c06ab9d097a869ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a0a119a2bb503136943388504f4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4bcb391d0b97256f1b89b619ef984437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e2976ac148eb48e84b5ad1c3d117438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6242400602fbf1dcd9e8bd742da0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a81e2ec360884989a5bc08105ab0e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9bc0963221e22de2ff93b9b08ebfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07ef9b30b07076817af492ebaa2a2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422ce1317e0eb38aa6aa2793cde906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ee45ebe786d0e73a73ece4dda5aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1eddcc10fc913d78a0608e694669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edefcae85473149b7a47e2d71f09ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503c5b9293664698bd917f02d8dd1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c883f1a2b61dfb8ce448eb07e9cd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f323642c442b4dd25e1cf46f7ccd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6b64c01fc4164da402c47f256717450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd710165bc9c3c92bb97a8bcbcaf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f4663709253ab6b992431868907ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd36ad576d3f38c89ac43a53c3be3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3dc4fe438e63c1598af9846274e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4051aed801bcd5e8a986e5f066420455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92608b254021ad86fb6fdafa36f27d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd2cbd28794c455b57986ace308218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ea21a5d5f02511c148d8b184fbc06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292144e54339986180ffa47de16d7b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20419af22ce3f202c108f1cf62d72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc459db0449d053174914aab229009461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002dced598400f13430d34bcaa5c8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0ed95d64096750d0185fa6d32832463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae848f85640068341cf5c1268886df7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c6f5f375d5d273b46d8ad9b34a114465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f55a289593ff32d682ec620c3986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4fc73b79b9c3d022f92c5e1a2c431467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1ea3ef0952546d9859a738406519468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7205f9ca5d5b187b147151cdbbffb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb5b9d08dcc44b8942e876c7d1b35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3b96382e61307850094ec7cc09579471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cebfb4a0fda63df5f0653d1e7bf6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7bca322b7640c2905d6b7427e2cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad82b642e2bb6625331ea92415d6d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9876108b24c4bfb535a23952ef165f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5e99c70b3c1d805b8e1df2d4c662476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c87bc56c802898a3744cd8c96f923477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afc0787ce96c5631c0809ab109bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12317adb14ca34c04f90c5fbc0e4f5a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac39e95594d0f1eebcede3666c86217480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1af2d0b8ac8c023410762742bc05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58028dcb20396e7a732494e93bfe0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2b0c749602b0db64399327c83904483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5f83513f7be67f5d809c1062206b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406080535d4f3bc58ef9f3a1512ff3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b715f155ade843fdc4c4bf83bf2d03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb0a870924e6579494fe7951fb27a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c8896e7f3d53aef409c92f61a9c33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad91391a554fe34edfaebace5d133489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd988b771a2c59467be1d5f6d80861d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b42d9c674db32839187ad6f8a9ada491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4687b492baac6cbe75cb9e994104e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1f1e17dbce27235120de8133e562493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145266947ce11d040c463f79582ea170494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d48f1363b73ca54db80e8f3832bcfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c960ec156a8e7329f6e7620706385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b34347d75b5e5bba2a00f8e305159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b83fcea05e9b239eed543e2366481498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5dd9a2a7c5254ee4c4bd45e33372d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a097a5c22bbba1cca417d3dc57cb0ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878a43f8665acb40986db46b99391a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b498c34e183a771d078032f4cd49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8901c9f9bb5d4ac7070f1ea322d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494601b86ccc7e84de44d71f3a4cd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1745e0bf4631d6b5ca142a22958822505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7493598f5705a4b80b77538adaaaa2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0fe218b32047b39baca06cfc53de9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ee139e7b4a0322322acb4297a7fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4c487c2b9ba5c8beada8cdd28130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb8f61ec5219fbd1012dd3273cf601510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd617ea06303f7d01288ba46ceceb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf185198c4085d326afbb651bdac4e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef6566244c03dd4bc99e310496984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c4246b749874242b445f4eb1d13a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16026bb5445f20a361b03a055f264f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7992baab8d47520a41ea89eb4b833516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b901ff1e12dc9a852b7e2905509a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1831c910b72b2b30230b918617282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322a1d19101ae3423d6244455b3734a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ea291b78c917e789719f7ca78094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8523c50e51212682c7eb2b81dbcd89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878fa6e6f9002fa3c60d93ad78b974e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd0c34ace9be4376f04bb8abd5449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209da5d5b18c92fd2265b347a2b8e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5427f2134f3a1088ab02ac3b9450525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e7bc1829dae94d77d4d6c215c0f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229eb9c732024ea885a2e23df1d3445527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f319a74c09ad15c036fa2e7d86d3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60668445ab41991c310e46cd3c503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f5b6ae974bd8312dfa2f5d843bf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf2b872e9856a691e60c12bc184653531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4038ae499506061d62a05565bdbf21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a19f20eca7dbba9b42eac52fcaa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfdd50fa08772c85eba210cacd966b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e36f6c5e3ff23fd5162731cbefda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef3544323768c7160d0fa712f0a1b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7300c4fdb0ef4a89fd03e5c9d67e078537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846a43a1f7a7bab103c94a5924063e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9668c4a8e34fc684f620307d0834539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610102133824e9993c5ba6ab3c4734f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9daf16d6eb7ce2c8f539fd5948af42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e951aae62edda1c7a704a2f5700b62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5d3419bddc7eb7610cb1d8d18320543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa074cc3744f3ab716d0bf3ba77f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705d3196a358815ee5c72b58a309c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04c7e1eb8e805a42745d48ba81f5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ea2d9f12d4ad088b60e05d69d39f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a473bc35436d844cfa00d5da80dad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb587361777d4cbb853216fae3515549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1879138bba85555889127285a73ecb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5deac90e093abba9363c8b4be8153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a66c8e83ebf7660de77fa12aa465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f3761532a774fe9ba8b9e0f3ece48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bfadd1e9c09c4a0d02ede3516bf6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435079541373c064366bcf0702d5ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26152c01d18f9a0a5e8aa1e29c3d232556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67dbee86ffa70c888497723651052557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aa5dc6ff52bc6cd42f2248039eb12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b54d6316d19c3b1fc155c03d7291559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc473e4fde7b35aa7668fb4595280fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927631fcc4e08d6a348b1747a1b12d30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327244cb723b2a1d44d589b27d7627562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815270847746531ad9f067ce5dff9eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60ba82127916dcc01257448bc14ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c277eb02a1350530412d840e5b93d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559057602826eb19637c619529feb34c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64958d47aadb4fe89d4d061391f863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80b3145eb8f4217029f1f91cd073b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916379f2d03e16051ad4124b183782569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f3edf9eddc603a92b5e815e63d99c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b018641cc408129e53f1993b8b24f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd6da15a856c2b8721d5e51583064572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe30a90854fe49731181d003e92b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539344a0334004ad4eefabb49297af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c05646ddf0d9dea1f2702c60ccd82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503a43d7234353a55d92b9fee0dd5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952bc5cced750dab8653de14a0eec81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4f66e5588118b05a26f1351706f5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278458a9097bec6ac3221913c7c92a22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ab5b3603d3877b5eabd95d18b9c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933175a9db2ef8cac8c4668e4d2ecc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2bc9faae51a652f4bad2ebbac20b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60190df54b0bb3903be8f41f618c7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8184ec0b340eede4d91c9d103138da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917c536a367668c8619dff74d14ae9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ec5d58ba630b7e62e163cf840327a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ac48a03739a2182b0f1b927e8ccde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b28b0fa0e7ea24d4dcb4146b93d51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d25b614178cae1cd9a5518e0ae820589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d2b210bbe937b14fc4fcc003dea0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe62219568b9bfa5a5ee71d066a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e58a6e8bdca21e0b6170a69070ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec4a5f56151b16745e4006bd77dee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bfcefe96acfe027680713c2c581b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4842033382b5813919bf8dc279f43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ce61f928541b3788cd1968939046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a497f013380b480300a6a212cf183597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777cdb634bab04f5dd9a9c79251ba5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d37d1c8cb5e1f7249f6e71a2aa244599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cbd216ccb97a264548d0e37f9765600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93203e9e442f9f5f47936d30ab650601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234bbae349e640b39b6fbf40a0fce0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44eeaeb03dccc7fd1013380d66630603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e54b97becf6d20dc9262ad7f5793604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97269db588296d637526d72c7642d453605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018fe1742603effbc922bd259dd80e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972c6bab652ab0c3bb640f5f029020607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e690af08b9e9a0c52c4e19ef7948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ed0c38177cc3b2d4ee54f07037cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d244e0998cb165d8fe48c0c0de00a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbda4bb0e839432825dbd08e670bbdc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d618aadb7a833b17a022465ef7b214612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d30a10c04db2f5a16abd43091f4fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb554a6bc12f792cb8d3d21acd4ec87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ddcf3f74633b4d7c606473aef51d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb1e01c6f93e38ee2dc6d94d3624bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c3ee6596aea2656e56c63d0ef9a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ebba6bf33e5c5dcd370df66c6871618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7112b14f7ac7f4b4e0426037a6cb99b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c1033b433ae5da84260dda8c787e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d4b6e8b44033db5cf39db5346dc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433f5e4cd1707a77d98701dcc83929622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf299cce618ce81e893f7ada0551d130623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94a58846a3456db13686d3b2d989fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2d545f0149287921cfb373ab794e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089578f9d2c71f5f0c86c45a67db6c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a711dd1a1c974049c73629e1c98a375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429f218a89fb1212cd044f6b7ec9e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03059efecc1e9f069dec8fc8656b2c26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f06f2b36d066c9ace28bb2ffb87b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e9e1f34e0c72f81ae90fbfbfbf52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58319a4098467ae41ccc3b58e1869d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0457547aba8c9e0eac62f90415925633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d648fae07eb1827f6c90bdaf2cc28aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e127d36792b1e6e807d4725d60193f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105efd14357d6d1ddee693afdf1fba6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ed53e148455b133886bd67113341637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df76b7ed5c59041cd2dbdf850f7b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63292f4972823058b52457d90cc5e61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd2be4f80962de41f9e9667a2cb85e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769467e05392b7915674776166ba8ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c8e4270b51c7e3fc647f1e2b2600642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632a47778a72bad891724018e1419a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36961ed5c5af5d8f413f939956191644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c528c14d4607c56b5584194ca51cb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b77aea7659abfb7a122de11a2c002646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa24ed9bc1878fef02ceb96c49cf98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944569973af1d749a5f060a830f41b66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248d10f8babbf3719eb386e894b86c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35703c3c616f625a629f93dc6a80e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f7897d77253fcf95b5a184724714c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78e2f2433228111c2806db2efdd14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5f983255e45861986a4ff754fc737653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d399f16fb45ef1665525947e5daf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b789bb145d61343aa0eed00e62a6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf59a54c574a81ac30a70a58dce176b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6fbb01dd40a881a9f220c52384a91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b14c81970a685d3610df92dea267e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1cc92438514a73eda74173f5e526659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761cdd9cfb3db24389af7487eef7d38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0abf5bb33cafbb2e1d3b0188c2ea0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668e69178e0f601dac9328e5fc09075662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c07583db2416c611c91083d7802b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe70710a8a2ebbf50349cf67f1bcd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cf6b53e6f5390ff01b71a6f27579665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bff3c447212c909af3a967b6ab6a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c54b6df4104f6df40b649579450f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50f77f485fa00849c69bdadbca861668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a6e09d380272f06fe553e781a425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829898fcc14926684b42f7d738cc0e32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5570cf9afdfd371d485efda1ccc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19132bc68f9e759c0b23e1f0a9233eb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50ca6b51bfecb94bb38b3f2576723673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba021acbebeb0a673fdd07aa575a7a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88860d75312aa7f6ab8ad3a85ba80f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38934f108341203f70c4ffe2d7cc6066676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38237d77cc27d2184c3e46bcc96c796a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a9bce107f771b09f4d62b562aaab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539cca985dbfd92d3077f0897c7c55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775dfed3f48992fc6464fb7c8263da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a141c4365f7b980a92c584fd6fa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115d050744d26c57ddc65d501064d16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ba75debb0c5b9900c7294e8371f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0a0d9c540ad9c364a97acb22f240684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f8fa721a22c653c7e7b46250db4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0c023d8c12d9a1d771d2f872eea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7037963a671d9b904e9f76b5b68185687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1f26c0dab8594e2b4788f2229e86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4bc8baa419eece2d996049f3430fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05817d2618538c1f5dedcd1d2b5acc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907138bc0579ea153474a2c5cd86fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576bd4a02427ea0259e66c7525b6d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc62724124677340993b0bea4856e44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc2c1f6b5e5e12537216cd8e88f0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0c0ac9e9ba707b17b78275dcbb3e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9695b78cda229dce3a00b0e381550696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96983cb9132cb2d5a1453b876c12741697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9537ccdf294f73d8c96f07522e453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d531ca2c84ba12c5d6332165107228699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda0c67e281164440f9df70bfe450c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7e2e60eb2f69e635659938e87c3cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ba4c90bd79089dcf2d502fcf03221702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f9c6424b408dbc887d9bd09f53c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa21291ef7dacaf9838db587972f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c9be74567eb9714e1739128bbe665705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5663e39f322fb0849cc1962aaf9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd272dcf841de954bff781dc8b262f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434a499ea291e52960cd2f4c2775c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8778fac54d851e25d672aa36ef21dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343376d8da956d9a0f78fd2a3f238f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd16b5731eb642126dcdde3920f532711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0297341533f69ad980292cfd6f0a7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cb7f6755c52cd0999579ef0ab1d54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364922b299c6bbc093a81b3efe1076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef45e6c3fa51654b4249bf5d43962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c92e5572abcd2ad4b75195fadc8cbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9752175ed643af54fdaa3cddfecf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd966220b8a469063b5f456b484102de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b9a2cca6e13c2a394a095091adec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383890e4f04258a2c449fc25700b0baf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb064425a3be5bb7e24707084061b0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c333288b76a10928ec5bee9e092008722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefda9b4d7de494ffc06a98f045ed91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957141ebf9f27527549e5322ebd7c9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17b2356f6578cb2f4ffe97afdb83b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0a2c5950eb2436aff3f614575aa63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08846faa6c7fa33a3e30dabb24be5cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd42d71de3006de3c56add406e498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97093c80a8617125b0cae7f173d0c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7ef5f76c49d1d398bb39529e76d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9a8fc798d1f9cb9efb8dc6049cb14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e7a18a6e196079f3e24911534d0df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb32ec19dc1655617b99e6bc602ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f1a87a3494d6db05dcead48bae955734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b742d94dd5f16c3340c5e3f4d57a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76e0cf61fb89f78c0b2f7433050ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d064562c1624d64b3d968b3c706735d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a65aa1dacc9e5642c3950e71c9d394738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba651036655678f49469ec68780c345739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f58117539e7fb4ba59d95adbed073740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225d9892bf3d270e95e36308f0e7869741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a02eed149581f88cc479333cb159cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a6351dd6af2568f6626c481e5fe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ead868a4a74c1977f6f5f6b393450744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacc1c0252cb380b396274b1717c132745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d811d398854d2c30af4e67ccc6ce1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9f9310d7115c767cdd5945d85522747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21827ef64d5e4c5e6f924703a53bbd81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba58f13087a1c4af594eea70c40b4a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049c21fc5e48b694a435c7753369cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22820f59eae878571f5e2563c31bbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee55119f77351736a80051a874f22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507caf09597bb36d841f4f3f30200d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c20f0e07d945b3b80f2e8023856ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef51144c54377eab49337565a35cbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4bdf052c180a665776cfc7cf6df5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13abfceeee681586f6567ed9157782b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d207b0122f2351895aaeea538d12c83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966866f887827587f2bf83cff8ed63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c27b2f74914cc368ee62fe7d36469760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7d35e77e5b1ee584a55beba9a88b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54374a7b395f50229e2519a28f9cd8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1ad0075a5db63874881d734ba63f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d74b9d5193ba1c818ab14b071b63764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fe39c58de9dfc11d12eb36994929765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803cd3e7575f459647127eed05ae210766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa94815c6155be5161b503278485fb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>