--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d653e302859e292814e4fe7602cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d4addda834e9ec4bd283cc9f54632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c6158aa173b6d7cd36f5bba3d70c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cdd429b00115b5e45cca9bc32754b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af94d63cb2ca5cbe296ba22e44cbc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2b6d51e94562c3c1c304f4729b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237197b933aa566279580b06725dd9567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a17665061d45cf0555bc655dcaaf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491656af6ec4f5ffe4d01e931a59d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc87f05bc279271496eb7b17d7aee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52081bbceb31c844ffec4f83124511611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104408bb25ebc61ec1d3b6f0a47393512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea608f885315cea929dd7c7d27625213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b89a009431d7f41662605b63af7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775949ed5c5db27a8a089b805a38de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ccfbbfb8fc71841bdb0ece20dc4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18baa34b2a0fe819287cc7aa365403717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c3f2d6d628b224b59376ff485ff918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1283f1f0fb7024983a55e4ef9962f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ddfacd384aae8d996f5a9baffe38620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0346ca227b88b52ae783d550322121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f0c0ff4d806ee17e2cf3889f837c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04b1f97b6abdbc70512fedd55f1be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254032e4a852cacbc00e93b403c6f7e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519d25ec328287e836ef100a3d2709525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08379e7150c061c13456ba2f1934b3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81a3a0112c47d9cdd6750e75b63a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e804bec915150aea0c62fdb997e5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d83ca3bbd18ec61e35f4991f0af629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ae01bd07da86e1d0455d2b9649bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e198a2c78b1fd5e4f5e0e76cdaa73c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9a7f1722253f7d54a212d805d52932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fac0bab6fa2d4b83b93a39e58fc5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504048b159f15fa3e39928fe90e713234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16503079daa7ed3f12fe539002ae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc942385f396b95308696e47032d39736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43f7acca86fcc99669b05d609998137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c916ad013ba2c48594d8676292d8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f59fe0adfe07b9314f879eae463d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776be7f065a8568eb28a019870878e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9cfecc2ae5ad48e2da3324322c9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0172b2c766346507c21442983d5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e691965c9526a9642cdfa887af0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549c627d20ad27f9396e67ce3104be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828557189f613554781358b124821bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a05c6c10ac0828d86f588334358e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28909d8c5a7114a50e9d3c522e4b044247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80c9c80029950d92ffc6c851bee02e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2b22922d8202515eba5c6e30438f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1ba702559780adc6e2be3cb13e0aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b8eafb8c54aade08475d6d0dfcbab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815ec0c268b108a02a810d75f4932f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776091f1b1610937b5db91ec2d9a4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cfe9d5f691f29ec25a4256fc6fd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2d5f107167bca980eb238cb4bb9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb6f25cccf5f6487c2d18be37ddfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd266e17220d049c4fccfa805967857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486274d6b6fd63fe02fba4b69cd7e6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d2fef4f743e3d07510019e89a2f3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfe28c17a22332d0d4fd9df49d7d7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa45b573f4580d5c3eb884076f1e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d996aaff4e312b732ea8d6c34544562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791942b106d4f7b48e3a4e904ad95aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda672d8bfe2c37c18347c56a666b3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781968aa17f7c18c24a47522fb93e3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e782d9491100b570597e145a505466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff9ca5a23093300e4c03b51720c0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e5a6b0cd307c9e737fa9d90a5d0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93dd041279d7676250844a8658de8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c98e178d4cd2923ec178d864d7cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16e590596c3473fe3ecd3b1230ccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa77273e11e040d510c5578c7cde1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad49f1d0d45aa689b95aa6134373773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ee52261a46e7940f90daca3c240b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f0d823a94857842068f3fbf8b6e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706971ce98df490f0c07f1985f82eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672d31f97d9832eace669307c6626e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbadd9c37cdcd588029d42f8396aff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a336e44cc11bd404c395b19b65f42b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebf86b961df0dcfc4953ea20652d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda90d84521b0d416ed514bb63261a2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd24709ec322fc33eabf6f438fd4cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f851f5f4f6910d3499db0ae0d667983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ed2171cc8bc0e58bc2cc1e9eeee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a08db97ba363ad8767c8e31aa0cd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730400f7ebf4eec43656fee4e2c2d95f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467fafb69fea5eb6eb1bf9a4b6627d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b544be33133690c6196a95384ee4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad238bf6ad1f5cada405475db8163089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce113cdefbbafa1458261c8bf3dde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456a68e301ca2c90d5409f4bf3b1dce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30a39d8af3aafde70e97d3c0a8f5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4a0ec609419a58afc1e2ce2eebd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fcbcee46134f02acf54fae0f34a7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428cc7827b7640ce49bd935c45fdb3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee751d16fcbe22d252a1d5207662ac996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492e8d3913d4c3054c3f10867f2ed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e974d11d35a44fcbc2c5da8712c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1913aa4d8bff5e92ee0864a984e0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4305f48bd2d0ba4df42ed6828fa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a26b903f3e474e5fb797f804e865b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb965df58b93afd26d750a84bc87fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e08bc477d99b905e4dd5a6589f84e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150284373ed54c8cd21a4bf621867587104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73b110a3762ada5a321ec4690504ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac8db854375e0eff6f3c47254917f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe214edc555b994b29ff4879a33d989107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da0e8d3c2f9fecf94a922b9b9a027108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628f1a368d33dd883e7420667c110e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689cfaea8bd22fb0e3b8ec75c8433b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b7f9dd04d80d01ad84a8ec226514111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfa59d96f8cbee0519f71316d1146f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef82a0d930c206acd2291a44efa1c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa59b0bb5f87b44df059e20db28d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfbd0e2e414341188d060197950753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda46eecf3c2222da065be898d9eaaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f856fe76a0e1b6f23d813a54fd8b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db3ff8b6cb5f0d5629797f8cf045c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495780a46488ee161a38d001c0136c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44d99237357290b4416ba0405b1363120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b69ca4cb70356cfb60acdf20271b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a37e5771ae3f991ca758316019de2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e244061628abdef6f6aaefffaddf2fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecf3b0279d78281865ba5e14126eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278612be6c6f81a474159334563013125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a9130a46788e5f20723479ca2c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d42429a5c27bce66b52261db588932127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965400d3a9fce97fc42ea1bbd2b02116128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24eb1bce67fcefc56a8b5e7dc98bce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d600c3c3f55c81fa724705c7224bbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2706f9de4fb479b78f39f5f5c30ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de29401184f2e41fb3adf47545c5a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc106ffbb5736fcfc7caa3a86edf05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe1995a9d6cf9ea674b8e15d474ba2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626908b12a1eac82f18b8e4b49eccd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8edbbc7953bddc7be5404adb5e36f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32c093891104aa9eb9a92c8822ffa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8df008d29c01f1b7fd65c6e481543138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071a2164a26b99d1931363c26f8316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71258a217c5edf4aa123dd12a983e101140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597015e575798f4ec50a416a2bc9df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cffedc2a3168d9ef5de60ebb7fe33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f05d0ead3f1381e0b16d3942c31c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e189bc0829851ceae9ec45c11b1c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ef4484f079d2675b0f1e5734111dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214300df6dd56a1a31565ba01edd7fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163906c2400551a0996fd1a7f471e47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8f45c432e8e0ced4f65272c4c635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11788a4481296587a20e4220dfc785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b1e1d1a04fd91e18d7ba062c9f3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c642b785bb3e6df36404887c872d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192eb0f68504f8fa7e91756a8d39b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316542390ccfb7768bac0dce4a50844b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ac18b628dcc7cf6687df4bf24ca9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b97293dce5fa5000888f4518d82b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afadc5053a2689113a0fa15e02f0812156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958208e27523cc22575b966bd68a62d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e4e769fb0e3add8907aa31038d4d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc5c3f7c786f84ea2e01d1f7b57d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423ba8ece4b7951f78c30176ed9d43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bce6cfdad1bce3f38e4a9a9e3447e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757005503d89d3fa5dc3d15352b9abf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e323a3bd399dfe3c199b7d3e07c1ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165732ebfc95b1c7f9aedd38bb79c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9b3b0de19775614884ccd30233286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9efd802e831acd229561b5d88178d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b4534ffb6b557377c26e7b97bc1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3ff97cf1e69b720f37f9a72042b9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b31177c59d186753a472757ff16f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc14e7fd6159039d8349895f5c850f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49413d0aa3790885e7e2d56ab62c6a22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6569d0ccbdd68deab7c41c610a137172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c660459806c6b9f9306c6374be3dd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a583a4fbed78313f7a575ba03d4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f47f4490fd593c4d01c66590242c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5520997103aca3d9132557455da9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b7853cc09458b16d04bfc2bf986de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9002b90668f1ebf786c0a18124c27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdb7b25f1c9fe22a1fd326ac971e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51093124427a06be8de9d45c2965b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb67bceae4f6b948ed9a679c219515181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12c75685a923f9e5162680b3a083c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2d32a7a3ce2161825b41f0b7917c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d7963d2f0a03f51d10a3b3ecabfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f86ff0b457f535bbaed5c3ff4363da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aff46f2dcf364f3376b9f842ce99a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54688671b8f43b0fbe2d97bdf337e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62b4b2b59a5c01f6b5dddb111b35d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39215756798b306ef108a8dd0c6d3bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc417ca49183943515678700cb25c0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430843ca62dc4a7b4f9aebd3b055590191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de92f2780b2e6e543664efee81c7d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d7025ade4dbc89449b89a7ab1c0e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7378274704938feeeb56efafbc483194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b85ec509c296c6e2b91788751a7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539860836166e2fc8b863ffba34c53b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219f46c4d26d4dbb5e4ff9be9d2fa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553d14f5e2414109edf421ec9aeb81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6cda9f5ea0cb1af5c4973e2b260e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32df1fcb59e11c8c1dfaa4c6a7b5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9552b46328bd2063f956259b38e95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d3adebb72cd19b102a6efc87e8b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172940cc7fec2e977d275c99e457d077203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f54f9fde244bd9514f75a0513b9bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f0a34a1a2fea28cbd73321865cbdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2a7dc8d6c8d5d75e6dc6ff2ba1ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf73b48cc1a135c222344da57e4b04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6fae963fee27c3ef7625e52966d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4585cb4a1841549e0478c7955af59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b32af0481b705004f1725ebbc5744210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded7da54a4fcae7d29335b453bd783211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556244e35cb0966878c388bc010a673212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d670dd72cb10471d28c6687fa3b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a70ba8786bbfbec5e90b2404f0f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee43f045ee3bbf6db9644e28709826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f977e971f6396ea3c10c84b219b0745216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6a4f91820c0414540d0f14bb6a8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834252e2b183bd942e2bcbe67e4a3f18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d56930950c8ef3517a7acde80e75f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5672a28430e36637ad8663dff15dd40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122807a76d06350d195ef8f97375d3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b0665cc46d5a183704aaf9cf123d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a9fc7844fe85c23f4897d37b2c84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07a4ad88b26cdd68015b29089296d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fec71b495baeac01bceca6c89b60e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab43b9e614928e7433805c08134aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d48bf1dceb27d53bdf780cd9e4e33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468498b9a8852237252f95719c29244228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f520d3749b7c3ffd5045bd1d58c96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2d26395f4649843d3e39910d274a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b047b622844441e6771b5231643a49e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44e81e9b9e28b0996895a26a17c07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea73b53f07ab00cd8ee94a1a9e4ade233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9407795cc755b628405d0855ab884234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995faf4ebd74c8b05f2d54302dccb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905831db018d9857c0b4d6fc33b6e37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7523113e1228e64b050ad41a877e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07116cd92b2bab4a6a74680f2d6e99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502c31dbacd4e53f15a2e0f9b863b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f8bbe57fa9892f558f1e0e058358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094927ec044fb4f53d00a8384595e581241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e72f679ad031359d547bb9d15de3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4dc306e8c0da938a3c642c0f4e23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae2b0e283b57ff332aabc667eb516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf213b39d7afe7e44de072e88e4421245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc012eb12bbdd6a546b619ce750ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88544644ff0e59116aa14e39e3e61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96178565146d8f61d8d891cc72eccf17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c3345369e79e1090385a27dbac37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be70da8a21a0d971572558a4d0bd1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa749951f0cdac8354c5c28c656c346251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248ffda4f5b33a9aafff82ced1f1ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0187ca43ee02b5292d27ff2f9c054253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471fbf44fa7b635fd070a9fbbc96a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c32fe9194ee97d676492dd9531687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c05009d04e1b1abab0828ef7f1b47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d41112ffeab0e4b10af1a4b56e34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655721349cf1d1f8632cdb72974faf08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961e5e1b64cfdcb32dc3195bce2d19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0e0018e3d4a9284135925d8b5dd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e251389c8d23186a775bfd9f6243b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f1a3515012f9bff72ad2ca55c23bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b955cd49554caaf96fae79b224b787263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e080b66539f98f9b71d29774208495d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0690aebc9c844b69cdfce655d6d9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f92db158f21d05aeaefe9f40d5b27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b9b10a43be661903b55c8a8274b14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1ab4126a7e54b22a04902288672e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462754b8dfcc3b70b4cbb160b2ec036269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50f2907668bea58eaede8133b037f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0f6eb51fc86cce7c14b1a10199b3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f31986c50c25c7515a3c12bc935811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825225811cabf97b73c1d89ac4c8b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc770ed5b972276dd0b82e85f27a5cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a469bf27cab1c7fcce5f9d9a452ed3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9efad269aa5f56360543afbf43aff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71814da8d0affa51f99bbff97853ac91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c7b8fcec71206c276af525247a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489fb2e01beafdaca163064ed9913f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c811dcbdb10bece5a2bac91ecf8c14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf42c5e721296d855e4783d55db23ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60cea22607fa330ea8dad4513c637b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61501ac52f545a98c9420abda01b4dfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900f37704c6e8c4ec551dc48607f0ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31d5c395942067a149055dabb494e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec5c6a68aa67deed1f7e5382b22ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4dff42f806ddac21254532a2e73a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7cc9fee22f973f5e1c749a326f3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04e7edef22e393b274d64c33572727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6beb0a0cc2c6de04be2e156cc50b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b4becfade5fe0da9227a031a38ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c135c32727469a42be6dcc669ee90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef959294eba956c95c20210c39124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab64fe28dcb18f83f555936a2ecb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204adea90af47e7fb516cb3a9bcbc2dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306065c791cec70806d66ba9713122c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1adb471ce781813196c800dc95bf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679714a4909548bcee78ae6788a38d57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69e08a2060b27ea3e5167ba6e6121299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f62275254fccfb573f53d899d34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef4628960417e66e5b9363ab9e609d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586968194cffeb59f1e02c7f6135157f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315610a05a920c99724815a4305cfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe3b7aafadb4a39eb49be4ee50c5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3423bfa5b1c4055da4246daffea9d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f1f6dbbc56e2c4bc9e42bf384924306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa653f0cc142a0bae15bfc40003ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637cfcb8ff9a0a8919c14a89a09694308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237cbee30b9c544b37c49b9db679e6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2226f16ff921433cbcdfa03fdba42a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e198f667b59f8e179b6fd34c9c8d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2223b5e01dd6bc48e3a543920ac17b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a386096a6a1e23d44db0ead23dfb6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c02ff6f04ca386aaf0a79cd3196c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeea4dda0a59d0a41b3764aab4e64b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ccb8c0b1b9c1271b442a9d0b7384316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac469f09f60ae9d79c040191f8313b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea9a16ba8fdc5ee93f4a26bcfafb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574789ef8dc961ad726cd0cb3ba4558319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa779c6736f58851fc53b83601116c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730539e7d817f8539e6745223b9191c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b7d32c205f374b7568b451c0d489322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a755d6b471a427a95d66eca24bcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f42b65cef6ef1eae9d7c8d3deb14b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3096419ca3113bc75069383ad6e7190325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c762e89e17f8435aa1b6ccfd008c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d866912edae0b9e9336b61f442de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf6e8bfd0ba2f006097786918372d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea3a08334613594ff3b12e458797c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069be3744572ee11df891d8d9e881a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5068516abcc1dee9f03f773f2b4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428d2909d99c61c4c7c0d110692fe7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915aba156b54b6c05382ebd4da4d337333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a8050511730e9b27043a241c2722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e54a8763c157f03eee2cc7f4ba25c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717680007b81ced5863b2155543661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b91e747d117a58ca97b90beb140a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53011a6caa61128676e525ff6668de2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d78b0d3bef40146c8210dca498828339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c61acdb473d2c79a2f3efa45f8d14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44075ab5c5810daefbc6f2240f1c1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d46b2f8031850655b746ce5e2e4a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aacc664fa78995ba0b817b5abeb1d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca80b1824c92ff5d9153841cff0ff7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c86bac2ea29101a178d316b607784345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c82a3f1d7ee39c004cc58766226e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d6bb9dda6c3b6388a4531b440c19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157447f73b1bf63c9ccec272cca0ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff274248d3a943690cc5955f2c4c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267391bf3695a4a1fb8cd83a427fa858350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23239954af707c9b7247030227b702f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9e1478329d3e0ebc35a88e241d06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f12775eb0223bf21fc9f34bb88d9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db19942268e05a88199ffff982d2da8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5abbc6e0843eb556841b3275d7f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998993e1e210922a7451268c5737cda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94d15cc4eac4649d593d45633b872357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57beada289165229aeb86b5693bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f157cef3be0fbd0a2ffd96c2ee7379359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83df59e1c1fdb67af643ee8ef790509360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecd98f3876d9bf939073e1afb54f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6beb41f5a7847b5bc82a2e7583a3e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc406ff37d73ab097abb3613c8575363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1a1d7ff7c34a93282f0a2b1c0d27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259599689594eff2fa680f4b7c04ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21ec3b07a92c0f9942d99341825c39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a12be18ca68b010627335ad8a060367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec08bf63f2a6b91130dbbb89a010b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c8c95daee1dec1cf6e8a69f2d490a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f344c7daa987a5e582a77df0d19b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6f283fc0421ec2293bdd519cea3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687145198f7618fa058149e74bbacd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78b2d07472d4acc94143712856b8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651114880e55d288075184718cf1869374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e983abeec6b556356f85f7d94dca8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b61340b888c629076c22a12469ef6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebabf81d77384700519f3306276e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec55da3a5a78034ba84d964fbbe591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a89c3bec537fa3fde2d927352defa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029bfdb68e00abf73159ba2bb68c80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7278cca22e1a32c298a3944bf9450381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c20c891e840226278761989559ea7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e33fa402b8f90947aafa964e3f9465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45400682d2049b53740c3b5d9d546c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1628e773baa31bbcc67100664791385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b0a8f930905c247938d937631f42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc81dfd6db110650b9edd5727af19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315130095458c4c2b5a6ffa1ac308ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1559190b861789dfd6010c5c1f40a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d179efc26f3b0314a6e135da4493793390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf42e8f33531f84493e4c119355138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091eda789f6b8ac9421c758b7e46885392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd3667bdc401af1cfcbb23ea2098d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4368ee2a5ae1b9c33007b30ed8d3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841fc65a99b8c3ee917133f23a5b244395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462247e39efaba4d76cd1d11faeff66d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150da8d103f60cc2f4f629674fccfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e374b7e03c530cd8f1207f966088d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd83283e627b035f4e8fc461bf43b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab1153cc90fef444acb6b2844db81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45909c1c4eb2936249e206efa9d50c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57221f6340a21f732e7813a066943fa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf23591a1a107d18d8a683d75a748403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290da1bd39ec24b2e7c09c919d4ef6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66d5625ec1616b24fcf3e1066b3240405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450fb828e7c0b31a215a89b7dd73a38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dba78cb93483bf19e74cccb011672c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce92add1db6076c206ab5d7e71a06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8749c57bbacbb7bc6202e61a263cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ca0b081c6d4f9802e15eba98d50c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546223f175ac0ce5b56dca367cb1d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f64195ae5179cbd63399a1d02018412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff19ed3959cc862f712bcd4f481b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030aed09cef09b82a29d5984f9ebbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16272563d87175b794d8a770b72260415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3e309c2121ede97bbf183502b60c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8551e1a92ef02bcf66f954c21000417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f2bd3714b65fd0c1b95374d45b2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08a192189a35c372cf284d590f7d19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f55a9d609eedc78d6c16d2e58d1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d439f2f60c341295b622858d66c11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82baeb9b336b920406d97d5d550b3cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f035575fa7354ccf38fdb830633ba7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da677cc4da67069862606ea3a17c13e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e22a4965ecae28f3517a4a2c2005b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ade664cc42730dcee22713692871b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b45d9c186c2856f9dc120750d41e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fea6926090f10794e9e1244541c63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf97a703f2d289e00a2dce2ea5f4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fcf32310f7cde83570346784201d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576a570370b3776a0c3fc2299c9de6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d76d50e1cb36db1585ea3610ad101432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47b6533cf83b380143665a557fda3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd27988d9760c6038288810e3f72b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20000b774e236c94cde502fd6d209435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa4921d9ca3f7cfe15981a833f917436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0fe622e7e69aa4fc41d49e1456294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd04d5bf1b08b3fa1f84cf72b0a3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974c757d417b66dff8c78cf16d53f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c670c8be973d38708addaf0bad7c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a06efccc41bc1a2eb94417143064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937135c1b617153d832a8fe1167ce9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3e19687a778b8739144a620f941f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b875366f920fe9cf9dac6dba4a8d58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191925b737550e7eff32c789ab927d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3a56f11800bb3f9fc0b7f35c30a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d822590b02bfe9663973b31a895bca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6520e215a87f3d7757c8c8f79a88dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381963f2ffc8297abedd5e40e86c1a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb527558c8171181d46c415f30056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f00824ccb91924d154c6fdbb4c7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ebf9cf8167ffca3632b1aed50c738452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71facb853ef063057752398c6b487453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e6c90f8bae9f0e1c8cf120d7dda2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3ee11b0c7582b5cbf8707accff4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760dadf4bf9de2618042eafa93471e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ff8e14d2916a792bf3ba8c359c13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b545b9ad9d62b12d758287dd896a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27440816516cfbdc8e968e5dfa152f38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120df98520766c28829f7676d540f8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd33382eeb0a83542c452a143061060461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b7bd115380fe0f74ac0fb8017d72f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a0d26dd20035ee6961cc8fa56192463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32037e82abe455b53c22a9ff994aee7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ba2be203982bd4d59b413bc2590e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3152d5b0061cb33a57d922faa8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426862ec4e51ba1e256eba9143c261d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0340842f67749e2b0787aa5d5ee93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd35f210517daeac272f8bd66e59643469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155816e53e74e04c3f55e47264801f04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdac155198e0c818db2881ab4b008c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e909447d5542884f9cbacb6926000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdfdcfeee9195ba81843635a66c085473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9f05d78d2de321e52577e3dd93e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ed8fb918514289d2025da1728f65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa018957990ed1b14eef5e620b858d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb0cd6554797b13675b566ac0f0c7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749bd9fefece9c4b7ce466b88f37c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c070d9c6b15e1b62e9befe1c2d4a6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb9f5c24a4ca19eff659fe7e2e277480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339940e22e8b23339a529f8c6bfdd41f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4dca6c1e3affd8c3bd9940263c4e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c7a4c16cdeb4a6dcd861ca214f3a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8dfbe84aa8c828b3e87a2bf674f08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6474e351204a2a5d95d5c12472032e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ad463408f3b077493b8e4b1f3321486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4e6a6cdb0b38c72094fc7d7210dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc9ac0683cabea76996bc368e62e5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e9d509bf9f5b417f2dab8bc8300c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c02d7ddd8e44d4b6858d7c4b3952c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3843a8a24d94edf9a580b90e18d388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c3d6fc6ef49032eb3e97db4dfcb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30ad3bce55d7dcfd9b59266490302493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921fdb9374ff7710efc738a734ca3a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d7da3b135ee2abbf7e7b7e2f8929495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d36f3e79bae163d8079cb7a5bb8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ff931b814cdd6834e8882d08f0b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e50844b6be6f6915b2e83be16799498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632dbec16b0115bc84434843db7e5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e885e16d5e7bac778cc96f3cb34afcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e0714b2aed8e139796f9a28314cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af860087305bbf337f342d0b37d44d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07ade9e98b0af70e4968c574ac69d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18bc3b7d8ba0c8a0c96b0ad2e698f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fec724e328bb386086e46e8e5aefd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810cf194f531082e62ee01ac8324579506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a9eda73c0cd17bf219ecb895026f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7428889c3a50816279456ddd0cabe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4e9a22f13c26e481d5b0ddf9dfda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe9124a53812efb2c9809c77b810c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31f1e10ea9cf38df9f4699445ae6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281cdbf3964dc0ca21f9b3ba52f098512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba973563ecc267dc519d51ca65f86a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb05820563940ebf48342bb9ab0d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d0a4f38a2d9552aef82104f56270f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f875e858069884cc4bc1fb29a6c441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8533e187a83e54fb7101cc0405131517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fa8e29349e8bf842d2852772b875518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd1374c30448f89aa3a11764d8733519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d5e0a9c6da999bf1f76a4899e281520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a28a9a4e96e77cf7f162416d4de3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ddf252e6c3db0a390ef78203cfb3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8dfa5c286ca8b6575f822693649d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87028e9fde3a5231df83afdc429cdc50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c9aa89d902bf90e8129e643bc9205525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc91b2b047af8a0f6477e80375046f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10b2aa39f9a0cadb5c0e6dcda421d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a0704543bcf6099668aee84865ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc0f9c8e1011b6f0aa83b9cc4f908529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec442d3ca61178849755359f5a9d609530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d211dbbe565313c1be5569923c68b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed066e2164e787c4d81e73e1e1cfb72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a180df2130aea975a0b68e2a9c06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61cda1b7ac91c46abc22271203f50c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7b92c94cc00b84246070bedb695f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44a7b289f49725bbbeede71f430608536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeaac46732670553bbc4f72d364e50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b5296361ab17047ec4cb65f55068538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e6d81d16860fdb5d27267f9ffd37f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c76e65c0985bc81e552b7f82c179540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07bb69f6d650dbdd3d60347b308cd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6450dc0dcf896b2e0461cc23d02d19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300faa73411d80366a29b70ce9bc0fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11727ce1ef960368855740f8215dbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba83c6eda334441e48c7a1ac861dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed60f0436c710fde7139bf2bb8943546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a328acc446251c2994102de2eaea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e55453e33d190af9dc71f669f1002548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b912046c7bce1578c82f2bfd922bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c41c4fdfbef8f654dbbc50916f52e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778323c55cac81e2107d76f2ba8aaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2698cd40538540ccfe473fcb1083e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fa7c8d2b88dde87452a64716b379553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59ad5f96574dc488521fbae87fd127554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e4865cfb4ee9c029ad54a7583144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889466af842aff1c3060117001ae09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a04f15c5b054cd595cf73a35e8486557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b7c82c5a43cd99e1ba1ce4675021b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295cf65f745d5665dba60fd793d2787559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9de9c1e6029fc4fbdb5f1cf85a738560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553699ac1f8d02074e29cbba9b429de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71481d50a8f321ed3a01c471676e10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948686c51cf74a4e059706da1d47022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb48218637a039b96ecfa3f6752da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c048ca55ad26f241310e0b00d9d060565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c407b16c5646e4393513d2d25f0b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449ca8040298b06eca6f6e5d2911fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0ec779c08521a91ed772df933f00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0995bae662a38420d04d42b0cb5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db62e535e3d6968237523fac1e35e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03d6c441f493783c386a5b5ebb2fa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780aa938af0d13008193b6893ed971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6835d3ff4c3da8e686a8c3b05c51f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5ed197055fa2c3be0a39cb3e5ead574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69051be4870b974cf96f57e1bbfdab8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84591278938aa67990a1de226cd8ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd844598af35f5cdcec892e6f49370577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11380bb813060b902212c1a9e0599578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8b4eacb3925a34907c7bc860bd14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd61a1bead4ae3112b039b360d9dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de61a90dd10ee6beb9212c0533b5e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb3c977fe474051ce795077f92252582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03504a176ab28a1d7bd069a541025342583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f14b83b57658facf45fcf50a614f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aabbef0d144752582dae60e4c658a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8547ced4cc5f425d78d9d7bb11bfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a17c4fd360886ed138eeba3f7787d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2fab85a4b846122368b90bc4534b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a34322b9bcef24ee5422665ebb46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2516ee30f8bfe4a35a2a9bd7f000eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181d4bb35582000c031e8974a65dae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39a28061845ef99b47102bd49afcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf686e445879de627b8f84e259dfd35d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afd9b0dfb43096d72a30fdcd71338594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee51e89ba688ed159ccfb737f03e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5737d2861d2c6996625f5ad76327c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ca6fcf9dc9f54d67ae9eaffa285e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f8b8d345e6192364c1f2bf1fa2f35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7970975aa9189239704012ad9f7a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b9d052878c2e8f6eaf513cc9da53f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c08f06705bb1693e9d99e18a6f81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46678515e338b19db824f8937758b028602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369519375f04ea6ae8c1130d1227d2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25cb662945b5a1ef6a28e7d9021f8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364db0b07d31d661c3195f203093064605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96c1cead9374ab6ca268f45f31a272606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851a7d7a64e7ce0dd1b1ce7030c3457607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36286264ea676f104bf449ba1cceb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037277289fc6b9fa93fed75f0ffa389e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38c126dbce9be56ad4473de485184610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbeb79d037cf4060119579e95394d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13aabfbae4208e60c4138e71c327db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde0c5fe0933ce07b209fd0b8a6455613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b44df9169dcb674f87596f3fb23d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc3bc3eb7c4cfec6dcbb79af981aee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f430d439d5b7bc1f4e105dbedf92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60e40fd43fe60d3c31aa2046145c6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41195e1ea8a84bd8ae41d6e2525cfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808bc1fe826694b69575d90aad9dcb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb1ff2592df0f9382250f74035c05e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8ef1524fc80f28036526696c5144621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859da6bf1700ec335d4e61b7172ff681622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618809d001e4491462296f5a11802b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a0bb08ca768e3eacda5ee1af80dce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a966eb50074f02eab473421913a7bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656fcf5e86a76e7835b6124c8981d13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826222848db89afbed6f72aea79aab5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760bd09c8b9b71226f447550f08279628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e565c0dcee6e9b23c93f5298dfd87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee942540f9f7abaf490793492807aa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492fde19e0d878d0a3c8a519f8271de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4d2b2673ce4f4782a38e3928c824632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d343b89e3fd38af5f5dc492625ae7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f280500a8d45548cd9f8b1f57c4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4625a7c4c4021038d89fdb6325319c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77176db5516a66045d7d6e71fadf36d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e82e90f08b85f014f2668d6516fc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b9cbbf8e9b30a2ee76f293c64c6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a52ee14ded908df77badce6ea478c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bdd313aa93a5ebcf28217715210d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea4ed30d334e7e60fcacd906a2c107641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be27196d33e6705d412cc7dcd42808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c374d7e0dc459b3a19af258e4a9c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30b4e88da5f14b44b8f220f601f08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d05cf34b0d76c7cc6ad6d0428d1b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e82c030645ce06a5d0b7b248f377646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c077eb2d526f8927b697a2d37e57e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a881cff602fab43e1063e19ec941b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1816926c488943b099ecde680185ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b27bd15ad98e2dafafd7928f0fb7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e369e3770cc28b674dfad452c533fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86495c74db0441b777f016a4232b5e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017e9ece01f435a7edca4ec79a4c113653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a73e26b5d7c7a3adade71de905c3de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c62f490746c723c777867b3da5b97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3e03cba54e71ab8d6d8f68cf0e51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9694e4988d07c8656fd39a7fbdfeb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385bb9e14f40d4dbe3fad5c6402ad2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc923b436e688caaf552c7b82a84fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd100b33c0bef5c04309d56627323e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30a86fde7b90de630918ca21d375f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de385554a7bbe5946643dc05501901662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7aeed04a1dfa13355c113f36aa05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ac13f2b7c71f89d4ad8b730f20f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75431a5db585092300a6ec60f44e9f6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda15133f1a24454cac78578b5d5ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a83c0503e8695d3529538745b3b23a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0b1c90d729761c7b5e19b19c2d85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f622924ef72c3d85051650c0c333b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3595377d6da379fb45f5f1cbe6954670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5347d3bd074382388e739f4137111671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdb3170ab44b4abf9b8840c60ec570672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c7f0b5273abd906652696fec4f65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7389c3899512767724df7e6e9ac5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3a627722f577e16acb6700b8dfa5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4abac82dba0c2ba35bbb70642b05a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb732cef9392b042f0ac8a17feca7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32209834017ce3eab2fb609a848c87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed55a39480594fe9f6e35bea187b6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6177da8389c14ac3e46ed5397bb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef50f2ed93ca61c7bbdb47dc3a0d3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9067d0a6be799bae9c7e07308945a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7902a72a111952165ccc54d4fce4b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878502368398e96375d4bbede1db7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933ec7134117f4135271bda18ca45d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b7185a80c00b20efc629ab3e6b24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c610b7f07a097b4317d14e1c2288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd532ac90aa4c7387b14e9308ea1c7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a4d66ff9f5c85c192f9a5412cf88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d65b2a37fe9e81f69fb9148cbe8a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859b94969cf30cf9048f5bbd822f8bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc0d88460019d76c777648ab7a5486692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa542db509580f64312ddcab0a4129693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3f63463cbeb7b4741d5a240885e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295826fbe2e0feb7eaea59b0275cb72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fcbe125f3c38a811a97d2fe92826d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b16c1923aa364b7cdcf3e6ee1ff6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1fdaca17f0f5e8f1241baa8627825698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d97a398842550f9a1eb64f09a0b0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2943fcb35bdf17ba8235c3c949e53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f21e164d96c035884d1bd604671f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b8245e8959106c67aa0cbd6521f1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf0f36146a603441f5c10bb8205ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98a5c02e949261124cfa304759d6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4784130918abb95cbaf1114a8b86743705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25670c39ef30e69935209d4faefce5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355195d8b0cb033ec338c8c38c3a8cf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026313f0051aa7d462cd8d65986bb258708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb99d9f43d62e1f46e1112ade24f25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf714e2afe66f5ee5987de7fa9a3d62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ab9fac692f77af33e125ea04b812711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c875268e0b146cec53590a55ce4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23013629616d7df1db3f70386a2c6b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40569b757c2a67df184ce70f48e92a91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a3855d73f29c0b2bc2a88ba1e2075715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ea465dc53eace0752bf22fecdad9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808369ad89c94a464693e032d63125717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06800bc4da10ace80d86d517dfcfb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527771eadfe6c1af40f8c1af5f34f43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fa50a1cbe67e04afaf6b1f0b15c90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1805df28b97e8e73e1ec79595597ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde69428189368d974c5068baf0cae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f321df809bb84a1c29442704fe7a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898947b89b31ef63d984d1516bde7c20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01c847785adb69b4795a8e9a6a09b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783f9ca151c3e18af4a1f2b64ca8562726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a2e501d1e5d0253e0c38c43ea49be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cb0d7bcdedac6a98070ff9939eb21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b50ecac3c82ad6c56762b8a56cadb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdd50cde7192465eca84a286d1d2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daf6d7ebf6513c9847a3fe4e6fa675731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1e7e9f435ba2674e723c204f36e01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d90c7a18a9f55f022383dcefc7f0eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc97e2fe9ff226c1b2618ae2835129734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8cae938b5afad6e1c0ccd40cbbee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66099375ccdd47ac4ed42dfbbc0e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efadc3db4cd8108754677dac1b49f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c8c54a55ac643129672d2524905c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140f3daab00652263ccb1b7fe37df4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299b95a00d07b373553c815a2ce3713740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c1197b93f51cb9b7879d8a870549741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7cee231065a34536fe99d0d74fae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ad58a48745159fb95ae3fcde6c6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998ddb3828be213b388ae36a40335a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400516cbe8caa1547fec0630039534c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7594cefa23f5071eaf758434d401746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c2ba02b9c5e4d53111d4fcf8ed61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01b3f781d78243fba462e84e02889748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c35ebb6a82351189228e293b3e656749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a15de9b813f2cbc6add93d7fb2f41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24493d682a56a13ac289fc7e9eac6eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28769e559fafeef98360e10a195898c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b7004a38454b0d351b66d81279b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185b08247b9ed7f60a2e44d50a42093754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1ce7aea2693d4d7f7fd992bbf61a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51fc68d3f1f2ee4cb343fcc82c33fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6ba3e7b89cf383e13c47fc20dd4a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100ae2a9605f833440e5e72f047dd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79dfac85ff9f84c9f6f055802d895759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e156e7b3d91abb4ac6f7c17783554760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458275098866f411f7286972c738408e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47349dbd8f02fe1d179bb457052939762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ea80ff3e1974f4dad3bccac53746763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deae0113b24d8c0f6d6adf1e5a75e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955586b35ca35326d4661b32a3035e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd213eba9aa1b8b50afa02fe31ef0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8499514e5b4a1ad6a3566c5ec2e223767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78dd8c3c52ef654a5dee2e9a1e7569768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908040dd48b7b8e092a624abfcf05c25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f33993e06a32e0448b8637c6c44a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ae182953249e28eed8c9b63a36f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11673669a8cdc57c0d8309d9e6c5941772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbf4d53f85021b29261e6282f3561773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f075fcfa5ef82bdc95f3f8ebf3d4a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14482c163e4590e42670f7976c07519775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e112265d8e9d76e7c75982c156ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4e59ec771c011e27bcd33b1f481d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f5b03bb04710c3980b3d5ac12a441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5ce83da95ed6387e8643c1b73f662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba730438cba8237f32b166b7aba1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c55559161987f44602a8d1ec721c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd06bb3ecf99e77413dcf500cc5875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acaab0fc5e706eac8b4edbca25277a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168634b35ffb27ac50bf25252485e9e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e1437d9680aeb8b838f0e0c307838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde4d67cbbbdcd5d5b8a5b4c0b68519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc2010a8428ac8190792ef0b3591310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c49371b6c2acc9fe2fa213b6a656b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d6219726f4f2d62f367bded7a91c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e647778792249220d1c274383f4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2202ea2c53f602faf379b3220fc0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9c56eccbd9e74345fcc3a17c20f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf97a96e305ffa8910bd75ab2e45b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fedd8b204393f5871417cfb222e31f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af17def51d5dbbc85a16956d52b5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7ed71533d6b1860512ba7e0c95d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401709df359cb20d8816389da809e4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84e64da00354fcf46e0c56817278f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9326771ae1d01cf4d40e935f889bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20818ae2d7417ee43a47384ecf3827d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db84fdfc93664ee3289fb10caacf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1529e90d0281bdddf907c779b29e0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46048eb3c58e3f6f0462506e04a9945626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfc13f5a59a5c05ca7b4d4569fd5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8412bed5021e6428bed94e786b53128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ab2df43812941647cd684705ed8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9c77248778101fc5758e21455fe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed920d9ce55b1ba144ae2ff0c2fd5e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32874d786738d19f24af5212719f6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f26ccb103a6e8c21a979d83f02e6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80b19f36808cae074102b7caf207634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f2575536ff77387efc587019802c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a108ad0d4770f6f7fb0d611e778eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca871c3239e3721b2c276dd76cfee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f3ce920448508fd34dd27b0ad76238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096dca6b568cadfdf9b815361ea12e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18853539144298639e39a613c0295d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d57d590f9c36b828355c513435ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769cd73fc22ecb44df7b7cd0e9d72542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965ea8e0507e060d94a6dbe7d9495843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d7bac4d1bc927d9b60493a80e21244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae110b3d7e2fc83c80e8122586cb9ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e762bb3bb9a5bd7c61d166ca7a880e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa567ae0ad515ebb069edbd71974c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135813d3d9aade6ef34e1ed0c41649a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e7d776a4869d916afce494fda96049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c457538ce0fdde90bfddd1a76c51e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79da9f4c4589bee373596b34e0bd4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d45b0d09ca868088411318890f27052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d14d5451d02a007951db13adcda0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768f708d938a39fdd0568ed157b3b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb985f6eccc85a07be01e86ef6bb8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572cc3c554976d8d76e35a0977b589d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc7e82280fa9a136db68087b8b21c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f302c21a6fe9b03035d7a324637f7c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95a6de784f21c86022f9565edf61a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ef5f090c1951229d91a9961b331b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e036e9a125ecf48d4bf3990f8ace61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77252f1f2b25e41712a39da7fc0950aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7187dd732da067e5f3c61ebca0cf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db677c36f0e67d387fe181bf07cc8f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12fce12ee62ca575239cdfc8ee7f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae69f2ffdd13e495c6d079291e81a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a518be0e76b702f074948350e214e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d046baa0b8556f85b6edebb68e374268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a67142381393922777bd66f9d8ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072cefe87d24bfe74ce825e12e6229c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251335fb53473a9f74e7b85d3204280f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1231c7321e9b104857cdf81207c7a6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb97e9c284d25736366a6f14a6e8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f4c1c979804cfb349c5cb078646e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375640836abff8c9724e04132f330e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640da99dd92c61a1f10049d1949c56276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ac957040f7f5c88a588b9a8361e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407951c8f619d2706d952b694e9b32578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e84e6339898ae6597fd1ad27498279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854d899d98ead6254257b35ea0283480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb959f9334f08e45989341290e794881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d54a13cb4f0df65f6a24053b1dcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66996de7b922a86d21fb8c094bead83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ad849a89edabb37ee84c83d92e1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574656b1da062a459f04e5545b8a3b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b3c6348de9e970eef8def526143086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a941905d4a11cd8ea8b67efd511ca587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc30a617232ba97b8e9d14b699b756c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a14f9530d6e9fc8cbd1529c863b94d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6b98837c0e87e16149295443825590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2694a7e905f5ab5527b89cf687ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec8869eebdeece4055b23821a82ec592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f96454c485a3ee6eb01f3d5496cf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d48a249a827e867f8e39af107b0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7220d0ed18afdbb038ad00f9ce22995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c245c63bfe3b05ee95a355779a345296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df104ebc4732cefbb2b80b95f419a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd30f1af4db1803f563acfa3cbd5b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051529375b1238fe9d0dfde39988653499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b78f68767d21b53984409472657a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73e1d3dcf4d8a9bcb47106adc792d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b9238dc8cdf526633921b2c1e7b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd2d56f5ffc54095a7accccc87947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3c219aa1aa18790df7dd3dd0da2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c062d6def461884d8e0831ad81a263a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af540d6b0a79373732432555611e30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead2e29b00c39abc4a43aaf702d289107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d28cb3071bf5e311bac77c6f144b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ef257743167a622aeb294049b7da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d23c1694ab4942c5676b4c4419227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567aa1dd29a11e9366c9a6671ce4c47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad226a136502624349ddc293c9398b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad7f3dbefa47e2f2be205bd99195df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b4273152b1c6e0a79e775d45fa60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d62dd277047f27ba67174f33cc12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c077c4cb30d3c9b527187f3d26b632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a651934c38c2c7100d999e3813ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b18790e60230ab620b6dfa336abd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f4af8f9cf76cd262993c3c1663b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d14bccef613fa0495670b4475a8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d7ba0af821844a0f581fe0e5c8da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd7240e204238633c45c263a4d532122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649485a42888ef04faa3717033a95a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90514f11fdcd85847db40dc393e9e3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec35d39ce4a7396a186b29c7141d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97c57f9bdcfcf4b609d390a33479c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb18b1ced51894690904d4bfd687d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501343566689083c56f03dbe0056233128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b669eea5592ebdb195d8f24f0501129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f6e7b336b999a32d09d7018f9247130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d526189a4d7e56187bf71e671df368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc60e6748a84842c6ee1d528c290c87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c12d965443bf2d24ed4899ad18a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98517243a753ba51c74d4f13dbef3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4a1ff4134990e95e3df8fcaae3a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393c06476474bfcda915bb302fa49c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3257712e18acf476d3c3e1f9ff3af76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0dac0ac11916719e86500fd4fcc16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e819d0615656e6711df26995cea1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aaae3599ce11e10dcd41bff47a5c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c29eea3b211580b6cc4b5d221de62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725b50b99dd9ee7997975d95013fea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357397a102ef076f03f534f942aaa984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bc54243c5a382006b756defa3743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f03da83ae75e488c5405f3cc2abef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16ca46ea881ade402358c2c2c8b71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ac7550fdc75d07267a91905171a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb25a83c7d1307f35d0d918bcc354148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376d6cd8f3bf93ffd5ec7c334747342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06560d0462e5b2335d0cc06b3df1c10c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018cfea62fca942310d78e289ab47b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46deab2fddef28ec8f30ff7554dcb8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f9d28d2452e2a62da6421b3da587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca44b4be02832ac1a6bee5454146ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7e3c9cf8b306efea3db3133f6755155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a14ae699c935a8c9bc0e62c99e795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0951e8144f7a4afa82f5882910dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e80432ce554d178b19700c4685fe01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f41a5210c354ef413d9cf8391fa6c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56c7e0a1597cb060e80b1b4a9eee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317a89770325aba0f91b1e567b4ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c1221d5d9f3b376fead9b4dd37c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b78c20258578987ebc8f32e1b1f92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37286cb37e44cb9c9b2c34f8cc4c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c11c356cbf8c3a6b2d48bd3cadcb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd2d4e04cc8518d3eceff40afca36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa36218c73171f076ff65df4c57fe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057536ed89936c6d3ce91640749cc39d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfde2fa1e3b4233561b4968ecedccd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8a6db910c3ef5f2009f21b7ada3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebce4aa831bc4f67f9236473bf51a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b09d6a852ca72cb30793f561ad0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb430c4e2018ca2318dd85a058fcbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f2d75c067f9c3f160beff0998b91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af111f4ea241544825136b457ae2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53dc759c2c2caea6a1b5322dd039e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6043e9b51e8606243e0bf01ccac23d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac69ac6ebc36e9831944bebf227cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc66723f26ee4d3d4bf1dee6cb6a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693744f0657add2be9a955ae671b429180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899ff0337160ceef6e85df35e7acf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d86cf76fbef6aaf0d9f191eba314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c5702900416f114b1a27e48cb4222183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82820bf02b90d25c1b7616bc1f5d6011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71b4620d0f6ee3b6815fb6fe121bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536152073230ff3bbf3277f560074d95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a98013191193986adc048e6418a33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c5bbdc8575f7ae2947e7e8fdb75f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a565d62535b951a848f0e0621e04182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08afa75116ac2ee641c05843eae9d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f09308dfb8ed7174e47c9c6b6241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b99ed8ea086db923a0f4f829979772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d81b026174d7f779357a52e79e69c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441c9981133b940576d6414e2b564c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f60018e8f8278b359d7bfd7df47a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce7b51f96cf42f65b2ccc330567da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779884fd15277cc60b04b7426b7a696b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fc89dadcc37a1718c0e132ea0e8c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca7f19b06e988c92418f16c39b70a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cda21623970724a362dfefd3012ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9097d71f7722941764844c45ffc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e619848d1b0596174bba4a109c5700a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83346e25c150cb90025097c7dd8705203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3edaec3e68bd52876da3a020ddef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce9cd322753502c13b5300a39dda9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99cee7ff0b8f457b5c5644e1c65e39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504881f9f6f453281f5400de9af88305207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af5a60b61b1d1689d2dd010cdac7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fd430390a14bf93462b0884c918e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e431e21745ca771f189182239da5bac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ffa323257c4d5388de70a475948e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7835851e61b37ec91b08ad6263e5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168a676b615682be8f948eeee44097c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308629d36c0e44eecfce7188138d6ac5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d918a0b715b4f5ae23d295480e19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe7dcb44ea9e3f831241e94b322acc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2b9e874c9d85f535c79c36d58206217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a64c8a117d42b217ee48f4e184c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e571b3346d70dbaa7b73f0988e3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab617498cc53acb802ede1d461e766c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334e661f84632ca3692a729aaeb3cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6eec6dedebfe0df35c0f19d0da87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1df21a7e2a676f48453423a2b8dfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370ff8e24f5205960f8f8ec1b3ebc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25a695fc97541e2af430f9f4cb6ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e054b4a95c47ee842fb9d281a8dbd6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd02a67d68fb3aa342dc5a4ac2d86d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264108de373e459ed992584592a68510228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb2ebff555208fd7bbbec42c354c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4cd62b2c1b62bc1b432680ebbefcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b8919fdc838d92958c39e360eae4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2a0a0422ad0889ea87e3eb0f68a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130820e4826e59ea5f939d6f8102240233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcfdc7aa21b05ca8f985e1f7c3d594234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861ad53d999594f2760b7c1f007775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b475eedfe10b8d8234b9030a44dfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6e56f8e7b6bf13657a78e0d2899c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7826ceff675efed980d04f52fc057d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccceca46d6ed12d4be27b28d5b1f0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06c0ab546bd2407587786b02c908c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a435740108cf4e29163473b89104ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810ff9139f876fe482adec5887220d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed59ffb52c49f93f14aaabcc6e2363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98eef0f3ec57d5e5e55c3baccb28f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001ec16e3b0ee1214d8198ff1468de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6381b70af7feafa6e7424b2835cc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de5ea2dba40b16652883b890cf3db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803bd58610ef5b928c68d2810f5e32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac19bdfbad3cc6fe5265064144c68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6110671ff2ae80a149d55d875bc94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86111b0a66a910598648c7953fbbcce8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3814b953614a51c8d950219793caf0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3279934f40de8b415c1137a8be4da7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a3d94a16bf2c79470083cf912bbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491072cb79b4c2d079f2b46f088a870255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19cf411b41a44235446468d0b48b26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014eb966e4ed2e377072cf319b02a76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d60dcf60b90ea9b22030cbcc9e09e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b5f2c202d3201cbc44be787c141a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b471babede825bf9bbe6e85b93318a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04dd1b419bd52ba936d63f501b1955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c498725f17761eefc6eba5afce2359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d511a06f561753d0eb59ed4bc350c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95543301852a523a8b85bdca9a9488e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd135dcc0c7a459026a728535663e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a4cfa504ea5e7170671b0734239c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6386ba70c9457958b6a0ace29da047267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54189cd7ce263c8b6ca38f4f7fba8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a3f29876dafb456e3addbf7cdafb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a67f9abd993f5c51fc9126343f331270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be70b030b3d9450aa83a04a65e4dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403dd21f3d4b8c5ccdebbee711b446272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21258d63ec456ddff808b15af63e5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41607c1f5f2eb336a2469efebca123e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f1f6ebd5f3188a68f811e8c80087275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27e6b0458ee3ccece2491ff1a3f1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2a3c09086079186f1709f9669c1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc92adcaa760825725549abb10ca16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a63c37dbabbe99fc9a00ca05a5038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d11dcd49752b58d30733694463f65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fb95b9cda4873d15f8b1cbc6e7da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b9a570a2ccdf711e4950295cb2ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c72f2ae5a69f74539b91d289c22e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc6db5a332e81fcf8bf6f65165b2a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf3646e4c3b67fcebf3e768d12ac71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad94b3d5b5678b590d0d0a2bbc2c820286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc5de18ef23fd262d298eb64c6deeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25d412d4b47cd5ae597eb0ba441b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5181ff036d8ac113623b81f0802952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc25bd178fe23368b1db7d64cd764b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c06a26778f9d2a66d87497856f89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e624399ca6ccf191d4abd100e1e82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a5d4066d88cc3c1ead2870bbd2307293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f7747a0a1d21780199b52afea8214294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860a7bf404e55ef868fec9a4bd7bf53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4a26df8d6f34e018ebad631a2b634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaecf4efc63673e0820abf6f19f7064297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696979fb2b8a129dc891af9f7fe27255298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1589bad7e34bc1787e4a095c3fb7df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d33732b6b42bff27282f65ef9ab6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab092ef99ebe339a06022abd6eff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d862df2d857cc9a8ddc84e81f22e3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145259bf8caf8d0ffb87dee778fc744d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a215f5b0365de060c084419bb569d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975dde6680bf34faf0935655d90069305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74815f6c6f8c97dcde6a7967abb9c53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8d3f770538e99f05adb90c8ac9a38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291199eb4f0c34cc38aa9e9710b59a28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab382c181b1cfe1d97b77f8be957836309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a7c212e3a29b983e00447e642a92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea978c6216064f2887397558e3f5184311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22105e0a12841834bac913e7b4da7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574fb9ec74722422543009f27fd818313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7a6b2ff6ea5aba842abe7699fe44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e0a96908b2f4ee14df6e3639516e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211229ad19ab3386c238dbd515268f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e2394b15d63a47571a844f679551317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc70fc7f695fd3a3de815815b06d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e89d8fa71f59cb4c3b486b494d10d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce362b705de880f9e71f491dddf115320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a168d3d2e8babea0caca123b91db2d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa83b1a4a68131ff08f31f5003c90c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c308b9e6fdd6f231340fbd7801e6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fa258d9f81074149277bd73fed41b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878c6bee729be9a812bc6f4849879f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923c7d27e7114030bb2870bdaca488c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bea4b18c9fb1f2ae2c9fb62579fde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ec132c6fa60ea334a9743f653a8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd8b557e34e0ff2b1cbb22f87f7aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9ac3ff23efc27bcf6b40838f0c11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe64a2728f3c32f73c371d5136da4c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f36f228f34b88d95ad2cb852ce775c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a732433bd3d0ab810ed64e4345840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2d8fb5b3dcb3b267d548d520bfb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9da7fb3c83ecc7e3634b18e7d7d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763397656ac7a62c3c12113f0fec50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560f7f059906d503f6a968f7b4df80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42bb6ba754be64720f5d5b76d9fa01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7575f77a20bd35cf90311e5037aa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c76f4ae3ddf6f16d258823ecfe08c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643bfe582cbf028a1209aad7339423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e3143e35e2b2b9dcd4f3fec6e5b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c30b1ce68aa855139e1e61ce4edd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9ac94c9dc943569573297cfb1cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810225cd12084d64f1a74ffc4163da8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adf84345927e8d86cfe9d82bca848346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87627e98fd77d74fc35bacdddc7e46b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5662d546e41402b48aa617988db8b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc9324720157252e33ce645a346998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553afcb74fddbfe8504a10d3722a7aed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8d4bcf0f4f27af98ba31cb1b782e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b40cf2f7779aec7373a578e971a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346b198a93103d5bb7a9462c4eaede353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4149ceb6b91b60f0b04c3c2b2183c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72068f4191a0c8776b38cfcd409c04c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3add1ca394a30d6552c6ab77c98eaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3419effe5aceccb747c4439c5c8873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae4da58e94cad67c4b3c204439440358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369535f476720060d2d4e99bb04ee98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92844939a91fb8a8e3c51491f73ae55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc5f522e71266884deb6b64d216f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0663d78a0c7bdaaa460688fbfefc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6ba509cf392e7342e667181bf06c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961546ba060feeac22fa477abfa0d2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bfb2f8a26b6f95bc540c695f18c5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a2c5241d13e0aeda61e9b580be1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51de140f62e5d37f5352497841f7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e031861f34dc1d18e1f38436e50fbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae44c96f65bed794ba0e3f1962748369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3401ff37873672d0362162c23b28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c0481fe9cc3b9409a07c8cb9e171371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40d4638356eaf139bc10ef501d0e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c403a954f83e4422718455ac352b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e114326fc06025cb82bb38b183ffa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256cc1e3c431d3b52622a8ecbc1050375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309360e6920c546c2bdca3a5b2b5714376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde01f6e1af578e59093d7a4843bcb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f789b529670d1d2fd3970999ee5782378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50e4f10870efbbeab62675d2bebeb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae693066f9f40e4d3286d3b23c6c70a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a5dcc2172ad36cb3853fba74acc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8568acee8d60af4f12a242e9e8cbe1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a98cf5b61dade3cc2a5f29eede87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4638a8ece594fb135bf40d6311cb677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3795f99f69fdea146105690215415f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e0aaf235ebacd86be7e5573f820f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7b6d801fb33365bcbdce20de6f5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728414c4ae74242cc74e956941abab98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8aa035279a3ca028c287d335d7222389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c1f274d5ec3bb4092f5e4465e147d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf67a3bbf8b1bdb5cbc4c94a970409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb430a51ca6b351151b53c13a186074392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3ceac5874b6561700bcde29023289393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951215e917b0287c1fe2a7b4ffd3029f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae50d1f3ce0c5bad1d31531720986c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f742b2b751f48291321507e5351155396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fdaaa0948b852edcc33c170755b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f585ae1f7d09d319d58680d0a532fe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd336cd2ba48c0cf2fcd6021df64c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32072ab41e0d45d31266fa723bc5048400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2e84d03cf49e5bd56b15f49e1498401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e3c2a61c084ea856673c93d840bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a12d6e0b8d177b99704d954720940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e261ac2825a423d792b909ab62d763404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18050dbdc640fdd6dc2bcea47b109ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e84dc57ae1cc84938e69043eca4946406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09db2405a8a8bbdad165dd057daec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9c05613faf7d14ba4fd478295911408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae31dab7a510e0f7fa525631e5b639e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0980dd4850dd8894a1edde823875915410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8466d946b2747037525b03ae588c25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754b8432c53943792ec0f481b52916412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d52c7b7b62a880e85bbbad729cc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14ad511c7dcb9fdb7910aadc638f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c6fec685fe46461c67826f73d4720415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf386722848889a3ec299bdf658b938416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ec706feaf372f7db100921e1d9fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b64b9d7038b25144f3cdd0d19965a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a403d3be9948277ae3d9bfd8915c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ba814859181e4f91c615684d37060420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdd426d2dea7cd91c83bcba29b97a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46de136bc195685b9423086a0d7624422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e3b1e031037f124a599690dbf0bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9eb24a542a5bbc477a1997b1b5f68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa71630f63b5e4d14a4533a25d1d9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58de96b839c36c5a157a33cc25de49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c159184af822556854798db5edc1ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523229a018931beb4276bb3743ff738e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb395dade6efc733964229e10d4171429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59487bc90fab24f85da8e08aeff3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b71a893925f3aa1175e1ecfa9568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4d1b4a00e544fbd4641750e01998432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a8a14de428b4d507ce3b40340d69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abd557d5d71f3aa73e514b583c3917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be3e74a15ebca4b7d75c63e171c2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702eec2d9ff8c8a5f96cfb2d100eec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58fd799bac64470fcfcadf6cf77947437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce2584c3833c24a174dcecc153a13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478085bba28b0ef462d35b1d5baba3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f686d72adf88d889b4836173b594446440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dab69bd50459c0a837fa1c034cb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58216caddd311401f074fe46eec9ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d64c0c839c02d4aaa53bb61f1dd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04448561419745757e35904ebb8e87c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa54622c4d7a64874e5b342f7a46ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea9f1beac503e9cdc3b7239213b45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630a9e387e53898d25b4de6c97de7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03584849134089a887b2b668b9eb38ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53b7ee7c45289ea6c1b8aa3ce9f943449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44689c1d232019a3774da23402c8dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cfb1299ca3625b567f3bbcbfbc3c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76bd9aa53bf3cedcc985f9c8b94036452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a0dcb612ee8812ba8f2286d5b1b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a970c3899dd960df880b461a13113454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d78612371017983d2f85d04001b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb967b59ad69f6c9f496d0a8699a6c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fab01ad7e77ab965abf069c9286a82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa739f1c9c821b4b0de8e1179aa805f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6a59e81a4bd1268aadad1f4be22ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19785d9ef0899a36fcba86988c1803460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ccd088d627044720821c594de292461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e7e3529a2512069708797e449099a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07193f400b252b915551fd05d3f0ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080017b7d47622a1180b9e9b4d2537ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69d6a0dcb7ae3bd48c26d39a17e4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650170108ffe36e7ba178df5019826d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62de4ffec97ac5e4174adc0939ebb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c0cdec4c48b1dca66f9a55863afe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3f0539a403260f99339112af0647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a612e1090c9d93f6725942156b4bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2ff053e33f6a04d2e4efc755b8ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a67532d4a0a04adfe67e1e8d0161472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aea28907a0424f1b7e5053f4db1bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4ebbb3e8672f823fa3324df999a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730eaca90e4b8de582a0543b9596e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4accefde50d253d655690913b4e85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e60f82f45d49ca1b9041b31ee8f1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fafb43848ba7e108d009a8fe60903f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7efbf0b77690f25ee01c96fcd5666a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbf3f0923af797be72f71a3225c287480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d38beab12666ce04bcc0b8688dbb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d88b017d1a2e0be91e87955cf3c24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85eb8115c76bad306785370169a380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978bc6a8651ef1f3ba7f0238840e156484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0741b95fde32cb714bbb924e792996485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737848a8b22c173466937cca923a192486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b48a16295c2fe79e4b011e737a02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc53c3b0583652763bd2fe8cbbe8d7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58372f3acab7a3e4a839ab65ca91a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914222cc1663353c7063341f9c4286c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a0588def493ec2877f3226771056491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9bf81ba5c4b362953bcda9d50d835492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa2056858f9b243726d17dae75180493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7bcd1eda3cef96ee3398e0046535494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd95b6cd0e1f9aff44538e8912844f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b03b8ebfb9d1f50b9fb86fddff9efa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b388726490fd3560a146e2f679b2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5787827b3017e1a798ee66a5beb0c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1c0b12edd8e96ce18d34290fd3c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0588c5de2fd90448fe258e3e6c5ee0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260d4f01e3684d3f1fe42aa058eaa8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5732c3ee0a421121a818409fb9b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e562f56a052c479407e2108bd74d59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53b92a80653279a6dc4e56f111934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c57f74430721245ec8a13f9bea1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff764eda383b7eb5529c211c3f8fc9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c55007454db4757b164c03530dbbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda7f14b14ff15cf4748f646d246b86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d0b1ab4b35400b3271953994fc79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a97d9a3f800a011ada2dd97f94f82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef2784f3ade3ecdfff871593d6619511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54e055b52aed37f6976ca1abca8c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551c823e3dd7ce98ac16224c4ff0dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a94d7d6ddb5f4fe5289b6fe4c30aba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58639cd914df09b9553bc798c2c865515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7680cc7ceb84bd185025e297ddc94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c1d4122789af5f35e8d2a1b1d66d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba5a3b7b673e1586925574b1d30575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1da104abc7ea83cc20639ff24a5e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859a5b8c77ff9dad2c41de9de3903d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf062396695c706295d7ad0d8569b3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab095c6c22ccacf81ab59d8aa4e51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a61c719ec1bc1a2708b1b7b873d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d1073ab304cfa5e07b64d513f2313524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d836e736079243ced9214a4e4b442525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8506b8d05134e7c716346a5edf4def526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24fdd6b768ed9c6292e99f2a53c5d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000850b91bf4f4677684ff7598b2e418528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a457ab090173af2b478dd8e802d169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a2c2ce52ff0031c92438ae2db394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57769fb4e841543770ccafd9e7fa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2556b9a2ca3bbd139690135f30621e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46bf8404caff637f12606561eb034b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae82c7a157a2bbf3eba681c91d1fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725470248998c5186a1eae8026f60e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e210dbe0b47aa92796714eff6a96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9401b4d18c41ae59d105da45f9c15f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644dcb06415e3d4fdbfd65cc0c4397b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649606f904d8e68cde06735009fa48aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1558518d347c9d51b99dcd57ca50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c435db527b373a6ad0730b7e7f5f89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f89d2e5a58372b223e5f4cfb31733542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c986bd08e59b611c88a3facdd353b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcacc8959852393b038ae8dcb30baa4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412cfa79d0e50b87e4bd357dc80ae8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4709adecbb9475802b7b0c3d03cf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c938af194d9b21fdd03058e3d12cca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683312fee4a09952aa865ab1b72bb1b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5386248ac53f29f8f6c125fe36af34d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4d6935908d1b6e20fae2f03b9451550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f3cd63c1e14d38b97df426a7a5819551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1408a468a366309468efd229d04a23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9db733cdf18e6e3130f97585cae737553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130ae19233978fd94b9a915b667d214554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f6c828fa468a06ab80fc5a2adbf76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177baad735ee223e469448334b1d1b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177aeae485649fa8a07dd28bc345f2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa6cb84bbdbbc07c599d27cc0162e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da237391d53522d8f54b331fd9f4eb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd89868cb8f0a24b66d5de7f35fa080560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21243d68e12b68f474b7fba67f5c929a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f0d54fda2b05ffae92c83dc27029562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ec36a43d056b76805b1b63d35ea75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce67cffd5d3a5d9aee7e6204ecaaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4888010aa6ddbdfea7983e30c65028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1c7ffbb77ee2081517fb295b99caa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f122fb1e373345a69b43f6d36f10e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a3f526237cdb287a9c1d6dab085c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08926b38bcfbcac6582af2910f95dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178fd23516aacd3e20cf192d342eab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b24376b030172881a12e956617849b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a37e3db9804714521fa4ece8e213e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2a6f633286f96b0576359acdd2ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5e32381ce0c7cadf0dd33ea6514d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f858c9d3b516e34e09348f10313ff9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c217efe6840d9512787aa2b4b3fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478aee74b544f877cb04b9185bbd891577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762c0ec45007e2d131b6fc1e742b508578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281238dc9cdf459e1f9f9396c9191e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a80023a7e6ad98395e5fe2b3b32b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ebe6891ef5d75290a1aaa7ddb37c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d645b614dbac591b5df9971780f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f8bb69eaf04181b854ef4b0e6f09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b198b3833d8da54cd2fbd2262336584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59985fae2515bee6b5cd8af7396ad53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d104d046945dfebe197f5e855b4a20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309fb1176464a1dcf8148459bb75604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c77018dc962a8172b3ea3c261e6cab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0d0b47c83cb3b4b00197c8f166aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0b4025a280cff20e132c989ee5bb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5073b160612d2c3ba08c3506889c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a349c703b624846ce3a687bd668a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f25321e5c24fc6ef007e7cb466a00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb95479ad521c4b215d0a2d7d735f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf3996bc20e8c60e8ee2031ed93f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac26bf31fbec3f9bbe089e1bcc8f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd091f02f38003ec74aaa156bb36da1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab843e9eaa58b27e1b842aae16b8ed8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d46f4a753f30b2e8eec3e1ec03185599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707ba0e663e067a5a302c14876426b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e2b25e8431a3c21cc9afa97c09f31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0216aee9a45caefcb2ff57a0ae0fff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46131f37f6a310917a7da46c25af34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3cdaeb488e4798454871156caa22e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd26aa370aec8ab0606122812d84024605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be011f79c76fa55f8eb0d1c68d11d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae9ba77cadaba197dbef1e4d8c623607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56791b2cf33ed21627f5f2169eb8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582898a0c303f369e10185e343cebc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed76dfe8b4e8141ebd21910a8a594610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c79e2122b43432d132d91b59e3c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2d205201c7f72bc1244d0ea9553b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775afe51a172e70027323c4a793345613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba506aaddccebf2d002ded528993837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571df81c00fbb02b2913289f48b95eef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620f43a4440af8d168d31d2754edf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43e6864f6b4e106b33145834cb5b91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5171f420754971d3d982a83e1b3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440256b177f9c06ba5bb6a4f815577619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64748dfef9dda11ee3fdc819d14b45a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77519ad5ee0f9ee4ff28e3d40f6ef6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e8d4cb26e538617c9ae003a26f17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6f4df58d3618c0ea7efe33267125623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b58e757582744f02bdc2f5f887da0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20665a6c95193bcdca63afb2e5878fa2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de334eef6df3f853dc92ba8b1ac7e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b48a0f8bfd6f03828981efe5a9c32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7260134b1f95c667669c18cf418f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02ce668b4537f7af847f3642ac060629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e5ef23f0cf08ba30a99f8c314aac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37190eae2173d3d8e005e695bab1d141631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f02ba70db2f0001b7069a725904df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b862a5aa2b584ed486066be16189633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f35c5856369a0c1eb8f2f73213e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c687cfa200f4446bca73158f7205ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c600c22dc7b90c17446f3d7d52635b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f757c4d84cb93c59bc336b6b3cab26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02a88c53ee2feb5f01463f7270eec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b964cfa98b677f04a9a65bb43d1a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158829bdc80144ae0cad9c2ac3a146640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba223e773817d848672c00a6a5979bc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe1977e91e37b225c3f0e71621452642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d400c226a50f0fac520e7bcf641e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493571833130dba43ca5b1f5319105d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f735719e8921c4c31222043b193eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e7bdbcf9a92d13360255da43e815646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4dd18e30f8aebc4496f73bd32ada1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ace8aae5e4b57cad148d067663e1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b248e7c40e87b9e260093d46fd54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1f4ccf5fb22dbbaddcc317094279650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6268ce3eaa17f9b30740b163c954f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ecd43c559b528650115856b9dae5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042e04f7fcedbff6c3b595af10677a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db0b24f221da20cd618370308d160a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a37a73b8c720c607c386e4425e53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c9cd5d8867ff1ef07b05a916b81a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfdcf86eebb733d6faf780105191bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aed191566123f6c563f7996f4bde2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee338c892a6bafebb0592bbf2a2b6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec9ffeb9b32b1e2546f2cb0777900660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8938b05ab05d61f958eae59417f2c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e4466dbc36644506561ee6c064e79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554a810f628f468cef661428b92334663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dedaef7d35ad923bca3b17e603db8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce490543ade9900f87110173fa008665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6014b60840cbba31f7cba0dfbdb85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097cea50127d690c4da4684ef00837667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843f30b2f76d16382d0a29a9818b0e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6aff3140fd3439b96cc908dc1364669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb2cee780225baa2a8feaff559952670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0a3a93f6a3d4fded69a378ec6822671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ddb43378a4a5fee31d75132703ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3697c3fec6609bf0f45de6f5c6f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e52a2a9b9e798eb893b5048a37c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b18451d0607f807812e2f2395cfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5c41ad9fe68de015ed0d1ecfb0d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cadeb2b19d58aaca44ffe2e6bbd8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2afc1696769dfa3b388bc0b108948678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ecbd9631ba5029c38d483ed90d97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1916b529e3b04a1afc1c9ce9bb75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b48408eed7d7a10689b5a05d8293fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37973477af25e0dd0533a351d6151682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48d20ae5e1c0a7ff947554da7d581683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6b17ac127a408ae6bd58774854fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5fdde5d8161075117630b02a7b7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738f36a3cc837d21f259e1e3afd83b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5e6f406f687dd723966ce88bc5ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819a4e994192b987d4a4e30a44cca9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268618c6fe8b7d4680e41c2d5d62b1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002d9aad287db9dcb0db67f0eba15c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9b4226d2d7095f51a1742b87b93a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc39db67ea9069627a0a125c4b56c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a305e669c05b3eefc2967e240e8d32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad44c61a0aa3c02457eb5e24165ad0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2783dbfb2290fb183db82e943b01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d6af88f6670e8231f2774c0923939696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7034588a3c4cf9827ea8860ce25d6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa8ab5fa2a0db4fae99977a4be6f52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380cba9e55dd5ef647e06ff2cd67621699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e3d15e72f8584d98eee77da1b20c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127aba42f4285c9c785021309688aab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9604843808c542abf389598e17dfdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c70cb64fa4adccdf4de26aed3233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe052dc8f65a16dc471d1daaaa7345704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e2b90b5f4f34f5107a1f225752c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88590b01c690af4a861405045158f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d701c2115d76e5b8228211e6cc118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ae21f9010f7ee0885df4c6c7d4d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc7779b0d2688dd7f76d0557c8d03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf9ad215bc318f0b7c6a2f509df26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b2ca2404edbdedc37c7faba94e80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99570c2478b331951f05330719e18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef26f9aefbafc400116be67301e5c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ed5c667e2782177e7eeb0c9a74d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c27b39a0c38dbf335004233bebf21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff65fb1c9fa41dc381173abf3275a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5911cfc6b3f72eac7eba3b7cb4ca8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4616801baed44b77f9b4b590b2df4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c79ec60dc9aa0152b85feff9044cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485602e99734e84e67a89587fd3e0fe1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a042f2ef6ae7715a31b7b8c60b92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32867235e485d84fc70d809adfd72f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbab94f0398e8dd30ca345563d0f5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2719fb53c6f28b64d231a6301d3233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86debc2711744c553f59b33078a97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2193e6b2471345638d18deffb4a4592726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d9c3e3e6bc3623694dfdc3c9a98b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb8b8826a4db939bc74a3d86f28e78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463d5959bb7cd1433a2e51043b7659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b83523f1080e4f67518473d094f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5725ade12e9c347f2a2cd10dfcd566731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567842a4835cd84ec9eb29ac8a0a86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b2256385333e027e537f933431cec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99be7d99cc960bab9f265c7cc90f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733fcefa7fefac63c146cf69876a17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649172cb0ad2232d0a7682a0347a6946736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876cb8e509c875c45c3f522fc63b8bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908c17e1d8e83739e49a0007cc5e2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2f8a617d676ce05ab92299358c3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa573c253f8933fb7343017e65b41f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112e6db141ce8d49ce3a649a124d9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891caccbad3107a3c41a3c501559b199742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076fb79b833e78c3f8f2122f7a131f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cdab1a370d2bf6e82eb002dee9eb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86913f3f9448adcc336582b8cb2cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0313e691f470248346e0a0b206e75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a940010f2a7521aaae898b81f6b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306186f30fd7216401b414d0c757cd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d8e221452da4745597793120c89b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321662837079d76e1f3da40b0fcc345f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311071d6765e13683f675e353c5aba20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fc9d0846a31fb81415ef2bc4c14c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7915ed27c5cd4cfb4f276e94d15f16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2fa5d573ceadffecd0d9ac7feb7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a33d53e6f98b82aa7f9e579a25de45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda1a26c883607b26631c905dab87dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901e21ee5d411ccdd00f67f7ca4b5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c844dbb6e18fb0de2df0daa1cb3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379609f8dfbc4b97a56aeb7757e985dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f389dcdaa37388cc2092b1f2feb1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704948da648c08283645f273d818d7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7444fdb50d1f6c4397cf1c0326dc5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838e3215b30c00e49d6890d69ac3c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c402013f8b3bfcad6da51da3d25e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787fdb151b8e409d52edcf3ca3aaa1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26725730d8c7bf36ec046346286d25d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221606a334e37bfbfc9f0a17d6d0f70f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85b73f19caa9942878efe58a574ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673048ebdd1dd1511be44916466098769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc89d2dca566e4d3fe19aec57ac7b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7943e1040bdb3fa597dc2bdb0938ab8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252f9e9896a741108db7561afb3dd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d41927519a623211c57b26d22c6a43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8cc83cdd922c0023b9e5be8fae55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a62b9dda8f94dc9982452a0399c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9129a2b344309ac95914019d0428d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979dc752b632e63270a855478deb9c777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>