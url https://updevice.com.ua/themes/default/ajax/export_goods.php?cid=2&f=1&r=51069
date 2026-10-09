--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65509ecc0925139e52176a168fd3dcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df02c496cf33882f73e6f7fec0dfec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842aa1beb7f6e19896c4160851915a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd44335d44382bfd5b98250e167a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2c82ff4f74c0dd1109460c1c426ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40bf05004e236ef9bd9853ee62b676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb21f184402d84cc7ab80ed0016af557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7ee1c14ad21f2972e392bf763deb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfcc45c49441468f3fcf7fe338d0bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0be54937c650d3d370c0e56e69979e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b923e70a69e115380900c69141585bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4819b3cd2ec8ef5fd3b1587f778d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a46a46bdaa41cbf4e946ee4b2efe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814fab967120d346fed378def3eaee614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05100dc275cbe3c21427465312edea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f79c205aa16dba69764905d46d25716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c17cf73868e644d2be01a13416d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e987f40671a4b318139772f926e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9a0266e98d69b953e9b454253b6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9602a4942319e76f16444176b1ee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f26e3fec68a1ca06a8eb13de2dd0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8bb0310641681133838b1ed716c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff4ae3e2ae9487285c208a70f824623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b9f80e4be7db3d233072a85cebbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d841369a4285b8456933e1ec6e73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47f9801582fab7046206fee21b1c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f9d59787e5d3da0a1e3d5b4ce81a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009edfeee88c5ac2a538c24ccb75eee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbd1d20d07b1ba90a67aa5963339cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ac370199a4526763b45e94488bf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30235c46d25ed22f2afb37b56c55cbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c98221b9af16ae6ae75b93ff962a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b187d48ec59f01a3fc9416b306ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4c314f9819017d29a8b38e7ee19734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f78eb73d90b9dfe84f355ec69f40f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fccaf4f002d8e655b694be9e4baeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418553d7ae9686929d384684efe26637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5152d2c508e4f9e93cec4622a1c0ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d1d3e9349f8e51db0309d1aaf80d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d274e646302c5e0dbfee4d29ae4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53480418ca21e9fc30c0a10862a6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18adaff583902b6e9b0f8b79741d1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978523847f28c20731b7f937de189f1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b77163dc0e06c8aa7d9785deb01ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a313072b56d4b22c424be65d5d14045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81da1816307f345e63b4c903a53ac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de74a43c8e3969b436511be05e9e8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b5333d3ca4d0b5e4d93aa594fb19e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2ac27efcc983a36172426530bf7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0de569f0988ff111ddc53eaed566f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ed48dbcf9bd63e4c610a7d799bb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fab44c9a0f363eaf37411401c533852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a0d4070f0f224a217d1848a5876d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d13833822a2b19473f89535cd9bf3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad785d1b884712f8c90a8c2dad546b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9c083516837ffd7dbe14c3ad17fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2686eb9ca6e28d07a9938d7325a68e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948773f1a40d328a8307233876a04b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc852ce1afb9040debfb699980109359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e157332151ee6d435fbcd479d42d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f182f4d7bbb88d568310b9be88c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192158977eaee264c882dc7bdb88d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e225d5aaf071ef015941f5683a6bade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f7a2063dca8773b08ceae24fa13664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab9620dc286c25c28d0d22a49ca2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e80170a162dece9abcae513d25a85a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3234f8b24eb3a372a5fec0a774a5e2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ab99b2f552d331e0553de66bff20268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa904fdc6b7d5cf37df52418732dc4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7e5eef5764ffb4da158781c20d51970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a613a8d38911e42c650b13f5f5a76c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8db69a330d084bbbbc7b5c54dc3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dcd0c24659ad43b3411457a8d8ee673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f6c792a8aa6c4d58411a54203a6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34967b3d8ec1b748d98422cace0c067d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa99c7fb5e3ac5193b01b0a38a43a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884350a6888d3bc1d7b7112193953af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7828f4e05113adfd1555296f90c54478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5ec8dc2b9f6c7eaef7e23356df2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5e5205fe062c26e138ee8033c90a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eaf303857eaa245a785391a30f35281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd0b87d4025236836331c4398586c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5c1a588a7391073181cd08ea9efbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f461cc633e485dac6062f81bbb82e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dbc50910545e0b329c579dec3f02885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ada6285df268f57b6cdb7ad677ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8859831fdcc1fb525b354e671ebfb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db816515d295f68a933336055999bc8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fba387fc047954393ea684158f64e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f740ad3159cdaebee444bbdca009e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4122554f5edf89965b8e0c0dc86cefe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eef64d3131ba76b72fb1ede61a75892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa1c38174cc99d9ed0fe14c40fc44693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9f020ae062f0563a8470bd2f3b0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2512c3ce014a5dd1e0d6f66f3411495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507584efb5e5321f1a1dcf02c6025f7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df22a470ccf0a8a7c338e0b1213e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78078ac50022d7d9ae2a2c851627898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6b8fb52daf155353d99a6c8d982e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e8e4a5d88cfa390bae482bb065f57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a7464f27095b5aa5dc9dc7f9e904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24671911078395b46ff5aa7169d2ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325be62251555c16d160e6f0e67933103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1074c797a5a3774962ea80c42e2b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012ac0930938b2c0fa1ef120d61d80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30691b0620ab1bc35702c1a231d038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a12edaa4e937eaf5b95478a163890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b6f72fa6b670e27e70a5ae2663f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a043b2ea2e9e0a2df254ce9afa161109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb355446dc67426a8ce39b010b0fc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d09247a26180f44373accd5efa4aa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d89d5e0be18e772b958a5634b3349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573707f0f226b4baa7a5c1f4e12a3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba20dee5628ef53cb5a0ddd2fdbc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975697445173051ab0f8ebf7fadbc4e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178013c1dd52f676a1dbd861f4766908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1167656da80f8ad92b19e9a709667f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89bb544151de752c5d5830ccbc502b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9856c8ca373e2fbbc6bbbf21b83402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b74a5743ff24abd730f11963f7f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18802ec54e885daa4a7b935c0652050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75a7b9a95e1c8f7597706b8001275122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f98c1a4f8f01685e92746aefdbbdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958923c481a986aab442492cdab5a96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624ec0392cc0d039f2a2e272eef76d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56557da2079aa5fa552360cd74579126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc07cadc6adfcea0e419cf4a87a92b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0010b831dee412a1d8858a8f2fd34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c909b440d7f0d96d38ee0d1cfafd8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e57f190579ba5275c5c5f48e7c07c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bdee17504406734142b2056ed0ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e388228060b25bc8c6a685b0247f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9e214c82980a4d518bb0c92bd592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce29dc1c4c35e21dc51fc38622c015134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de8409b22c13550242e917d6f378d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ceab362a95ec51117813f852a5c18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bb58e55c3c4bc1c089c8d9465319d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed685763c0a59c0acee597ffc881c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebb6bb16075e44eddc1f9d9ee6fde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c7e217aed395907925eb91751787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535328d88e4aef157efa8622f802c5ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48feba3950d1b21b866a2374ea019142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d617f1c785001a97cd2a4e91c842143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adbb07bd67a92496a7853d97ba2a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7e3e886fe1899872ae115f70c981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60fa0b295e68c9e5b2b89cbf98aa4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a659bc19060fb07c23cb7178570c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f99c6ef8dbef72011c07a1dec9e372148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545b670ba16d5d89b34887fdbd565df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482cd53bd872788162b21d55794724150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d8c8df185498395f68bafd0c76ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95836fe0b57c6e21ef04cc4e4d0cca0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e559281cf7ddf2a3b5924865c048bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f37f68ed07defb2c8a2e582d5e76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf50019c25b7547744d77490ef18b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c564cb151fdd542e5c46d5e9db92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de946e9ceb4da5da4a2d81e2baad7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefdbe7f14577a49c5123cc22a04cc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9912bc12e9b64637f795280d3a3b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7e9924d6b8f3b6aebde6e40b9491160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4ff6abbc1d3f910f9959647de9fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed95bc501840c49752f8c3826f19f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5d0eb19761cad5ba43807dba2315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e44b87f9bac5849a1f7922fea1eb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c451bb44bae1f8e9ee0043cfbddb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd70ea21b042723d26fd68b616b175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580b4c3c2d5c42725eae2c8e38722a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcadf720240d30cc01b3c29f53d37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362e59f6413764ce1afb683ca379a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c7e3742de79a42555e295a16559c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a9eaa3c189d3a726decb7783fcbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddb78e8a4877a70a845688cd0d8c0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c644812bf958f428967918ecdef8bf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ede2c2212197ddc639aab4052cf095174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134a5eb95ee853706620bdcd8b6546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673087600e1aad71269547f6076b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce9849b481f1ccc53ca4ecdf7d8aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df9a3511df3073014043f6e44e6fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b885b97fd5937ce37124bebc16d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94214f1ae14ec10c41514abe6d7b90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65fbbb99137bf9abf99bcba765bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7f05a594367ae2ac37ae76a9c54b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1c9c8054f8f462e65b86099d7130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b91305168673e2e939ee89bc7e09f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f98255e8c5d2a35f6c07a983d8c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528c5b51b836d51c34183bdc552dbe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47018302b8ab1822107b7ca86d423a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178b12b5cdaf4a830a6de4d801739ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c204e1e572f78b2ea31ad0868f423189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f4c1fcc9ed5801f1d6c7722b0d8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1bf31ea73153a97578d3fcf9f7ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312f9fb47131e8081fc5d68bb4d3d0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71244e4fdf34ad152be7a0441c7bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6d53aee6b5276fc07c0589f27fb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0728c0970794d4e9b6d5a237e4069195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d00952bae94858515cb2cda563766196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e18787d1b63a093456ff9a8f8ee61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057313547928956827638714419285e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f9890479a95d4e607da0f679e0c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41a65aa686ba9431ae7963db6104a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6478d17b47678e232e3f23ec567da99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50be4c4d4325ff6874043ee21ed2270202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9a7f2626c7c49f1ab510648168c56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349d10a05ef3d6e93af55df9c9b943b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33a069a22a184d2c3e5459da84566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bdcd09d8f4f580e3dede37a9acdb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aeb0b8bdcb5b44739297f64538892207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c78e7c96eb6e75f7da82649bc40e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90521c22c370edb374ac7a41af0f2ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ebfd830cdd1160ed8b19b8ec5df20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d6acfc78a2295eb20a4a34b76c6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e8a95446a68b25f4a54f75f6833a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418a3d67c3dc39fae36b16fbc0bef0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fed97299ddbce7ab721485d6c5627214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c806b2506ff8a22fcaaeaa66149f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270daf55675745aec3647ee8063410d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07558f392632dec0deac3f0c5d4dd56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8cd0452bb9c75343ecb945877bd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479161178188ea48c5ce228db40258219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933ea3e1d15d794cb4dd14d7f31684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128487451335ecd3964905d1f7dc16f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa214c4c7aadc68e51f3184d49ee4fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543e8a760dd960c3d1be552a360af25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f02091ffd0863e2cdcdb08f7e0b3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fb619c6475bc88230d867158977b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650f4a92f267edddca2fb81c26f116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955cdafb24e941b5c4f2166f5dc962c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae02eeff3a4f840dac6effae0d34c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7c00e69c8499ead13d01b446edb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f20bf38bf3cfef19d5a0571b95b98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ad6120144c1ee70aee75e7462808b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eac21de8d3a5fe33b3783aed6c28d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4fd59e3707d23e36bbba71628a617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a951baa6706d20699e6c9dcdc812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a4d086f1642369fed625d3e554f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb4ba2e6529a7f369a2247e15127a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9599f915e5ceabcbd1f106803c9ce4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232794b8571d0aa25722ff203dfb93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0c5cd97e157fe4a6f7c72052dd172239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1257d49dde60b082db2ad682df066240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227a9c52a99f9cd67c134ddc70d8ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9559077a11ee3f162b65b3041161242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0d619aab3c843c4653a48b73dac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba6125d015ecb6036ac94101859e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e05eb534de060cb3f83a9e95c79c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79a3cee6c4748b5e127b6e2cb8ad2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94eb9f453a3d162404351b0644ec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2770ac174d48226778893598b06fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef689909603cfe8f53092a686aac83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff1e21c317b78e62ca1f431dbe168250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680970fdbd7876ee13d198315876394251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d77a4fb21bc94b4ae6893a49491db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611c1941d37d41bbcce153b75956a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3dac2e9a814e1beb8617e17122e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f27a64f004121eb971665e967125255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6d760a04864723a68a7522dabe5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8366fe88e9abca841d6f2ce17b86d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822e88794b238f7df221c3379592aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d70805e46a55ba741bdaf0213e3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893212a7df0dfa15b11f1211e8d7f94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a472d6d48b9dd1902ca2c26c11964261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099972acc96169e0902dad12122f78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6cf15fb04d2f119faedd90b8dcbb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7815e6ecaff7c039aa5261ef47e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cfb5c16da6a7dccac752e24b527ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b970cd26e37d5692e50591e66646266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd29bd6efa8c319ca93a64fdea94e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf59d2f5f9966fc374b34d15834eb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b528a627f97c72a1bd34278a245f303269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d5d97f1c758ecf2492b80c8dc5d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec458b3ccd13148b6afd3d85d3219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7f9787437e6fa9fa5c77943af4428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dd24f83751cba368f277b6467dc43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855feb7b097d8c72b9fdedfb584ab0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74330b5898d2484dd4ef39cf7c31aa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3dffe59c1093305656039ac740016276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40772952cc472abc322e9a91097d89d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f385481ffdc1a40624bbee57ccf0b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c675d366f18973227c161db500a1af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698fb79f165ff359529b5ac191973f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee9d30636c6bea67fad53501ee12b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37790cd42b516060557318aaeb3748d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428a0b1b0cfaba0b1ad04bf7631393283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a91a2422fff33c6c44824b0e548cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8f21a11d8a54b3c52ec6059c1df1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c403809ca245b9c791132188ffaa2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef0a21e7118cbd8267e154038bf95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52252d9e76986278ab09b9e4c7149288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295857ac4ec24df974489d3440e9ded1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9787acea7dfcde843013da7dd49b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eaca837ba3d2850ddb283ec7d9600291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649839e2fce17598f05fb926ba8bf7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031490310d76e1534ece363b48de17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619594df3fcacc33b8baed010fbb7ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4586e715ec3845d98b264f2f9c13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d09153a3ffb4ec393dc58a5e1159c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a30ba00ff121feacd3dc3f3260534297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210151fcc59908a831c1e8b0e801ad0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2a4e8383f2cbe78894ff7c9163408299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbadad1b9bab9f1d7a4072e833919b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc602dfdf9284ed428c48491fb2ea88e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab98a71b7772436345b8a3fff19dcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e9db05f17625e4ba915af2c8e90c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de87e8890e16c74c264b3fa2d25115304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974fcdc4841ef450d346c5fb2abccef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f7188da136468c1f1dfda03f8860306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5aa156398fe053cfe483db782c231307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292107a447a7e82146268bc93f0749b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598dd3427af464569bb4517612a910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fdb4654e506d19169ac7eeb12d62d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee6a1b99a883248788291cad253a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b84199e96009e2f7dc156e072b300312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526cc0d94c9bce6ab90601f61402b3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0192d345d1e63a6abf03e9d350f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf838c69dae47ff84fb905a5bd7d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c5d65a475b14f9f8829b66cb8cf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d497205ef63a357d0d35eb94ed1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0646033f96dcdd764dfbc4237179318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68885dde78ea8b1ec8a032b41a6c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e834375423de5becedfd32dcdf9a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ed61f53dc603b26ca5bc4dfde2c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5428d1aabd7652f4c8498038e6894322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540752ffb53ea45651764ba23ce488323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f25c49ff7cba025fc222a134dade6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ff1d27010e3517074943b6e8b462325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67204e2e0db4d7089fabad514bb1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1ac75616095a5c3edf2961c1a6f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2a98aed03ce5a24ca1652364fbae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d369d5de28c659d8aada1191219207329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbd9ab1d7d20dd1b7e1a0e47fdb63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b98cb68c47674af495bc22507548331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225c1c6534f7235bf772ab1322236a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf934fe9c102f0a7e7682e574e99db3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28746097403301a449a189ff79c044334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ed53c092afe0e73ecc9974ea10cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281647e4473bd4bd954701cabc9a6e17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a713dd0199cb4a6816160abbbf28e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a77b639d053af4c33adc2689ad8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb859905363f6d2e5f56be425f4a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f716c8341fa845923da16cc766eac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2497a1163af46a655e349cb2b2a1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73ac5ad8b81f4ef2e311acbb878e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a7a0331bf80a98dad8650f17666c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc912708446973ad82a8426f608802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db22353db5199ac527a445e1e570f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bafbd09d10d158c58fe2b9d45441a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c1449f2ec2469f1db6265ebe0c28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2bda8c7c1935b110fcce79ac5d90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b8f68ced91fd3c9c4d45bbd9bfac5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b9cfcf7f1dd81b5ea05387c83600350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35c772a9df535949b3dabf797e1d87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a37b34daa9e87720b4a2b427db150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8321f917de6cd88944139b91a72f79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27af477d601d175b00109e6d771f25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff053ed6a53caed6a8e8836e0b7a4d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be9485c859bbb72dea21ae977862b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdf79e7835b235c6ca2d6f5f347f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830f5786828dc9f448e29fd96988d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c287c32d7d2625e97d5bf8a0c839bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ba81e6ba507dec42d18291cfb240360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3ae6369985cb275d6f02432c6f60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572abbfe05fbcfcead3cb6b5a035cca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377df618bcc4cf4699f9ea18a13514d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3cf785f5ba9672778f3c37d66f8a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5bf6c1c9ab5a1f6cc7c64a4c0588365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7782aea9088b48ac55cba91a05e9d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b955d41fc7e29c52ba4ece6c3ad3dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2153378739d3c502a9e3098df8ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd495fcc406d11c4feadee400b6b085369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee18f8488c6972804f15dd02e64b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760dfdeec8757053bc5c3fa6fa59588371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93339d0a21286d88ef67c27c96ec42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389753000129dc55d452bcb3fe3b1046373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85ad1f3ac1676ab40e547cb1b7185374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df420dcc6790a6a91db867dee2920b1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca3f235ff518011f97eff157df55c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42118944da4f209290c4b182453779377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e11b154cc1704893ba01cc0873693378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8326c8a8a8d4caed1bbded8933a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350fd91ad4488cb95a0ce1247ad72b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3218eba417e4e71a6dffbfd9332632381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4ef9b766582153e0ddcf3fa8b6dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273452ae0f80f910294db917c37018c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d60e4c500e4fed91baf3356cbe5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c11196ccc960108ef353982b3afd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb273d81c7c73213aaf6a7d5574d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe79837602f55ecc5b778ad614a058387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d5de0f1a2940ad0cb720497beb8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7933f7f5d9f836df66fe5c964f4ae2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0d636fb89cafbbe96cec306fef98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336b9cbeb52a2a276e8fc0694861b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f36d344240c9e9a222118e17b4716f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04314a753dc314ef47ca596cf88cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb2d82c50a578a193c2f956dc5c7cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fd64568f1405fbf362e8cf54004f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3daa755f0805e9ca53fb8ca9f974d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb64f1edccb9adae5d63adce91f38cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0348a6fbced3260170f27d2f00b75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378ed26474614f4e02a6a2855140ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8bad7a45149873d13afc33b26d6ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c7cbcdb0f048f8f09e27dc424df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ab036012c99c105672a6a4a36d56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9a82bfa643d535a0cd706664789f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70bc97475384836c1e0f5a31891b21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20a3d0a566f98c32fd437e9209276405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15640ea4f74c1bab055b7461a1af4b21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831580eeaeca029070a35a6e351d50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a580872c3e5d8dce3d7db6ba4165408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69791a56d1de2cdb4fbdee3805886409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d8491d2ed28acae8059ea664a741410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e0701deb244a8a5a10ad215b0bbc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cd1d2591ca42768d04b2eadaed1fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b0fad2bfbd2a6915d10ff1d80f49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0238602db8cb32b674a15cfb0e82753414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cda0a300f8200b25fd393968ae36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd904f3579f2a210ca2feb18c4e2ddd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594a30f1a89665f366471190bc631a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a2679a36024101b6aab9fca4be980418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dcc3deb06d32a670789d5d4029024419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a44e048e0cccc1f02ab079c7cd63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4caef130f9bf081bc890b374c63b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68baf60a2b842d25c7ca83102f60e31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e3669cc210c53148056bba753af2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e770230cfe9a0f4e48f487046f491424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1384e929295a3d353e59cf988c54bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c07e8ca6f31128d2dcedb2cb62d2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b028a3c435713d34522c1caebd5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93dc56f57e46d700cb7c726cb43359428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d216788e1d1953fd4bf6d08bd47b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254fbdd3a2d71fef1d72bb9c17950c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c117661295722b96160134163ef6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242ce91680231a9ab94fa0521117c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cc16579af402652307f189a2c551433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed415c3f46a97699942cff3968ef9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5481606e73013e49f439f60d3d683c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b582b17e822a1cc13cad7f301891d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033733c459855caf8c2368a367ece92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500415acfbdfa2542b9320829c3ea0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d534a2ccaf25401aa6d9e3fb0f59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f25c0ba38a1f0e2609a6798392678a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21528ef525f82c7855e5a956ab1807be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c02f359b06c4049b31f68f3ed216442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea828656073f721cf20723959126fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584e8a5e857a32ee0507ea546fce55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ceeb53da9caf1ad7210a77a787200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b45afafc0833a718d8910199d2e07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf80339d6adda7a1c5acf937847fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a6aec99aea4da80205fb750ad5042448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578007fb3e69f0c37e46d05b55b8660449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec1b7755a8526c673166dd1147dab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02ff057fe232aebf929c1218cc6bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd1f71086d83ad2b33c6785a63b40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4086721c3bde811b688a477a47e7bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca10ae25fcb6b306665364793814ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb0555c3555013b075014d0367d9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541b1aea83b3b80c8ec7bafbac0ec8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e5eaa663e111dc92cfcd6fd78f4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18513a5136507f71c8beeab6e2c51b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf74a3e2f0250b2398beb1b37d88ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a672c10f79b1c2b2e249b6ac4861a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19fa6d6ef6605601f87457493a789e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b55421a91be89fa729477590e288462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac9552d222ee7d306e5d3c829e4422463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8c55688a842a6539f926d876dc3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2a6cd3c4a12acced691d95a732f25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b9170a8654636a2667dd6372b45e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f12bcd4efab05ec0e88ae6449f043467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4187d90b59ac01112498c21a1e97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30a4bff1da42fac96b7c6c77e37ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ecd6ce41702ce73a0f56cc3d74bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2bf457ac416ff3ca9b59811db9206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb525f0b7c83b6fba12231735c9b6275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68cc539570a210cf2be1fc60572ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d07cc0c62536b1c75d29f9a0ce21d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9bd46ae4b484a7afcbce60bf0ade475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2a610b82265c67c40196190a15fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca0bc290b492b5b29d25d5aa06f5a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962134b87949cbc7189872bee7084caf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676795c679ca7121d6d1082550660f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d60a533fea48a26478117561ae33b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0373f32e9705b14ccb0c202a9a82b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492a3758f42fdea7c9c93f2091b1d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0bb8fd2cdbab20d6b8cbb8149a4a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152213ba0237aefa061e7f0d066e9e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836fd2bba99a5bebbb40e0371ec7f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d8b8d319fa2c8e881a8d6f4e9a650486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b23f3a9b3bab27959317ba8a4cf06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce87373b7a8355d8f362c5198a4fd0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c85abf74db579db73e292cf808bdc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6b97bccc8f8c507d7c2a30777953490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc052e22bd681d3dcfbc3379fc84b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d112325b25b43dadc55543b6a435492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8f7c6da07132ac9ac5b50ab10547493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19889925f30830127af242febd7b57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac6713ee2fd64552f4ec72803a101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b0234000ab6ff58bf4a53afc6b764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7d4b40d6b722a3de3ac73696a22f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cbc205e09532f95ef12b48eb3de80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1479a6c93222630ede581f14fb0673499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d0e50026d7fc255c03727d1b9c63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dae97145754e2380ff1c90033e689501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434496fd7903f71800827226965ace04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146a61d579bffcb2db1c978ac64887503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190daa7fe9ec183402854edc8fbb99d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ebbd99caef4c566451a19d58bfb1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a7fbda446510f214c801619afe7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb5e37d30f08fa06b08244c4c75016507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d13bf515c9273861a055e4e1c1e20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9b705928e44bd08f21c1be2a8090509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71390bbfe62e34531837e334de6e1e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688e0a07d9aa5dddbfde9091076756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b4881994de486bc4eb6639b922ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaeb1a5f1029037b9854c6914a5663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deaa6cdfe4363837ba4342f93d3226514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911ef8cc7f260181c3d375d3e8b27a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1f381af726e315742a28fa1cc871516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f97c255a6b7627edafd901b242469517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4384a081cca1080897518f65b08fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac509dd758b1adb28ae9cf308fdbf222519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f0940fbc3dfb23cae1e851959ef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ed142f4eeafe25683141c346364f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedfa49f8b9210fd0f9d81630b6f7b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a1f4901868900bd4021083ac65ea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1262e3883f42690150e048f03df05f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f28da9395a55a87462785bf80f75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821fd082ed3e5cf4cbc3b5bebc60cd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca839799b35c660da58bfd65922be1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816cbd06dd325034b210b7c76be474e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e8dabc806f0e4c33f1800e4e25113529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c0d0bf45375d9f9311cc052822aa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751506c4189f69b7315d1df9b40fe18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9533e3d0fa6167686429618f82b66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede05237e6afc8b67711e56dfd96e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988abd63b47e2c9fb92dba9fef79158534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ca7cce85833241d7853ed1630cd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11b765573b4b42eb453a3e8531842536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85cbebb70bbad677d9493dcc4d340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6a4f872435240497d310143aa2f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0806ec42a89a550a71b4542c3049d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7359ca492a1379c81e0677c5760ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc499a2456725c6e2594f1d1b8551541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595452896a82b5fc68696481bc2413b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8cdc37c13de1a691c62da0a7a38b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f18ca0b5fdb9f1d0194962f0b9c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f50334712fd93620e277a1cf42c0c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9966598b4e182795c0b22835f9f602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27cf589ced0a0d3261a56dddfda9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56d59374afd319d1c859c9bef9f06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bbbc86d9f6d951308f4675eb1cb3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa63cd7099a934b4fb24a685ce436a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59fd1924e581faca5bfc0d31932b2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e6d0ac83a5311ba1cae1e0195bf79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504fd6b2d1f0443bb51ab984e5c917553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427d88958189818e35e97a20c68a73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b68b0904f76a4125f10cc0a275742555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290949c61f52a6a01325ccb6bf429a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d57d447609c6aad01595f7eef4a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef400a146aa040574570918c8c447b48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4da401c6c3b0f0d52e4b44f774f7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531bb82d8bd0ee4e0908458316c9568560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125191f7ed87e181fc5e88588b690af7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef46d8f9a5bc8eb553cfd856d49a9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffd0dfd10b5269bd10b3f37e82169563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f3346df0c7d9aeb83a7b18ba3c99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90302a7998528b69bd1d1eb84a6ceb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a92c86158e94e1be887c303b40ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444722611fade62ccd0ded9de0da0990567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8c494e63385d2e29b847e0354270568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99411f226ca9425a485a7d22bc2c32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051dc460962272cd6cb2dfc8f36c0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6b184cc46b2e500a0b28c6448875571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed38d85f34a7cf72617bf32244d94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb185d1e96d741d80930fa2832bd3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb92af563df4d0b1bd609f956fbdb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c90fe504b798e49a0d901cf8311036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c459aad41b83984380d9432f92330c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b4ad4cf20a05ccced0ecf90554d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d115432922a29d465303cacc376e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed624d7dfdecf4efd253c42b3de7f5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec0b30b12bdc35214a2297d33759b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d829e7bb35cd2fb9ddc650632e5de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ca2c14a7f50f754305239b8a9e69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af281bbe864a6b1c0012097f08b943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcf0d72e29edc057c76bed8035678584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caa7a73534111f0dd8a96895bfef08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839d6531b3ebaae0749efdbf78cbf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744355edc828b803b81937eb55d9ce0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313991df2821c5a615f3ef214baf71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9186200e3bf70f45a67f625fe89b77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909327e68cb58351480c9075cae3c98e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba5ac2641934517e15f2a6323c160591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee524bd9d29cf8b684ae35233e31d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa753bf1cdb4ce826e7b6cf5ac4a23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd97b4730d855a6891773f1c7f332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a95332ad599dfeb9f28b0f3af4003595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fc640bda7ebf3b55c3ebb6c693d35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb1be08f223fd2b2e70efa07dfc2ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c778d07799bc34aeb80891da9d7faf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357522f78e851cec06643e5c65cfe82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aad1a6c914671f7c67b5b089b17b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c1be91e7403bd7994522e1f2e39a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0a4eb3813002129afa8e014e5e44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa26c8eebbdd2aec6116ff97fb962e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c4b9f0ca3130540858b22fc6f6ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4a292da0d34c6d9ecdad9c074790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea88b3e61b9fa6bdd69eec2cce8935606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e90d6103518295800146bcacaf90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf2cae1202a75ba14b26f014ce353608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c3dfeb48041d33f14969c6f6630e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe8a0a3b73db7597aa36a9283975b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34b0cc27006a3e247f4f0bdcdbd5ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b2450aea5497ee7c848fcea1d049c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06c0f34ce80db0842d2afeacf831f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416054240cc9332eba046ea852476b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d09893eb0ef69d464ec74a6cb3abd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413157bb724c82a8efb771c53769d61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22956851c444357cc781abf1f16d6e8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17eb7b9a231e186b1cf87197ebad80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd84a4ea1051c1702b1b025797022619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802960db6471bf725b8479efa1fc931620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60123bd886a02ec42adf37c8a82dce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3550744172436084a71895cd50acfe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113a669b66a17e99880f8237630ec7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe20dcc75823111aa21d023fae7663c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ff7469d61994c93d9b70206e5d6c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6d2d5167403af3f4479503b85381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61508b694122e04c1a05199ddff2c9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2172a5a8e36a69fab0f45b2233d95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf56a654f48ec25df5b0e9bed68df74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0dac17bc8dbd5bc7ec05f923c360a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec520fef83d50047003eb94e3487d52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab5e0c741e5b5e736101f67c80c15d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48131453d80f9d2757d375ab7011df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96ed3dc6b8c252c76c2d263d38317634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47412b984445ea574d4365b5b52c7b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129504f5a27bbdcbb2ea625eaec3ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa86a8fddd7f79975862c39de9398df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e63804d2c9216c066a012ff93dc05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf33ea2a470878c97e5b7a9c1386f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b149a24693593fdfd8906f88ce33ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d51c6aec71438ed7eecff11b833ce0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708f6124487be1112cbe0f53502e51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20661f572135baea54799d68962f99a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a03758caed07df856380e1dc402a09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e7e46493f1958e3143d42b2721ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8e2e69dda7a966a17459280ea01c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e2eb9cd52f038e771e762850141e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a8bcced7eae8d56c6afbd87ed8b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121375ab7189f98337ef17980cc0a7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100995359d9df4921901ef622473f1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeef81df30de5b4dfc69ac3ee2547f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce4d1da971fcc2376283a57ae5def652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04dd1b327a4f0e539d0e8b2e3d78ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5579b0f218f950af63c61a955f73e55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9cabd5fdcdf6ad7600655e590cdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898810e254d0fb9ead5226554ba19cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaabea04df3a89a58750c000e9a1e09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2476583a1d98d2168a30a8323fd557658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d29e9747f7e52d990a95f90a0962659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29d4bc73b65898dec215e31127cee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59252367683430758c2d837e7b65dd5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61de8150ca1c3cb7fa0165e5bfe28b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b869f73331e14cf4093391aa6a7e596663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd3febc7bb6efe4ec0a20e15fa9b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113557684122c7666649d93128928ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706d0ff2af53eb74bc2c8a8d144896666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81c63801b60ed8e8aa67e996f88f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410234d543fbf61953ebc8f58db2353668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de8c9103a1b47d38ff52ff6cac420669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0dc48f5a04cdd56029605a980076a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684075db2153d8a2a58179a0ce8329671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826172295d5d008b6a5c2e9567fe66d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868d07080310236bbb4f08807fd52c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f8652172c79e3a6dde2288fddad5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6d5a3e8946b94cb42254ee1df77f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c0017c0fe500ab2fba9833fc48ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524da72fd11eb8231cc237b2e8b920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92e49e6702d43ca766c637863198a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729b26d9f21e67dfbae8b8e45a457d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208710a60644897e38f2fc24b35d3a9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaec5419ea1dc2da043fefe778626c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0e93eaa126a5405551cd5939b493682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18fa64af91e3317f765c3dc55dbb3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70837e52a97460bcfd0a39ac212a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0cee459c118d6721874050b2d5c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0c864b55039a917a7001a33b2bbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c4cf18d1142457c1fd4a0c3d2fd11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a21fbe852e4df59360058abb3903a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee7ebc30649c8aa00d48f4ae81a97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05376d59acf27371f8c1d1415a8fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb7a2145ade7e65099d33df616d10d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b59d32c331afff0be0e3bbfc86d2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad45f5128f828ee38bf850927aaca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c476cd6c2c7c178a307f82672f0fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0c615b0e4f373829bfa8c57dacef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba09160fff063dde976072f2f1390696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fec30f27905e9ffc7efcc5f011d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2a09e2d61b987cdd5db5f7ff5c48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe7e181db49f897e6e85191139e13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8298311bbbdcf1a24c1e736e113f3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb172d148442b0a8307ad5ac064cd5bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f0f83514a4868789d893ad3e2c15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9299161672b0b93eacc906a378773a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aafbe5379815647ed3639ba11d60a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed41c15e1fb60d8c8d2008a268dd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4520df46cbf89ee26a29b64363b9b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1127c2f9378dfb13f59080924c9052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be99431c06ee4d93c6da05a441126708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74733e3c2efb04c7cc4fc0c2799005709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f1c3fd412d8fa2581c73af8301f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444a73dd6d2af539055c1cf859d4ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66f70d9ba7a0f05b4833364f5e721712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8760c8b74d5abd557a0bfe2086630713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872261501269c4bf8f7578eeb6a13e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5695bdd17bd2be0767402a829f352b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6569d771101b647a62e8566370b63c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4530e6182836e9f3c6370f00b9ae8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65135e248daa4f6557fb93b71134132718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d867c97d77a69ec0bab81445db13d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b59f275a11f5bb6216a00be4d2e97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601884cda19e07c47fa36b2bf00da68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea69397729761427ecf0d297b32d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc90f6ee9e2970df17208de7e38576723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063810c23e3a2746323904f5346035724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac7f27a11ef90e69d48105937b435e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b2faabaa262a07a01b1a699fda4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a50263407ab6c45200301996de8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6453a5dcf1d2ef2023267c19b83212728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c034a45860e41b801727e1de358ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246261fcf1bc53c097ad089bcc6aa435730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938bec638283f13d1c8dbc8f3a85555731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0afdc700597d080fe211020ed19e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921130dfcd612ab73346c58f6dce5974733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6880ef1e0deb56937641c4fc4b619fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782862b9e4ddf3a6da5bf2ae65350e2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b9d512ba89a4fb9e04e85eead69c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d842016705941ba468905349fd35e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b1c07ba26376515f60ce1b998df6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3f0160605f5aa4ac18e076c181c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc9f60e0f2aad7d66c793ae630c50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbca3ae6b52be1c486aec7892b25fcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163dc0fb034585f08a8aa469073d47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4616113220d3b5dd33af40ef7b3542743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfaa599fcd8a5ebc09c3943073664744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db1ebfb95ef341684b21c809f9084745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206c81ea69b6052d387d221aea3a4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c79af9cbd5cabd8d499c6904c6fec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767eda8c4ddbc52d4de66eeb991536748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ee2ea4b2f6a23a053908a02cb3f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc5cd6b9f64b8d54aa18bcc815439c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd7df8ca9d4ac710890778eccf8c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027587d8aecb1aa4ba00d192e0b24a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581217b3e753af8bc4b30c9141aa07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d044d088ff7adb38b3b4798ca67f66e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb428117a368b7440924a10f47f48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb521fa2f166d742c36ddde3d4fc0b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f2421af940a00ccd9fa475f77ad57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726207420a8e2cb4a3a411bbf0a3cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c275d9cfb81bc496cd07acf16d5b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dfcd5597825bb9da1d6274785fbe6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f838dc89461ecd9a6ee742daa7d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a653c299e8a8a3ff9f5240d6dcea0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee202b5ba801ec2200c70eb91fc61327763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db243c2161ae1250e83cf9ef21e3b73764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f54c411ebbabce5977ef3221bc9df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa81b381368b8a3a92ce514b4d430f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e863f59c57d60f180bdfa819accf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f15937055589adfd331c8030b2ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892b2ce2cfe9b94e712752daec67e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61772132de0eaa569bcfba23f550cb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569efc5ecd3fdab0142ef91ffdacd657771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975c5113b7e53dd3e8c4c1d0a83289772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34057b06529da4a330e486dcc3a03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9b5f261fc171a415f598b715afb4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ca129da471ef95d8fdeaeb0f3d03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b9dcf6267ae8d3d40b8157454f76776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d24e0a94744ccf46d5f77bc9e5586777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502c2177052bc4b56968edd4cb8c86778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae738f66f0139e98412893a9e8cde0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72fc1a5fd045595ec7a31c78143a36780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909855a157bf9827cdb1f0585e3ff9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68b1e06819531efb728b949f2cf6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6beb507577861262ba4c6956f812d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eadc772dc7a54a5fb6a048fea452c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b9e1563809b6bcabbca4266f341df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9ad07559d256bab53c5949a22986786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103dc96137802ef59ba41999e73e980787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e5300964ecbe94d9798f3995befba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074826cfd39a13c11665ecc74ab664f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea300a77b295e6333dcafd8d5b18c6e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2341c48db9775949b623d82eb444b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77c6534a75f56776b60d7a0047661b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb33adba67a61100122cf6f222dc8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070612eeb589e84b8d3fded73dd9cbc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94621dfd835110ccc128b674daa75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc077dc0832fd4ca587ae0c06ee05ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc3e0989405e574fa9938c5815518797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c241f27b67cb2449e137a7e6d01a5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801831ea47ce43f474efe892bf29c91799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e553426217db136be7c9cd644685d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8575fe5af3c46cd5087cfa3467da773801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d69148df0d9358b63021bf30c926802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604887ae89ed95e05d9ab7a555591888803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b772fc6be3d7015d68ca9c28cbb7fe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a3900940688132b410d60ddf8b84805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27f36544fee24cc2532874e8793669806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ca14a8ff2c6497e56247ceeda494807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8022a29de7daf924d617a55ee338808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a81f2066ac1b199c375c40e69a798809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce2cf958ee1d42d39eab861190eed810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75393f8a9a9480a78ff978db936b847811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8a4907689b8dce50b2750a8fbd79812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7672455e11ec29f30db3852f6438813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab36bbfb38255d12ca5843169732e3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb20504a69edc566aa8c347052bb8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe029bcfc21f5172614ca5870c46093c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa36d12499e06b90626defe6239ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62e4db558a4e0575c9c30df9a03dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780b85b2912ef728bb8a28c18d6c48819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10450c7c3f1ebfb77d3172c90652a784820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b78e8bc0e104bb04b2d54fd3fadd0821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d8ed3c45f32241707bddd46a3498f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01e56fcfb518d3bf3f20afb0a4ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1bc45e306c8a3879a5006f8b83acc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5958931023a9b696bf3913574bf6a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d48d3abda81260637d288635a9d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eff0c4eb5a05a95a7b177a8170dad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90134329ca868ac8e94930c818ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b3ad898e2236a82ac6d46ec8c16d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4478ee050ed46595da22633e312159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d5ccfcbab16474182903c05e7f2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874f960e69634beb68b892e9dd868511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02a9b7cd9fc4bcb41c4c9f9167fc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed9c50a78ed0d3bd268e60daeb72e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387c0dd1d3032ccbce0d61fc9c4edc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ff3183981b9c44655fc20951032115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188492509c8a68c1be0830500a388e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44febca6ee968c7de28b168db89b9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131c79e09fbcc93f77e539a523527a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdbaab96cad4efa7b1440c644aa14d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469168989a7e3b7ea5048a6ffb346420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4aaf9cbb416071a17a27d9a186d3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941c1338686161ebe54850eb231043a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06b5a324f884989e7a2f69c54c709f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f409dda8c459f0cf4d034ad4c2a1c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150539f2270be8005303aeadda087c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbecc87f55250cb5ae88e20872ab8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2fd785991dbf3dde67ddd775dcb9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb4459f1d255991f1ee7c6d0e5cf6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c637de5e428f47a89a8500893d575229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e822c21a9ad2f254b51fa13ecb84ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139feb32ed92badcceba687273aa58631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf893412a9c5730a6491c94f429d8f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77d7f366903464e360f197140b8e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496adab81e8563e5815d855235393c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36666ff9dfbdfcaaf6048c470ab7e6e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6835b9288183bd23930d4c5611b1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae127838e7ba725796226ff34070937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033958255049ed31889b220da99f2cb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee19fb53fe92a045022e0ccdcf8fa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97edbd15325b45fe9bb47eae662181f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28194bc6faa30d2339d83fb81a303a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481584dcf0fe2b56468150f9f739ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d4018d068d48b5ac2e120234bc9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4a4af9e5a1319573d3d6c462997944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa1f4757f7d370706fa10b99fc5e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df0a943e78ad6529e88876b9fc773346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b9aa585171a62688b03508666122947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4a5643ecf878727891a26553b19548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c29f827ab612a9def3b8e56d2eb3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db275e655591f8084ac17295d8e92050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c3d5c572429ddc8507c3aafaf13151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a913d0a6f34116610a572e53ff87b3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e2e8139c4aa3d3066476aaa506fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058b0019dda83d1f51b27126ae7ef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c67c5c380d4b92b9c7109c3b127df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121d46e36ce3c22e9ae052d858100956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed8b13db1fec2eef0b5decb0a8fedd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080e87facfd8c2598ef734914a3c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c02894bcd50a1234f31d0fe0903d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d319795fc45a5460d44d443f424cb3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7afab0269e9ca5045f9c88f100bbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb2e3e4145bdf463f9a89db1c905162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98599883827bf7d164f57b2c900f625d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2638c58285e7665787a8bb6e0437a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3978816a3853441b8fc529579fec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926df5db400526053e819b2a30649066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcd8f3e668cc9bac992e5911dd9be367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164582ed374a1c35f6a45788a6120768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5b2528e561fee33f4a71c4dfe87469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42b472df15fe7ea8adff6699279fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60a7da8a129318a97408701175ffb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bbbce5c0e76adbee9b95d2a5de6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a410f5cab2199eef8ab9d7925e20273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0251fcd17168a1f03c8db62c78514c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a35e11696180848ea0cf5225af04175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9782715084f760a68109f98b9f21b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac0b284444f9620980160a3a1c230277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea3b77e5ffdd24aafff9112d33617578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a2f42d06db9e023732c36e838584a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc40eea141b6996983416cc8b9aad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c19241e36c52bf6bbccc6832e07a3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640a6669a956f5fb1a9006034d109582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be8c261a96c184bda7fdc061b0f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268729e6b73b1c741cf63ade97adab7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58aab9184be180d8db26398537a6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866cf8c6672b05877fca5c80d700ec086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb420fb3bde601ed511034de26d6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c214fc59691afd7b468af99637d1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fbd9eab300c41c17394a0cf171a6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03cdc3cd304e509a0fbea517e177490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d06065ae477ca0928c5508b1eab7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65cc7e01cd944176e30e061dacda792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ce2866e68f28246c534fc569ad1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba06baa7b1298e18868367c1b128cae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9550ce2d669711f0fbefbbe5f3f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7997b8d01fd40f3649027e1458c8f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc695145e76e80a6b6c16a4fa29534297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e334fd3a861148fb455717b67fcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4d95d4fb4cfccaf18b3ff246a42c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fc4af66f31aedae9a691d84a3b6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6482f5e084733d00c6003cda2677e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292889894dc21344707cf16b51192bd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f507644a35be726d447e7db2b53e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055bab51530d04aa7c2e41a26a8e211104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae400f620926e20f8e495c6ed8f687105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822481726e4dd5ac7a4169900d603c7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3951feaae3c6b77370c5973b7df9a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20f923a3a3cc5a14389bbda8bd80c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2a3f74f3d8fec8b9c4a065ccabd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e832a4da65b31282c47f55f64a6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a31df3d70e815ddbe429c7d29633e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554dd37da5650b6b9cd513ce6578ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d87a67c35dc2f787d4d0ee71192d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda638d14501be37d7a8b438262fc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126b0196d8acfa6fa37e90fad5f5d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f01efaf2489c0736ffcebfb449cda9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708a52e18c7ff314888777c982af54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec77546f51cbd71b6a7f8e0fc7d7ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ef1c5c614115e3d6a566104dd6747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6511b4f0e7be9a18450f0721f528120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1395acab5268ca3db9bfff83a16c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d2c332bf8bfa01beca8caeb2858c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b135ac69b9eb8a5d7d46fff169e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03a64f58c260ca9f6f60e9db90438124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fd340f1f05b24f22a6bea84fd3899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbcf5b654dcb757b50d0319a774b2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15beb2a6e656e0002c565857d41f5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8cd62924a589be18dfde02fecc0c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d519b329919d0baafddbcc3165b6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f43bdf30d3d3fcfd785c5b09af4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd46c07960eb4f0924abbd5811114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c349479e92846910674b5dfdfb0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef39efd21f382853f9161ef2c06904e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d8f6f8f02761c4c2ba3d505ce16c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab537e152562434ac29f530f5af4675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceaacfa45b612472c76513a17da263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11eda71e72ed7b8082e0285dab5f7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfafa2e48d12da39c5eab316d895feb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454392bb3635bde9dd9f737ace13c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca047662a45bfd76944fc57a7b6ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31839b2bcbc9447f9312330c3ac27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92aebf1d0ed45b2a977b9cab8db87e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e136553801652ab6bc94916bd3c59e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014d79a483b2c727704c271877caa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd93a82305c205c9d3b5306eadb537d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef65c6a0c4ea109260d1c6ac753b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b294997feb97961bb64e8416bdf27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd52c43be943f62e0c9fbbbe88d768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d2c4dbd7684037d8c677365c76f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767244c2a7c2ec5bc3b8b5ee0cd1bbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db30c9137afee071f426622f2acee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c8e63c61d63ed75dbf04aac6fe3c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69f641f18d3779a1bed7a6dce78a8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d975c4263f97029f57ac32d2c333154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd4310c67de39e0c2d09f895c92f78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e500da5eae4f64db6ce404977222b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead07ba01624468c4c2b7d0addd0fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519528136bd213cd553260a63c2191bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15512a2d88a73ad12cc8a2722cb936159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bbf3cbd4ca85d4c57165048396e86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78addb217fc18c60c279eda90ca3ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ea1c72348533a997404d77277bb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1d6dc0f0e829a74c5d38702efd72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3b098851495dba8590703b2d9e39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a80b29e9d74520d569f6a94267454165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1dd541c6d2edad842acdcdfb85d47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbcca79ca4bec4248da53b4aad2a7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5fea694a85dbb5b15913aecd2f98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba858e061d733e9dd33f66202ab23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5444b74f865e52c6d49c4deeb8a8fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba55ef8f202af34c5ed9c9dba0476171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae882c4f2ae7f01a46fdca29cbaba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209abd5a8285657986065d3f4312e3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135de73e979806a53aa71ed04ba79f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d671ac24d19fb78911c17542476cdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c168843ecd6d6f1e69f0bf9bec13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7590ba9cb03ecc9724670dda6eb205177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b78044b235e0de06f42717b094182d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d58275ef907762b6be504c406132c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5c3b4dc2ea6bcf4e7962ea014fb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72136ecc7186e846e056277c275db467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff2c79bb3951688974afe9a84c6bc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2903894fb6c413490e54ac2ecbaa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb55606ae0a1b4c07874738db86f4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab43f5a9910416883e3f4e6071d8615185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70362ded098ebe3fccb8eeea01db51b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1bb63a2a96283fabad421a1bc278a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc589ccedd4a226165bb053805f039188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae73d3190c2003755b422798ce961bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455d81b1309349368f82669962cdbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e17fef3f1e7bcfcaa170041ae2c44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fb4dfc6abf805c7166143fec8995192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d95f0f6472be6d1e4b4f5d1ab15a37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b835695e8b019c202905bbef94d760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f10756334d583043b499413c157d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c1841d29f41c582756ad17185314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c783cd707c7e60e6ad9368b435226d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c22338029479483d62225448e4ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829d99e07011e83800b3fa19647c92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29712d20a64a2c01c320d91da8146200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ada94ab86c9715a7da4c8911a765d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38cbde31c60286101586bf7d986bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945f58a7a0fed1f787e1f0498013f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89da435142a87f64538a6c7359ec7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134684f22683b3494b3e40af008826d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f5e3db1b638c74bf804d96b89470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7658446182785852c825e6d0afa34b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de913efbcac3a625ec18518447a0a6ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61671ed6f17507399752e91eedcf3d2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11981b7c210fd798a7a7ab26b3676d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff8790aec2a5e1eb98eda8ef54a95d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e04ee7c90faac1332d8d9ea8bcbeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e797de6e70911af113f94ed55015651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6f44546316b7cfb4f41076a086242214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942e8f619b1af3c038cd099d592f5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1e60edb1990c9e16269fa330250d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3261a26f27bc4c4569d6d9049012eae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61da9e820b5bedb23c7aee92f98dca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550a753a207c6eec2764f06f999c737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc84abb572566bd3500fd56aaa94e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90a3e33e85c10ab0a5101327b8c9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efdbcbc861b436148dca755566c529222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e9dbcf790d813cdd826f31fb3a95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c2f049d3a17e08a249cf5f74de8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e4b0dab8d57e24acdefef018f541225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f448ebc47dfdf7e68e76b8705c5d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d88107f18cadbde3b9be9fe35428ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f130b35433a64a248e883e75c8c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa292d231376ce85d9a3c32dea933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6e8ecd79b1667ebd328a0b9a7b9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561404cbb3c06a0f7112a4a1d14a307231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2dc864e4231aa501909355883e72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de98c453f5f6afaed0e4b25d789fb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9dde262347bc8423eabb227998467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f680410cb0e17662820b5bc3ef48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d489a2ee209cc17d9c28c8853979762236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba6ce317b0e90c4f8c3fb8405302a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78818c7e805bf79a7e4e6acac79b722f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fd1cd7c95029e05b3ee4c0f9874f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb4c5009fb660f9142404934a684f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fed3573843b3094da600d36daa4fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f68578d37b6e23c2300bcb6631fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9f1e171de0ce984ff7036f57d4e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71815df89bb29d11171b85508c835e6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4108a9d95ea9278b1310241747a3f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da550d2de0005b41d736c8f9db558246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0b7c7640c42b2f58b7e5f298a929247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3fcbfcc452bd4464c2a67fea2fce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8961a41df8afde7a40a3ed6db47226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ac103b62116db7a0fcc52d84416a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4c0f356816f5b34d5f51209e8105251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df355f5cb2836ad802fc034471762252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eca1a138b57f3211de7c5e5dbe15d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5f0248c05cc20c0dd66cdf00c2dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679823ed55901392853356e2fc900e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3329941fad4334bc23dd4548754b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24347c1d4047d6928a5b41357ba33b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc37b392f352adb052d8f66ad89043258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14de6837c9d4cfbe4c7b4e14044b3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709edec83ac99c8056ba77fb381cde1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae95778f4780d48191ac7ce2eea099261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10600a21d7d6b3dcc789f92778aa2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04a5809b829c97f87e20b28d4fb0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf76ec743ac85cbb525307b11c31078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6361e88867baf8fed7cd60dbb17e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc99bc93e3db10f0fb7e68224f94f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274494fb7b5bcbb56ea5f4d3bfba36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29603ee0c4e61fe48ae2ad9846950e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e318db8c0c51a3f0b5fe40b75163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a02fbd7a421829a1003c388a18b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365955bff2a538a552084798674979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa15e2ede4e741fbfea07e07059c46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900721255801ef35bdb9927f2b738286273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01db54d5a59223eec82b40aca760d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3749b9c6e7ef3d89b2ef420118970275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdb21b05029d194552a4eb0c1535e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13c2788d164f4c901b85dc234d27ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f88555e1a4af05bab1a47255a7a2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3a0202d2423adea1d2b4fd636119279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e91ccfbc7c6a0920d85e1574e2a0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc3147d6636904863bca32b164619281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcdf5ac1efcaf4831c535654b6a2e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dab1d5825df72f65d0796f5c46b12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa681a2e252243f6b67bd0a4fe2e3d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f40df6c7512e5a04cb88dc920ede4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524be19ed7760d198add49286be93bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9354536eede0579a1baf96d5bc502eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64162dfab8a92b75d0db6e72249d2ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17736df8cbb99f8049fb7b56aa1a3ad6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f64b88eeacb6d8cbd097dad92660c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893693c605158e5a323f7f2af830863291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47053b7e8903a1d657567ae5b25e0c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8be19224c4e00aa39caa1b4d836b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e7f956b32555d2097fd2b2b1106b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d7ca09595b95036018f502c8ce56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8b13f94b97b54345a8d9fe9b5ab64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e411a4a84aab35c7c30680924f3b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d2d3effaec0bdb943fe19e19e7612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce514ff6ab8dfff406bf6ed16e57b8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fffbc7af25e5bea78e089c741de726300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bac2ad12e025681b33ad09e7f053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e29f16dc35c3da384af7619d5cbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340fd2d4692ffc23a94ff5004a7586b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fbffb0043dd49fe9f45627d54dba4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3496ccb01cf100b1913f4aa14952d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da90aaa7d77e5c7fafb78816cdc2ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b9b17f7c1ee9e87f51fb4cec715c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4eef9e7e162a669e8f85ed1e499a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf25734a5eec9516ee49edfcd25a9c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1ab9ce42c4b8337343359b157b9df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb2c884aac5b2546b30ffc9e3aa363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e68286489d2bc45ece1618c983d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b4ae6f7ee8bdc0652689f979c03d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97647f99cc3f6987c7af487c2765359f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff785aa742cc61bbb71de9b85f3f235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd20c03368f4206509c9c6a73d773316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96a41662406f41d17e2b9830061bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a01807fce753e49ed11a9e3cf194318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4d2c86e8904e7e3d4d167f6c20228319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a340fbcc4e4f04df15bd10cb793ffff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a266ddfc0f3f92725f6905d6eed818321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19cae128a7111b76ddb048568fe1bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b9f17c1f6f6ebd1b622dba774a295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce68e6305737d563bf7e458de98e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3347dd82459c011776bbf5425e81f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba0b69ace1d085a0fe541fff06551326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c6beb72983f8d06db02dc83149fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1134b5784a71e104fdf8ea1a71fbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda73314131ed82a90baf3f4bd8e4ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4873aac8d909b8ef0ec22873effcbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330260614501db869c84721514ad46d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11257da1b9a041f32c7f0f0adec246332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e361ca2927aecf3408011dbddbd46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da76e7a18a81d4f9768c0d222e7602334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480653ddea29da932124409452ed1797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01e342fe72b4d7bc41f0f3edb0768c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f11471842b009be38413483d9a34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d30bcf2fa73f17c742d81509da8dbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8015cb7b80d23dcdf9900f6381d03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26433b1b6e37d92a9e5ddf628d54ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851479b04df493c1aeb36c5871c2ba45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd4dddcfeff2ea0e3c19b1ba05a5ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cee5016c64f9ce8543552d8a2c146343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f21f6242eecdec27b059a386ee825344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c07bb74b13c25590b8b1736d3fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed949e45bd4446beda55d287778c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c56fc70819fbe38f4dcbfb987320a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e99c713babde0e4cb4b083e1c6df6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea420e842e6292aaebbd34aeea11497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10498fc78b4b3b6017a337cc7f22c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3423c6e8088ceded75d94e63b7e5a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc23d67176b236c2b0f2155547ebea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8e6be095a2bd07240ba6e5b9127a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bdc3c054a2af9c99459cf8420874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8d8b9627094e980a225c8893b6773355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7065fbfb34bd0dd7139df81bf3946c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc2207cccbefe71c47b5bc1a044a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b39d29e79b2ec161f2f6f5587f241e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f59679b63ad9239c6bfedf79b7f99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1e0aefbdba33d303ff4f070a8e2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9145214536dec4260137dab4b8504361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb61bb0922abd732de84ad08ad8241362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf897f897c95b82825b979e1c75d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef638f570059efb9bbc8a628c7a1279f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b167aac512bf6409bc7fdd071e317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb31a80122d2741debff1e5a7478a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451258594cef77dedaf3cba90bef1385367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ccfe8bb1e9b0b13e92643422d25e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f37ec98cc24c2e343d90243f591c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d701eb729a804707a27c883f3db56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e723fef6c87572ae85d201643f64d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4785b589e3ca7a690e732e5c673db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604515c51dc4ed23402ddb51f9e28161373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a3fdf98ffb0cd16fff93e615419f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d98a3b810afabe437b209044f7e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474972537cdda1e5e14277d26fc6e09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe5f3f3a748475e67ebb36503c304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f9e7262d3ff887e17bfde8e774fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c61d4fa8ea8d6e2a066bdd216041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab1da54119b1845daa483d8bd05c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931abcbecee8c23570a3c1f57beb37b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1735f933c72b48efaca1c6f0c1f7f17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6187600bf98ee11f7c05df2b83320cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8bab868dcc7c32448ac38f4a2496384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a72b5beb2d7bd7f927a1130e41b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7324a13e72eee365d9f2633f7fef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6a6e81b8fa9c82ba5978dfb92b97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dae3ce85b03414b18f80924a1b11e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822a566d343d58691aa6aba6e93deb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe385ec7c4f4ec447db2db38e4eb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593bf43a4c1ceb4ebca121e9961997391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5fd9af1adc6e88a9cdca26b8b8bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9234b91fb8579edd846c653a090d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1a0d315326db89fdb04df53bcfcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beac4892fa73c3f1e38007a770baab2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275a3d60dddf09c533affd276ea78c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375e8cab980395e19e8f927257ab62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afc8f27a239fea0644e8244eba92c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158bb1edac0090214111efc293ddfc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc50758809bc3e5d9ee3ad7a49856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be60581b941d10f39d7998c14617d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67e7e0c47cd612896bd1fd0f38f88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e93afd6bfdc9dbc154a629f6bc2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a385cb706fb09c4ec016edc77635f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaee80e056ac75454ab837e1fca52d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b0fcf8efc8c1888697bb6b2378b6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904bbff84d12593345713eafefba6be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d503422fb53f9e904737defddd30b05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ceeaf47de446ab315b757ba8497fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda13d12f47929416ef1cfefd2ba92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a8eafaba57020ef3fde8039cd372411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7eb95d2ba2caa14ca9934665e88cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ecdd15b6c1a0b37598d83feafb44e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23fe91586957a343866c6f14ff6b4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea68eea79ed3a00730e0702fbe7ca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bffd6ba0bf85023a95fb5fcfbc988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413300955984e594331a03c04ed65063417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b70d59883267c367e5dba8cb4eb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca256eaf14b41c0fcaf3d3fb50b7d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d2077708c59a2d5ac0f2771f39f8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f05d43a55d1731e81d2678a09ba787421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ca0f7852f727bf5d999f96f65e00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82242cbff44c350f252bb0d2be939e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ef65ea178740c0a0381258484f46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c10fdd6495e6439ff1da93a9d72ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b3e856e48945c2f7edaef691169b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cfea69263f652e79c59520fc502be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b000fb77411de10d7bac23bc57115428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7936d21058fe06671de1646edbbc09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e3465b400bf8a18504779810b5aa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9722d0a94d980004474a3c142f41abd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd5a18cbca61209865c37992bc64bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c637bf51aada28512dd8842e5800f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731562bc7db6f203538da4495c82fcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4cc6d62edae11d3ee1635bf96dce4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d2513fd462257edaa2abb93a2bf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adcdb928d873ee5408e50043c49305437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd2907518e196b13993bfb98fdc46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc672c2462a8b9f60db1402e8ad6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a03a4efef242f8f0d473af75912f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb621d70df03d9d61fd88349ad8adc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f089f0c40bce56fd6998def91c23d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05a1bf9e20ab878f264149e2126100443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a603b035ce62c1495ba186e66a6494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870ff16216a0aa44f0d08200863e7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c47316c87c1c68828e5261b1a84a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea07f8501d98703a6ee19b2293cb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81635cded9ed307ec6e7d3ede45188448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc424e692f52867b4a58b7560799a2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56aade0c29f1916257ad3adcb3a38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f8cbab2389c649f32e216217d7a06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd9c5a0b7ec3ab91498a75f7660e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2d9e1f8a8695b67e4d7f42977abb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2aabd31c969f72edca17ca1f6eee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c2de435c9ed806ee5992c2f45ed8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6121efe0e245a6bed1c491c88568565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa7a4852e642e97e7c6659ccb83ed2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001cc556c62464c7cc4510641239be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd42bfd4587354ca62b5ac3be14e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466ef1a624390143e3ff0e9cfa054d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969cd566457bf13144a95cdaa0b7c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51913e9e24f1f1093c9518e117eb88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154850f51d8aea93b7bf219ce22fb70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0006809ac71609ca687560522c5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c1c988f8dcbbcd9208e1d977c904465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6876d99635ae34ad947c7e8f66a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa1d12ae32c69c777a306781a951c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac4e86882a3d945908a10da47079f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682435cda8953178fbf7b242b9751b72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbaf2e898a11b685d469afab0ae75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffa409679b144615af59d15895361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f739a0d0e3c41b6583de6e325f20e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380218334acb4a38b8f302caf04e130a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d77d4722d204499100907154bc93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e58d6953d923ca97f3910274a42cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7973c9e9cbc3e972fd4c4de745a4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7b8594e5c10d24b72aa3176314420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe9407fa75dace721eef25a9a11d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83f5dc67f3bd9c31863e992247a30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbb2272d5f56cbd5a988a609108155480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed327620d464dcff410d9641a9638bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115baf57b57571e3bfc845f10cc90ac0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d5b77d52bb53c6637ab09ac5d613483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700c1e2170dd24800904060c94a902484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f63c77b6796648904b2d456d5d2e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954434e3a29b7f97fba998b019568f7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb9a41daa831609abf8ba07ab7a26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda309cbd60e8510d5db90200cad2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47053b7e8903a1d657567ae5b25e0c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa6c6e345971886725281ef3aff27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59c0dfb71c7d47b62bbb6df38fe92f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1c722b5c62c788d06c4577eb6a7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433ea6f2eb0122348bebaeeecb78fca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c396799f748e862f64e354591b9fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f560bc63e4b397ec49c34cf8f7f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90c3448f83c8f014d3d0275fc7c150496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5277a3bdb810807ed46e10a8540e9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0436a28be1a25ddebd7201f643cd43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa706570c7d4e1da5b81a308edda8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558f50e4c231c7e45b3e6abdcffd00c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237db0eabd5e236ca398afa960c6c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe9af70427ecf4940b5ba8fc9a99a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835a7e7e2cf87aeb34a8162b667263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385a8105a8e1b5cef2d1c1eb2c2e39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc226bdfca71908d79097bdb16d425505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce9ddec848d97348fd6d9cd79c06e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ee8a58466daa58c8a8165d906166507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e940435526205178d535127dbfc7352508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c652339e4fa705f96e422535618c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dac04691fd771c05e10240bc2ba54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc59579a4476a9a37b3cdba39cfc7fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928f193d15621d6b8bfdf79fb11f43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b4ade95a0ae36ff92e936283b198513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6557a5ba1f518449f61069ec4e983514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962da9538c6b614bf286111b4ea8f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b8e1245fd08e495da37d29f82609516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad15039f770806ba262d1667899f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c244268a6ca93afb40ad4db2a236518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b453d7ef6e02b619deb9bfa7a0dba9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359682214f3e1108081344bc5cde83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c116860ba8075c28eac38aa5b1eaff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6f9c92f340867cd0622436c7f0f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5a7543be5102e5a1f3c94470b1b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798358b1c33536b95edf47b8b09d63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a27a2fa6fe0ef48c6d441c48c5a05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c585ee01be46ff4ad483f9a7c7703526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1927d242e59acbfd4f6449011143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa84d5afbfc85ed67476f529ad340528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad3be95cfc4a1897a85172fdfd7d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12d93e05eefe9dafbd94e7fbdebb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bafb7f0e77d0584f13d38aa52ef3df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d042c3a774183f69530913ad1eef6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ceb3c634bd6da3a154db161630c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbcc67990c423b70b23eb48c2537b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c19d5f489f59c642ea08072f07c6d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c62d5fc3428a6e4da75a2c51b62e68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71923acea074a46402ac303ebfb1bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5612cd92814dd7c5a6ae9c0e109616538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa0882b75c3385cdb84603b99765fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f302b33220186873123f3b1e1369540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71099f1ad17190fd499f1663bc3060db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc8a08ea8f65fb37a6fa54d317da1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c639a216857b5d0491f43b6d9dfd82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114abc79ab4e4dd27b0cfd6899c340544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea5e79f4727617ec767e0480b7409545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb19225cd22a05033fb0fb06df710546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b084afa6e011efd383a5ed71d2f2f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7148c4aacd7ee622043ee6c0c93e92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973fec444aa1ffa34fee2fe8fa3db6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a817e37c885a21f6bf3a9cccc7a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c83590ec198ad2d5207d0ed80f98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394227cb7458ac0a987882e839e5e78c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c1078f778c599600e93805d69eab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5c63460f2a4f814b22c7660237c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc004a4cfa84d1366dbe855621447555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178574d75820b2ba2f7d859d2a7a0fa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1265262fe26404ec628d3bcfc672d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f6a112c6f87f56ad125a22579ad79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b832af300f022605c04ffecd3eb178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f24e9f28cfa6b61e2f4c6a81a816560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa7019592b22f8bdf5f191c08aa3d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96957df614678b85a8469ea3542cfd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0e74ca301d3c1c9f96b010a52c7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6542e40af1eb95a75c883e0f3d73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7616ea372ac3b6b0dbb2d27b10eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e0209c8839eb84840df7da780f5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5284f6197981a5e14a46421b6a7ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e1a542019129a04ba43e10eec50e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4921943ca2ef7da626c05e0f349f38c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6d1fa13e80c15cba354645faf4782570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278168a34752ec73132c17a60345a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce39d46e7afd41fc830d42978fc368572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60aff34fd933d9fc78c8d01bd2b94a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21dda0248c49b633bbd7489d05eeab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad8f7098272665ff0a40e6a81befc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc0afbd290080e393111a3157f7c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3d35c8c1e0c149d202514e2d02e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06045197cfa0354d389ee90f094cb82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd5f9b26fd294735d74e026d91d57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df6ad48b72a6899d65abd49b596af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47113b4bb258a1892c2ca1c8c711b87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45bf4a3f3d74c244dbc4d9c8f2291582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541bd204f34ab87ead9e5d5bd72f38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afed208f14a57a3646c025a70c068d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bf233a891cc6db49fe312334f59d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefbb12ac68b4c228898c476530ee3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d32d2b31d918b4611e5248f8ce56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a460e97e297898596573529f3c0d7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036127928761164bc9f16a4cd6ebb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffdaa4b659b8d161eae916e04ca8cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1c6f550fe21414baf974373aa8a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fd95080a7f1af71487b73be23f0dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf878bbcc6c430402bdd69d8dcaaac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7b12f096e8a107ebc50b30da8cc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f595eb1a52f08f891d411a4c84c00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd74162909d1011ab8e3ca2757188a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b1a61d4eed3efc29a0a48a359240597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a1332f3ef8a9b83d8cd29b563d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d864c0347b60e2271f055ee9023937599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e970ea0e4d3e6507ada4c54e6636d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489f316aade13078b27d46f0e34616601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c777a14bdc6b8ecf85075f1da352c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885fc3c94a4bea0edb58132fbf23fcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2953e9c550d3f0e3080d23445e932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdada6a4354e3b5338b7d6c422662605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68cb041ed12f1f03e12d57ac66b4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5c91bcdb33a867841367cc5aa085607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357bf0ea3a1337e5c0f15251f94ee9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af940842ffc089de28e9cd5c73ca42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ff59b5f92d44a5c219f0a7b3a09c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de41c522f3785a1dfc3e3091f3e90e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9dc49c3bdf0117f03995123cbcfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6edcc8398654e0b926f009a8d894613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a35ef22eb970bd5b0e4672e13aa1de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a2edb9d1def95335c21779552b0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8e7c898212c18297f3370c3b4894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6baaff3409f921212fc9656d469e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb109792ec3daa24b96a3fb65a87e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b9d5cbb963bc1df1c12368f90cd50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91920c17b5eec7657d557abd1204bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7f712e1662e21f104ec971c725c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d545c1f712e02196db94dbdbed5cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d38eb341e8258af6bb5081721e35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8d3ab167eb54576c172ec840b460624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929a630f47f497bd402a5c0abb4a49e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e0b7f0b2d2e01a3e9926d35da055626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116d2144542fbc93b8dfe6aa11201a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384254bc54b063b00cf73375462d15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c32e9e05fc49696fd8d9fc89480c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a89bec929251f66a123ee09da68bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612518bb107a845174ea9e7d9c55f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb4e94abae257e1bf5bd5e3f7d5c70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c467190d3abc8bef56ebf2cb976919633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953d1d7f4da12c767d3a967b68a5f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709bc8ec71abf0479914ab3a1438be7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a53c853338e41fd5204196606c6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7345c26fc079cee929e24251d12743637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18d3d688f1b0478e9235117d6f7c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042ab0509e958ba6b0c052cadc2d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a40b46f910575a0b863c4d45128c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a0eca33139f773d1fdd5f39da890641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60562137e2b044d1b3ff9557d754d1c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b42e22eddea59f77b5c63f8b20f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc56d53ab7a70e2384fce105048da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016ac686fa0191aea35bf63f73b493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89875909379084e05dfd9605128e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5b4e92c8493e512cd5904c7f6742647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04bc82f6e0244fda58469d65438977648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821629a424648677cae3001c287b64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a7f24bc31c1c21e9d8851e83cd16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e98e5cf82e9a27c31e577120d4ea4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa5a47cd3e03637d0ad35d53169cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3148b9fcde15beb85e647f8c3e89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab74614ab6891bfcbf1f64f698aa41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae11c55a5561b64143872eb01187e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf83ad70f2f447d6079c7da8256798656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a5a5f59a5ae5d8bd6550df9029b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13deeb510181df0bf9827f42c157363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb5d770d961cd787138a9c58daeda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902d75afbd9b3883d1397956c78334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f97ad06a5f77b6cad79db9550c429661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3917e9976fea5bd78e57a9d6c33c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c257b69bb3a3499ed48bbc2d36c62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af91f18a8766fbacdfbbda29dfcf83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50294e1b14a5bb9516a49f314fc3c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908346ab3a17c31c1e3e24208b78c2d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822735d1e40b39507cbe494a4eb8f37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4329e20f2f60dc5267f87de29579910668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310141323f2966ec5b02abed38944cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c20ce7f673466a6273def043238c58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5eff6d1916d32ee2a77b02cb8c21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da022f9f5481cf5dd98f85619306a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae93f6e0b6ec68067ceb95065d22a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bf108303275a3996f7691e21c79e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc06d772c2a496aff93484690da0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e24c3a23a06848c1fa2daa958fc19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0308adc19979603f78bf227a2d87f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f475d5d5c99a10e4a51930033f8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e493d5bc59953f1996c4b0bf710c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1402ca7404001fb116a1bf9a38456ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594e937b58d319007244d8eaeb9b21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc93a6053c5d35abf521555048bfb48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814c1cc6b59ace9dfae3eaa5add4ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8cd057f4aea22e944d8e75548ff9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119974e437ec609a57685fe761dcc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9769b357a83f1166f930bb4fbe0dcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb7b86ebb702e260525e718e1eaa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c35abb8cfebd91fef54b73d80256688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71068d05d871b5a456b4b5448248a4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507196377f8e1af0952040e1a10ffd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65fba30e6f3a779f9329c25bb68ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd697deb9d5a1f8908f51b82cdd9f2b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5509b7fc88ffd9af53bbd62b4cc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f1133d52f3ee4a4bb05f161baf017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98047344d2eb8e74dd3855b2648337695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6fe45deec6e9f13d02ac2b4a482e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f406244b3047e5e1e51902cc62851697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780e15506a15da4bdd492bfe84e42f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8809b5f57123417f60a4952cdb3ea4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cdd4b277e17607985e6568230a28d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217563ded71d036d7e877f180bf2e71f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da0872f157dd3cc200bb2a87b4dd53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77252a92aed1665aab290f6e0989b1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384c5698824bd4d3e60ca4774c68b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199442ff2c8396e9cc7871085e54842705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025307e84f751f82e8a3deeb8ec28548706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a70dd4ee788bc225b2e393bf22c07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d46e01d0751e0b2f61ce9ad1c0f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2bc175cec1aa835f6c84b615743c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3b6e705bc476d93da37d7d81d83b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317f2afc06ccdd6a9baac0b39c37ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a83a3f644167632a6a40a54fffbe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954da9e8305095caa8a9d143814ff0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490629dd76305bc2abbdacac90453906714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e2eb53e4b477614115b0fbb86c4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528dd65629830b18e42838c3c434f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897ba06b8bba42855fe773790dd327717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab0af05cad77c942b755ecaed0606718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09246e7d06765cbce7af820081b22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff720ff81c7e62c5756d2f60fd8e2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad737d208d474f609ee9679beb23c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cddcf724ef7263db8743d5ca6b2d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a428881fa0a468fae7fef6e93e39f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de0a32079169af56643c94654781c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb9ff72928ae68b50d5c2d6f2075da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69d8b1f8abc2098a7ca0b3be476c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200949f5426e0b14d88110f3f5a54a31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396245b5357bbee7cad6a2c281f30383728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b84e1452bb152996e6a57206abaae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050ba429c8b3c2b809e585e6b0f7aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f43be233f7c65c7cbb44c8f619e01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc14a763558c17e7fdd59d6748d00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb7ff09099e24768c19f345a77c39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4022aa65ceee53aa81143be32d8fbbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f916dcd891fb79796131b078f3beb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df25c86dd16a885cc1512fcc4d194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc26b006f9e4a4e02afa973811b53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6a606307361cd5a62f390d4fbebc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be9eed254069f28280290c902fac5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fba4d4935ddb508e063ac070fb940740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb4e922fd2fe09327775ba8c40271741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226e72eba5388b70c3cf4b623579a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c63dc5cdf985bf6bd043fdbc0c4cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9313e05b95fa1e7b1aead5675b7f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf21af49c4f96d02a96b84799af7dff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb61151ea219905d24622a999320d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac7d35402b6e2ff8d1f7b70b74040747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330cfa68417aab3977ee94324a89c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f523dee53725e255935aed9dccfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3a71485792c3164157a60d3f2ec8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8e0e00c43b99277cf71c0c721524751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a39d488b6357633543fd91ee209d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314b200866de6e57197921aab8803c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c559f60d830f58dac30b376fe16a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ff7c705283b1f9d400f5b6756ad3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8480da70e1ce6ed304ae3fc2025d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf14ecbca31d408e0084224a1e5640757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20848a8662cbc567ac5c533c6c0e1df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea0fb7f9e89af525613caa9c468992759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd7d4fbae0181a19178041d0c231cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8c7c1d602cdbaccd85357361e87f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a35623536b033149b7368a0bd7200762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83d6ac779623dcda500e1b69fbd03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d746c94b3d7e3430346aec5877ec5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e778f9df6189392b91caf716bd09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639770571cb7076516074069e43357d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c5647e9f00043333d2b7f2e12e60767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>