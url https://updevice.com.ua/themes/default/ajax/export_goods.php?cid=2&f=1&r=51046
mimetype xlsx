--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2a90d2ccd31808d28535340623821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760c73b63cbdca2de006dd48dfd62e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eec55dd3085fd8b0a2aa647545b383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb53235a1fd9695589823b0a7f0dc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ab65e5eb1f087c1c358dac8a11375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab59867af472057be42a8de268e476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff54ac2a44f808c4d6a6edebf03557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071247a1cfaa841d3a8cd1535c80648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607fd538506e127a6aefb1ab261861f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64608d332137e3316d581fda87cfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fe6186ad8c361d8ee3f8b22fd50f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad655eed905e5bb8ecc618625ba6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12631820fde5327804eaaa3dbe9ae713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704da4c1f9c5b087dc4b825cd5da307e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab50b441cdd5e0ea5c82d8b2dc3d06f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715491557d6cf13f12a9562c42fc17c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975431a3e10d8893ae306b7a18b26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7a5489659949920ca85965b4967118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbae13aa96351e376d375e07535f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c79b6b4093645d2f06ef8451b0a8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff73a227ffbc16d07688d533d8f3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c57cee53439cc52008fa94c8b5a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07c4450497d913d6af7f8926d56a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a7a9d28b0b1fdc320e9e37bb3f23924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92025885da69c626c2d7710a85d085225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df13e06cc57d88a4d829c00a4d2bf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9e6aa02359a87d7a47275959931927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42cd6cdd8bc3f123a823d51404ffe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe0e0b61d8e84275fb66097e1231829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb1616d1ef1a7377a56dcb7148b9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf1885def33a142aaa0d9ab66544231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced43afc5638a2984fc4ce570ab9d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919382f55cc6546a129cbc7d584bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac23f08139f815c41bdf459fb6be84134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d4010f59d417c61cd24318e046e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e1798b8fe316172aae600a049f2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1f7b3b62f1f10a34f524987e15ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6136faa3c2b673ab875185d578e6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa8b00d403192cda8b6141eea87d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb620c5ee935e8666e17061e2b4ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1865dbea8a9174f4e11476ed829e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176aaf53d493eb0bc6cc6da377384a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439e6946343b5154ffd3d33fb5319b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b00599e994a76ad182896c088ab7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb2cbc36734769aa5f6e781fcb6d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc17fd064466c05b5aaeae8f27994746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764983d76410ff4d7b6a56a86a8523547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c9d2891f17deb46ebd2e41d9ac89d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e495c6bb3b1d82353841864ebe93a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c654e4a2ea498c2939df0198701d6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6070fa08a0f4cdf1c4646482c6e5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e072aacb7e5b6fb2a6fc53e9e189952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dfee26ac740dda000f66bbf51fae753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f81a84425901f4e87f6eeb7da3e8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f552a836d639d63d51afc555712955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7656f4193dc7aa6c6d0df6d999c4fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a5dcd6ccd9c41fa24f647512fd0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da0ee13c370b0195778eb688d4b95e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686752762f889cee220ff6aa01c19a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdaa8b918159173278b87a53a60fb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c5acc23bd0a8cc82dab89967af9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c82dc8aa3940b387ce7cc7e60325062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4cd1c0d6ed4466b727ab9a179c85d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee45af1d56251f488f53f6ae0c84764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51f5b59cd61ff9079bb92c5498938665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb91b4546de6ca234a85c7223b5f1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6852ecb3edf753f44da6e7cf359f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077e5d8017a7aea96c95e81fb5746768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c4601344e4f9bf40ad6b1d115f6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0064cf25417548b23f0cb255ca3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c865edff5505327d11498e082b903271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c58f913eb1ab60c62db6f68feef7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ab64cd70bf962d1eb50633e009ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f5c2d95f463108cec2306037c7ce674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8e14601bc8f92063e3aa870d928875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a3d1adc972a978f15b924856b93e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9929e45d613fab4a6d5b77ea7bd96977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba9c2367039ed9cc3feee52c560c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1cd1322f68a23824ffa86839f119f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bccc3cf19188178ff44c5021314b2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d00e37dffbb024b1c2610e437a1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543470431a375946c910766388b83e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f097288b6f2be07e49d715b661bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bbe9631c935f8bdc4cc52def1a1d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2ebc704ebc28333d37a5106571ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72a29b70185685e6f5c89586ead9e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec52a3eb804c172d4bdbc81226a45587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c34e37e708cb1e39a0006c84955788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f196a36c47717b66dca887de4de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb004c9bdd473434fabccb6c50fbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f6abd6d92758bd10c3288d893bf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782cadc2d71eb0e894b7ed8d3e6756292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f68e4bc57368077584104cc2603f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfdce85e6d08dd50afb90fa4a77ef794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7351b8333b323ab776f7e01464fb31f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da167340b6bca7adf1cee16a442a63c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3e76c7a3310b351ceae130f43112997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10b35e702ef4cccf73bde9674945c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c3ec80a14de6ca759e6e600bfdac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d4a94876b0b05b99e194885b28401100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372284f774eb73ad1ce2b1d813b65e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ce322f18d98525fdf6b1902c1e20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f399caa37bde6a2eabd1ae3317f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f4831d4068de130db6eb36406094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee46a73b025975a28e366389eea5f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8beaa87541d7732de1cebf479cf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d421fa37cd93db5ed34cf2caef780107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6137d7c983aca107bcd667bd7f5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311774fb36f419a9ddef4f2e1ba1cee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee286121aace1dddf411b5d0bb218e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1bb9cab66c39ba66994d1846c4e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa65556b23f7503ccb63646a990ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d1408a53a826e63327bd152b2147113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57488c3a9ed86cd0b657f5658f75d6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74386ccbbe4385ee564f1bdafff867115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc66ee7cf0dbf3fc46853786d9286b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbeecdbde6914a1c4085235cbf396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2cc45821b7c1ecb8ef7603053d44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59034a4fe8bb806e49af330b7fb35a4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189480a5e5dd713b8b16d0f1d18fe378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022154febe5e711aec50fa20a33ffa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df02d8a10ea3f60631c59d15b6bc8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2ba31724e0db3fb99b065ac4f632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bc31486acdc7ef7edf44bd62ec00a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593285b591035c43a7109d0e4bb5d737125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836743da2c52976fb0470db939c9558b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975bc685203e01f6d4223fef8cfd05a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f76ef49c9b9f49e7255c8f917200128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df64a782dff8a4ade3a44cc07a33b33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891df9e0716c60b2928061345db5c95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd34b5185b5ca00dd6c2dfd7a2f4254131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe761c8438d80cafd6d3a8836137ae4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6ed8a1d951b9d43d235182f9c690133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d20f6543dca74347681baea2ef7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f826592a4ac0061f7ef2304e0e1635135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b85fc5499629425828b29194df2bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b485ae72b2d7bfa1adf06a2acde620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed395efd3c1733d053a732881c4bb5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664e720de4fefb0485415ddde523cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24209400e10f93bf98f3c4d8c0fbc4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577479ec67018e59d1420b4934647f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3f0e1e62ca356f4785ab8b87a3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97732d84f8d8717ed21f60f80a395743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baff1eaa5d5ed1833aa209cb10420144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da950a7ba8403d413a39518e79ed680145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae52867b8afeec616c337f32a5c49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51dc66419032206c49fc3a5c1aee3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb43c8ccda4820f41357050839faa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b9add91fd9ac4ec14627672f1633149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29a7a1ef522eb6f0a998f64dcf18d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360decc09a4cbcb2ca415283157eeb7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a505fb342131818db2b859f184bc09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077287ac735689a9eda841b7cc3d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfabe08c2306f6bb859fb13a7f99dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb1364c86ed9311a34d546bb15235155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5caa2b6fff07cb89fc5056b0f0ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f735a92d34bbce3a4cc12f0006be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e93b04466feefb2f07df49e5d6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d18d1e5d35607cd35d3fd630d99d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce0ae98da14fe09c53bc7f1916e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a7e38dc7ddd7df5adce2062093dec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d12f234231be2334ad8eb0f2c5b8ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de406d4c271adf3e27fe770a181d7bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718b5dc3dafa2b9de561e8b6a67ed9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ee782509c2f3dcc89f23d2c08c97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051070232128b55d55dfc26b4ff4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bcd942c59e1389e2d4419f0873b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1071ba785d7c5bd4bd8b4840964eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07731ca6543fc8b406157673614ec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c057628392ab3a7c524fbe368740170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ea07858331df44422451368b9925171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17d60c1611284221cef924c09d8554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518de3ef4e39b169dcc464323851ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde35a54320554ee64811b677bb3a79e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7147914dc152a75af39a5dbb7236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9997c541f63b9253369c25412af4ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b66283bd47f1e2565a90efb87f98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372195028ebfdbf389be4de3ed833b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c27acbc0ed0b00e230c031b7d46d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10107d6cdca212e638178350cea9a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce61de1567d281ae7a41f925c7e567181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07207bd448901317a8364a3958c9f98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b8c07ae3fb4ec10890b28d18c5b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2783dce6af33b72fece81b979d1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117195ecd44ccb1d3bd590e26ab29c93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdfd52c4f22ea496b97f6298ec09ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368341a4a1f640661a3c535e739dddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636a9412a22187eeb41b8ac2842661188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6ad562463dee4e2ccaa61228f002189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a61d7c4ee6cfd51f6621d34ecc552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c8f2ad6ae1da1e5c4b1d8c73d0465191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aecabd09871c221d2422395a9d899192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd21f5de5b5f34a94b2c4ce618a4461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31f74ffe6b2707761ba67d3deae15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f382c7b9a5d00bda6f5a5205421c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464c6bcf151053483a076594a521c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7ce4b3367688fe6c3cc9ff848ce0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f695fc89bc0cb6b950bd4a1dc0bff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41fedfc2c396f38d496ee6b1a76e8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815458a8db1a30714358e5b34a7f2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28994f96c0e602d0a1a9d9fb391851fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad55dc81a51d491b4664e559388a98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d27cbbeb6b3eb8d537d8511e3d82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e9d87268d460a64c349c75d8d416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c2a1deb4bc06f252ec981c9fe4a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12593b494fa3c7e832e376c22c22d6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ca78d8ea7e138bebe21740d6836b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf347d9b09ea18e75d2f2c9f96cd233208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6989e8324b2531c04e3ebe915cd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa74a4c322b6036115b8636207bcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea87ed62af54a2f566f564137487112211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1a7221fcb164b6a1d19103486357b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8f92cf8cbc8d97ae6c510c9dff6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062679fc2379d168b5a655c11dd1142a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854067e3bb895adcefaea4fae951e30a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4d0587c314683f0e321064845526216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0107e84d8cb895efff95794f30dcc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e7b9de79b29d9fb03e7f1926420c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed1f57df633893a81465c1543b005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83bbe7b599e066f59b4a9d0680811220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b41badf14b4f5642abc452e1fd75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c846eb9546fd89a0079f431660bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb68cc136bfdb3043a4e143b24ea1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5bdad28c7737b3640830dc0fdf388224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac8b8d3ff43e06fa808a1350f9bf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9664b8b289e7ee89b4981bcfb64b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6f600774340ae0f39561f9e00ea4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0524bda3269a873e739be54c7609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16d467ab6b754d62f2cb383c1785f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ba5dfe4cf73ec13ded2d49050300b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e77a2c834437632a11e08c328c41c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fac76dac6d3851784827dce6e771e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df482f19b479ad56ecf6b1315606bce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29165ac43828509d71a13b0808c3fd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c66ccdeeb1c02fb0e2a39a6d3bf39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e67a9ac4accaf02a513773700e529236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c075f81200f54576d5002aef8adec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86fb8033f570de4755ea9b4b213cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdbfd33bc0d0b6aa2b975a45e2f6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50fddb9576067da8e05621113b57b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d9de305b7ba4240c160d7b475efa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842a08675ca66652343f85432d4f18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8344353f1f5b5b81d5facf369a69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35084c7fe56749413e01ad74dcbcdd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ea22199b394a4c91b0e3155c5bab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273dc1928c896a8b6d87aa5a8d659d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba7e7ba0c9db6b12e8a53883008286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f11fe9d28b12d99dd3496aae7a091248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b154acdbbd69ea0f5d9a576603bd350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e1d0ebfb11101ffacaa670f92dc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57bd53b8197422263302750f74474c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18067b79753b84686b89b8dc8f8af5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ae1d2e062823cd046c4f66203725253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758ed58395bd77c5ea72953de24be4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd54bdba008f1b783603da63a1cd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f598186d8e1ca31fdd8fd750164c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7531831884843a59e48c1d3ff3850257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4bed3b8453fa0998dc6fc94e667ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9977e89d80c0b2a3d48b28403b891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b38ba854852e22317568d44ecaa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a99c4c38a90a3a69d145cd03e7d21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196631d152a8bc33e9fe57ff77e943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638d44eda17577c1100de8110f466c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f429ba83f36b68af580b7df423a044a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314e74e4c5bae95d1f4bbb8e10569d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9b9d65574448f62cb9b40e37d04b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a893b638f734441e84a11c2d13dc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af138c650278cf9b3ddcddf90550ee4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a1440e3e97154f92d081b3bfb85dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a63d162b329d30ac906f25485ee5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b06fe86fc8c30b508bea1f7e2d22e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50ddb2e2ad34c7c892de4d3157001272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5828ddafbc36fd807540428520bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281792fcc184b0aed3f39e5bb65bc439274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16773689a44e8ca9bc80af485410029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c682e900ae626f95a6401ab1523934f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73cd07fd414141d8a2df54912fbaa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387022e4b117d005091f33b1a76061278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146c8d1514ead42270e88fa8dcde99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997bf854b7ae9f3535d301b23a6e072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19315bd95b44841d382e6c8533a0f2f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc25350211fdd00cb6728689087105b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f5ce09fc517d31c393ae2aaa74de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591759241f36673735a92782b542f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2c742dba33822f89522816d73e77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c542f7d27eca3b3be4280837d3869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec34ee55d6fbf2df910c895ec5bd8e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8ba27f7f488b53469a24c1e6189c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c77b747ce7699b687bc8327032ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0646983307318c9ad72a5f3c77ba1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511223384b145ab8f0cca72fe1e7e50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136a3ca5001890ab2cf75b77d3b080292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef6268f29a0b03de972dc36f8be198293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e7ee4a255b95aaf2f99f3b5f2c436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ec779f05805945c4816eb8feedb26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ef72a7a546dfbbd959e738b39fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb7ef0cf738d032ca890c459ad97e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b785a23588fa5c0dfa0041b57c07cf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476f9278a60f0d44802bbeea84c977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da448e4e90cbff59f1220fd3b8e1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee293b34e0902f2e8ecc132083da5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c09e981d1f3b3ab067e8784a85ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40cbbba00d223ddbed1d7851ff737d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6451f5041f41c6fa7d664686eb1679304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fdae9eb0e71d79ed603777417433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d411a4ec36159b1d2899fd10e6312306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfc44af882b1b7758a93a6a01060c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6c34638fa6f60e104d510c9f2eb2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2447bb902ac64d57dc537b7dbdfcbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510046884dcbcea78cfecc4324a241c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b202713c3c3a0a2b908024c5c8326a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3db397d37cf8cbd0a1c632363aff48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed706488451c26e737a414f6bf354d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc964b13489cf75901a7a24bc7512dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349312e45e282020d2135dc0fa906f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377786fa1f6cfbd8c0d79d50c2ad27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db07ce458554b735b2e92af5f8b9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16ca16d19ffad564e7a96caf3fc10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f5a2f42f08d73d5bdf7eb1a34307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272eda9aa64cc0c4391d67c9f46d5f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6731967d9f8de6750cdc747c859122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc441b6c877cff603b0df0c3656da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9f11a88fe174c84d38f8e2d7597c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f5a50e98c96e982aa6259f983b288324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ad02dda5d56440e6e426d9c249c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c7d52f58e5425a42bd6449b82b84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462550ad35de9c63e9015dcbc25da6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb50c42b3f06405c0dffbb43c669cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8c277b79b3401df2b86fb2b5c1ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf349f4fc15d551912ab21708308e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e839a0292f6a7927bdac177ed55bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7e0f6a62ed90033da5a34716737f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd5526b81710f2022a83974b4159a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e219a206980fac1925e4ed65f69fa2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482642fe84334c3000c2b7e36e238244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683c5bc6cf41a25e1802657f071d88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf71c2813432ded9c794fc1e2b7bbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bbf5964f72e04928b760054de9f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66fd4e02a92242cc866ec678c1b2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd9579915acaa48275787d5746992340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04431727fc7334076acff18eeae1c544341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0e4aa547593cd3c3cf92abec1660342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6e36652edc77a36afc0ce0447ef3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4c747d2e5d076f3a77ac56c0ae2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b3f1348e09fbef0db1bba46274d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0798bb8fafe8c650648fe19a6459ace346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76239de32d9b205e8c8f27420c88c9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b073d8a37ba686f40493593f9cf9b3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf629cec42a9f3f3a6d28a81589cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea74f324049b353e5f9cd2ac174e8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b05932c01d80980e97fc35d94cd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e40c60018890753c48f34c36bf6d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3b5fb400118327083e09a5958f9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56f08a53cd391e864996d94c36fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf1153a5e36a86c5b7ea2819f9e47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e20e0dd313f31cee8fe325a53e91e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a66b2272d86eff5bdb7efd228801357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01dad119c8fdf2608eef99a059b63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78fcfbeb0d068a603cbe3953b108b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db42cc3f5238f19163613d76aa168c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ac1d48f31089ce6622295dc8365a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc693d1962cc06f6bdb1488b9a2b28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75dd72e91a874dfb63d3c54798946b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cf954f63353b35852489134aab843364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66267300d8b06c80418dceb46252e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd37d504590c7f8f8a4d5510e044f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bc76a95a853444f9fc282bbe82f8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d559e72e50397946b12c5b3b2ad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61b636e827d855fa17254e65dbd27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32f6b7bdf8f3605781220ce8087a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e405f6b8c3a97523093039af1fda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1a9282cb5030e981cc4d6f4ea0f4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b9394f8bb37b26dc9a5b02d94b130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a27b8ccdf4bd4eda794ce5983f9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00bcc0316dcac906163dcfeff86f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d727654b98fae4589287a1cef8e1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916c00687fbf3a11446dddb3466509377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79be9b9a4ee41a2fd502e898f3d7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c50862b7bacc34c0b78d915bce86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c0826a12e47591d476d50e379ba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188396c4566f16dbe8af8ed8f78e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc4cec1c7e0a9497b282310d11093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb7fc8aa671dbe9d6e6e5a017ef57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a23f8ddb0dead0564f6b6d443c56a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686badea83d3cf109d22af63ec8bb3f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b487c2e0a3fb841d49127a3f0dcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd827f61cb8949117774d5cb0b5a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f726afad3c516349a3e6f779f1f6a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa68bae9835e58d41551ca6f49276389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae33b85059f707d949dcc6d888217b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a987ae9809c3b1eef9fa7299c624b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3cc06b5a03dc69af622676dafbd97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa40bbdd0cc03396fd3b7edbbb9aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765d1fc6bda4f260b0fc1ad7a2a7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de32e4e74f7dac91d228e496731a86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bf2e8403fbe5424dc9341cd3ec9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099298c78836a37ce9b34fc97e59f6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20909b67abbe27473391679eb87e59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa3f2b40b8a558808f36de23f807d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d4f26aa30a8ea9b5b3de8a4521f57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ee30aa570b071c834f9213318ad16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c3b081d90fc4a26c3ebf193162ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dfd4241f8a22836d3fe23116de427403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998d7f5b78b66247e582e9109c986f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181ae0d8361dd6a9c68b4214fbad9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fbfd891153ecebb0259f256eb1268406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a578a6123ce364c356ae8034c6167a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4893f2d9911e0dda103ee7bcf9c38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb964b7536c5bbe6f3223c3e5d8b3136409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66450d2327f926306b066de035e5705410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3441265252b893b8283ff3b3047b3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819604a5c91780a662668df460b1bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3a7ebc78b59bde4a942ea3e25a8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6780318eb6eb5446a6b8ba78df4574414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd73fbdf4762a53cca595c9968aa65d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd731232ba2ada63441e26523f827f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054736b9bf1fe0eff8f6b0e6e42277e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f90cf43e4de3a27bed646cb01e6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a5dbcdad5a3eb3b4e36a288ab863419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359fd000114a86ff54e9a4a3d14cfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ea1c81b88e467b9dd23291f88ecc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44aa260da7674c24da681ffc9765a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030efbe60907e96c9296bd005d24af3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dccdb5c50e1e11acb7660d9f5fc10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab83ea98f3121a0d927cb332d7f236425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838da056941772e4cad5c6b88aa526426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9492fd0b5a3069a678416191aa91277427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118263352144d53fa72cd72779626d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d70119382ccf010ef081f40a17c9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11f3b10a41022a8064fea3bbdad7af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b70a586c7aa47403f63d14f0f0f6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86113ac2143df96f6101d80c64201432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b4fbc3f1584f21878eba4ea93e175433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af0f96855d354c82833fce8cd7112434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4d2958a860209525283383c3538d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d11e026680ad5717187ddde30b60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aa2e507078da24db5147eab8eb3a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ebc8e5786c76a4cc77bf08b227fad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a466daf6ecb4f92002b71146aba5cdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a68d8f7e55244518d13324e1f1d2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedcf56f28f02f216037d90973865ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a517e7613bb0faf7edd4f2ab060cf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e030d58511d6fb3839274ac17dd5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ea69ad71c585a32b182ce1810a18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4300506391e19019ce1f33d404919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a949f9f95e582a0040ef38bf50b00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c11aa88facdbce2be61eb81cef861447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6b90bceb0dc0ea46ecced34eb611448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd369ee13352c1aeef1b9e34c22f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf968c6da1b207073f7f586a7ec1d805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d86e2c083e4b789433d4cbbf80bae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c725a79d520979657d1ff29708f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f793810e8969a5c1dacaff72bd15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85bce035e4a7cb758acd38da946f77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97a30d583abcc6faf3c3a89dde1242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0a6127c220f4cf29269c1d9aca04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c46450062936d071b8418e6430421457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113a3b97d22e39592f6aa1237937d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d021594987b622ea0c604a910de1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e4accad11f5008b5af54519f8255460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec1a8b186c5a5223eab10282b2757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13877404d14742fd0b64017b4d2538f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a90503f4c35329160c780e926fb26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d677b11273bc06a477457eb6fee7ce1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8bc6ef94d5df958bb139d3d4d321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c486828c059908415b892c35cb8f80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0192ebecbfb6142aef34b8e5f97c74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa2f85562b3978d45e08b02835858468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e948fcc9598c28903fdf7c217064a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0e34c76a2106a8a36a9ad372a48d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9548f6c4f3806959f3ed93b4890a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6059825c7ed549b8237ead319d7bdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eecc6ef5a96987176f0500d4b86c5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e43a16c2507cd832af84e421e94d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cebf7cba9ff3ecd8b672c80b02eae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206727f981254b41b137215e780535476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16bd74e57e8eb9fd11ccc29f5caf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c310f1e51c9ef2567cc73698236387478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6e8cd72e1e89dbf6ff038ba33208479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1978116ee271f9832845ed7e9dfae2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb439059ba585d2e5fa2399ee08afc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e3c6699493a329e1238398637848482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2c5bd84a683611c976716e3e8445483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c959dfdefbcd2069c4d5e6ff8e61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e9177d70b585c1b20fd99ed2d729e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9997bac0e6b59e0f8416074dfc75d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e0f288825c35ea97c743d6a285453487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3c6b33dc3216a4422ea48f715401a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2eaf0b12f788d4a9585caafa87ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55faccacbf46dd3014a5d6b5fb6974490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29afb9e906d8a831fbe6488b7bd2674491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd71c30320b6442b84e3978b2ab74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88abcb8097455876b2f8e82098a619493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9b1600dc420c2218a560848e6325c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6efcd787a4b0862a891fa0219309495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343ea5ee47cb5115c54ca3bca5a1d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeeba3efcfd804ec23fe45bdc5c301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b22084fa502e32c7fc23ba20a7a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94bf8deda4b098a46623f2e53907fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4644f76b66cc39f9aa7bb65c69446500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed79de21d824bf7101654c08680972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef10cb8d3606df058902f4d1f24215502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0483ecdd5269d96c2f975de30d82fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48885fa417a84180edc41191aa51115c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe53c98b7a0f35e3ed16ac0e81d3ee2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59175d76aa7e346b2569553c009bd5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3f22a559f982457761ff230586c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70685aa271c1e2394964ae06d7300cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb844fa9ccbe1a154ba0b52a02e24732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a866f8772687e040b3e27174e422510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5d2f3f5cff634b9dd0c60f51789d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293089912b2632afedfa8f43b8239e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374ab9b3862835a955f1214f5eb9e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2e730620b6790aaeddf74c014890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d2ab878b1354bef092747ee8afd05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce54efd29aafcd376c327afe0590e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca58be3349fb67b58fcb7eb5f47f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae0952c808d762706533a2ddf7f2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0cd50611d0b9a60f8a3090aff9c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47080f3621c2f47319e9992038f1e09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b62321219b71f0df3534cd98eea7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fe21aba7eed07d20d173a5c7d914b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f7a60ffc315928ffde3aedb58318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c3fdd698aa1cc2b51fc40dcffb47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966950845a53b9345d0a8b4c967c5cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8765cd3a6117a75609128ab529db6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275f28ea17cb239d39a36f3fc200965527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286616cf8850677921d22c1311ae2e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e620dd5562144a7fa87ac01b633b058529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0376deef74ab446fdeb0957d6097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92671e7ea304f6a9595d70c5af9f696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b500059c3beb68bed178617b45c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc60e55e64eb11c6361438b34c7ea1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31859717e5a1c8e1ef61ec37086871ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268509f2fb57bd7defff6308e95d3d18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b13d3992f8833bc7c928fff27d3d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc902bebbfc2368d663968721e28d69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2c28a27f7a5a6b30dccb91209d97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfc914cbc27693840396758cc6ec7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dabd38e2f7e4210884e9f353adb5f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b6cc81b49227788aff9ad88a45a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dda1b893d947e29f327e5fca9afda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622bad307be06700486d8915e392ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f7dfc27280156ada63246529d54d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68621860556a8279150359bc9b0577545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0442cb17ab76f9dfe4652ee785c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb65b6c6bee726d8aecc7d5027259f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa1edac70905bd54d24938bede4be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337370e4d0331c13586090e920f7270549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5550f5e87bbb641f383fa785acbe7ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6bae9af11f6660e6691b51ae7229551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfad3959851ecb92ed22bebbf92ec4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bb00decf311df6ec3cabad69703d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171651215200b54658a247cead4f07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf2f4a6e8d2082e303ce22e6132969555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f696cb8771b00358db067a81b62b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a3a1064cc6a9052ad99a62df56a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0dc4a9aeb3d87e30ca517ca9fe11e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95613e3306417d98572c73d26670ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576028f6534f532c448727915c0edbe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69ef1b176a23291393f6e0b71301f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281f1df427146cd6d1109fe8ac9ef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc4e3ed80e80b32df950bd893083c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8850093290837bb6c824ae97de72a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe3656754599ffa4d3d764331149a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ca6dcce7db645df7ee3f3c77c615566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991effef72acbd416dec353ee3655a02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e4da975f8e5e906b6bc0a0b3a944568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f8a45a09b22a576436647cae7fef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23e4fd68ee9dbe743469c19936e43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dbaf8560c8c78cb6d8e12c026fe16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b6273f1023af1f65accb9acb0b63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d23b269c90cb1032f9bbb8c8a710573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47853d76bf5bbd31b66f267590a10507574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471ff1c7cd57172586934dee22bf62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d82ad149969752d8366c021a971f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5273039874b5b95f88c5a269a1912e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a92d6cdaad90676451a0745526742578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98179e26584f1cd926f4ab6cbc0dd08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f3602f14f71971b34ee07f2c174e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c91cecde3ffa6e881d9c61c511f4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dce3aa87a08bc6989418d422dc8874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30585308c758b280e783c22dff8c855583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935da23526ceb9604a5a843a0388a430584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c59f04816bd4698d8f5956c7461a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7170c4047319fd35ab1335a5f58c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cd965c2101cbd7e593a27f312fe20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752b701b271b50d3c1a8417c8ad9db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36118c42c4269d21e0f4b62c8047d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff3d77664cfa580b8047cf753bd15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf463da6ff5091221fb4ec6ec864ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c809c6add70b38de7f185a7d17b280c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5976bd75442efce5b4d0701fa609e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd3fda09c9f575ec8262af5a9a246594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d00187fe1c822a9470353fa73f4039595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8e1377b92699592dfa7c121d5438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fdcd751ed1b3b3b0ec9a915631679597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0e4af7ac739cbb4d79b44636dd3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9797bdace2a0d8222e4e49550096c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d88be2dd894eb75c7168527707e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ae163db74957939914d4dcf3359d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c25a1d07b8e00234f877aa7c62d54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da68fc630684d35a88107261f27b175603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18eef64267245e3e965f8825a4467d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892362e5d526737820afade42da2f4e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f24aeddddda2f7e841d15aefb610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a3be387a34896d4eb181fc057844d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd137a1f6dd0bb81875671e10c28b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce35be30b07279ebc676c72978f6d98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e1a46ba440f126e46b98d50a105b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574529d581a34a1166e6e201a9d8e98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c76aa5512d3b40c7f048c00ea7f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fa1e17d30f96d41424f0ae57b92db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc56ebe474ce3f1e2184dadbb3b50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f56b54f61ac126b991109152b3843615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8ac238d8ac2059a3a0e81631e4b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91e69dad82a1e50ffa052b9113783617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fbe27f0b0f98c01432d4f44f7b9a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24886bbf12b07dc38fc93b60d129b446619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0423fe0c23fed2cc65baf9fa73bbb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eea96f2637ddaaafc6b908028dfc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3853832f57df1634beb7469c77174a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770dccb841cdedf32e8ae060b4a342623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22292099814b6caf6ab7ef5182d493e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e955788c96c097ee50fc79fee555d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393690357f2bc70abbe2d10522a1a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c1cf441100b66dda5c4201e13ab3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cbb6e81e197cff86a658bd45bd71b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53637ee8f351604d086145833946011f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670332cae3b15f00be1b8b7d6346ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc023c07a513e4958c23e245d0400631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d77a3770d9de5fde669bbc052b414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3e63a02228debb8cab2071c9ff5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba91aac7b381d54cb827648dd236019634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dab757bbe01d70f26f0a5f7c1de3d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c90de8946984b668ae56d3c31c507636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aedf110200b7e3bf45ba09373a888637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7edf30d09354357328b4a4dacfae7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb195d0acdfbfd177b5e8b212c61238b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc20681b85985d667de7df51780da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764a7a39292e4d0f6f57b81039fdf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65e7bd84384cf52e952cfbd2d4478642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a04248ac25fa52130fec7037e855a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b9fa5487d241ed8db223a5cee417644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463099bd4424e733d4ab884fc1ed951645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b589dad6224d514eccb5037518ea1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80424d56faa418492ef13f5c63fc3d0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179f3d05d5bc8de38794c29c0b8dc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cff162c9b64219810f870b4b5be32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5be8847b0aa09771f555359c12e2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc930bd6c5b1aee0aa14f54c5099713651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79926fd46942261a586c65d5f5e4fd85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98d7fc55a4792f7e2a83fcbac656bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d978761375bcc599eeb1a54e5f27e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3691d4eb663a1a3c0023fea59032655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a96dfcad3841513ac245bf137492d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baccef992058555ecd46568a9e95cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a517e79715c3f96dfb3e501efac37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b996c98c009343f4101a983b42d5cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61c6140cb3c3b4af808417582f2d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78bbb82d8651e9f1dc18beead0a491661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac8f272ce8005a57ce80429a1b3e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fab0b81c0958da343135eccf8bafb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b116f48c5d2919ebd72e13d047575e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dcb179a66c4e07602e4ce85a9500e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945fe6be325097ac320b9f59017a776666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb44484395718e0b211b110e13725667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773c49acb9dec7fa2ce4082c71e48dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad26889f51e80139082cc38fbb260a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63204db824574ea4d7671c86a6a6d3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53d573fdecd6e7c5aa74eca4975c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18787cfb51a2791f2542ef0059c545672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e70b8b06157274838e0382ee3636673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e717e854f492efdb1e360b8fa43490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8317c29fdcc8c4a51c79ae1e2b98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecbb165feac00dd75e547e5cfdac50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636eaa2b82605673ec7db7fd7873367677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc429bff8993f6d24bfa19bb778e5dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a1fd4dbf169fa780229101e03cdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271d7f56374596d3b5ee4f6383c478680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9e2fb0aee6e0890db0ac19bceae4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b421425b49647e4d664f1a62b4c47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb06e3bab58f511394a5bf6cede0f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ab850e434b2d47dc8d584dbd743b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fcf55a90d163d440ac77bc473667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad51bfbb5fbf3b20e7012ce965df2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6142cd2787cd74557edd66dffbc0e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3bae0f29c47b5c19bc559c2a7d63a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0a69c68545d8dea373a573cff9ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b722e372c4c9c081e53892db3449b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7a0d1b650ff8e8ce2682baa66cfa2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eab0cd952f67509e059c71f1bb2ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421efe1f505a4c37f12a79ac9b8d79b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399665f3a9fa85b493a35081edb95462694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f948a9f99c78f60c344e0f71af8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d202f25cf92f2e63c077845e5c56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e8b57b74ea0043afb3a2d141fe8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256369952bf2a3fede3db7293693fe9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa8016abe47942271dbbb6baf87cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516a893aff39b6c4854cbcc6eb277a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549e7bbc2f78c2eb31e54921201c37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9ef0cb435f0bf64566883b4d5ba7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2ed9b8e91e551f2178f6c735dac9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc23a40e0f8c0e477a0ec3ffafcc79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123234574e53bda63d520fdc24f1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af7c41b06814a2e42dfa92b4f3474706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb122274ae95a0a57f72cabd2fe04a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c459e6344d5ef1f2d5f6b15ee3a974708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248cb1cca32fe6cdc0ceef1864931e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8f582f2d4908eaa73a599c67ffcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7709c89655518a9c7210f1f86043e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899cb9ec81bc9a0b8aec6a5f57b12a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a6111ff8d2a9b8722ef559bd957f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac36dd0f30cac39f3e0a758c4b7389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb922d38eb9dcc85f3367823e3074715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8ab956b88384f5d556e068e5fc2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383ea599a3bc43437ce9d3a84d17313717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456f63b5277dc4b95b9cdcb4ce69e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60e8a616c323b528ecded0a9365f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278277e165f9eadb196af8ea174e81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b77df086611f720f36d069aef36a3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061427506ceb8bee83241ed8862f2e0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfdf8c031fed6156d2b6cdac23ad2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a10cb318e1e79bd576dea22950009724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1946d2897ab34d02f233f5c41ede725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b83394719216878febb628c71d5287726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf903a4958fe7a0ee16a53d12c8f54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3721b247040c65b4b4eba93da5192a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13628a30feba081228b361b4b130120d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca231ba5b55b78203e42feefc21e9bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375bc7f4acfe1e12e547284bd092b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98131bd55c201a4e935c8e995f3f26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf94a181a011db20e2b12be2395fa83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69506053030eadd8953041c9ed46029b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d8ccf1ba7022eb08cfd8a3eddb1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f80bf3f862e006d253c7c847de81bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb8e22f3d739fe112b504bbbb5039737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d618a0969458f3767d9517c58e7e50d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5d45dbb594885457e0d74c7dd7b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb93564b6532a40abe6dea13ad145740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d7bbb33e5032e75a90cb348f34005741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586de26540002d4c045f55edff7468c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ca25e6f9476f38545d1b5a3ffe4ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1c168ab9061869049774e0b027518744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3d79c822170835f376c528795a32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd65ae8945ac5e7d1d3bbb788b835746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110bd3369d4ba1be5a79fd3d3870c5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fbc72d1a5d93ea7f37d9f078a1533748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfa7bb71754958246efc071a8d4318749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9546335a67d382dee105e0db0cdd9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fca682b3447c8fdf55daddb0b0cc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16860e1c34fff36d80868680db1e51d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d691e3eebdadb9f284c853920c9707c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ed510dd452f295ec648af800d0908754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61d2ec0582d0423e7faff217057bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27909df5021ef7af4bd65a281bc1166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19195d4cd1627f7e45233c3a619312757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00803b0ea14d3e32110c6c3a15011c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f49a356e36fcefb0c5bb7a9ef0500759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692fc87d2f337a1d90e518a9e69dbd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727e1b2d23ca17cc627796cd9e0dc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499c22a91904a53ee4eccfba8bb8b55762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee371004e3b3fb35e6a35ccac597ce5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d3c2607400345c0a8cca0cda854f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b86fcb89ddc2e25606a50acfecc3b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db7fca1acb2d800a8086469ab2c02766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a101236e11ddd5707c9b06dedf80767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb492a513b09a13424d48877abe129768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48891ad3a858e28469024e4086cfaae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaee5399f5e6a91c18f7465a0141b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98952ebf01f81876bd57e4be92ec0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310229c409b8d78e5d2ac656a809542d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675bc755598c297c793744ece29e0a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff19ee6923927b8154d88c8f5387a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ae31e828968d6f894015d1b20a5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a12afef9819d159eee86a72f2225776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae632e47fa6d3404d1431692e1fa1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d799ab287757bcf5a6607bdb9de0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188fe4d70384201444940454aa7fc2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62848f6bf1197b7a5800cf471ad283780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8b550b8a5fdcfb358c73b539e815781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635234df9da2bbf43bab0cd111520f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24932373d4615c88e4d0445e3c89485e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d7fc3ab677a30bd7aefd8a1cc4c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ec530d666821596e0fe549752e22785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a5504e337fee2b84ccf2ef7c4e435786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ae0d1051e1e7e6dfcb6c16c0bbeb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162275d883cde116c4777f8eab918180788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366668f48047a730f036ab4272c338789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a0c6f7cbe228594464853342cd9a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d22e29da74ec5b03320172e7823e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d207b5851a23044cca57edfc0651c65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1a58885617f9290ad646a10ed123793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dde4385ab59097849fe5d53e42fae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0daa81657d8ea54ea861f1f81004b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e04bca0a4f24a4c3d29a312670d3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b51f7d55cb9f036b9bf0389e770f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67a309fea0b7e0d8fc94332b5da85798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be0d846416cb5e69ef7532e128dca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c90ce7514651bae5875c5826b5ddd8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d66af88b52428888a7b67f5c22c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f02813bb11704abf9c6d7acdf26d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d044f2a5e8c38707138a07da32231803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dfeb032812a2e384f59c7f7bd49ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc34163aa71c3852681b6656aedef1b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e693739913a2c706bf4c7b48245a96806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f0cde986f019f0f1f5cc330f08b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd5643eb62283d26db55bdc6c4b5fe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862784103d48e33a29bd8da5909805a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe706d29814e884cdd57b7ab5abc5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac536cceabf017860d4015b154dbd28811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea3a6c50d44a3c2a54dea2646d6f2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d8d730210794a42f56ae16fbc9c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06feefe077cc6fdf2dc27d382bb89f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a4a33ed64a80f8e99c44253816ff815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97fb0844c3ddd2b54f2e94909de83816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120174255f4e7f7e85352f9208580b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719dd7b412f6148d9d7c08080e4236f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1cc4ed967584ebd5b1c78ef8145a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b2ff3b31e00351414192b7909ea2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb077b82969199224d706cd1cb6fc821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32964ac51cc0db800d3bb013bb45231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913182d7b55cd4d0f575db0b2dc0aea52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c5b034d7e6a3616293bdb544f6e4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e9afbc0c2a888796b1a24b3aef094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114e2bc6b97382c3bee3bd90e07a1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5fcfaebaa9e220611538d5e2ec74a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ac7ab8d402e464d6c6bf074b1f657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f642bee34bb5b0b2e25c717748b978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676a6bde1db616482914633f6fd4bd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca867aac92273a51c47b3b947053d3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d1015a396c81f7d9e6675799385511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131cebf240f6fa0c8c8d782441bc15812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054427519ad0110ecce8545ea3909f0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad216d2ae9d323a949378d72877842914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacb70e1425ebfaf461f5026b9210715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452abc86e3ba0e436eb74d6fecffe0f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adac06b0f913b2adeac57afc85c2aed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc3b4e07f7d773c68a97ef1d74aef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6a9fcf0f88ace87fe2ccc1f11286b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629c60ca3f6b81cff9313e1a43c48620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567abc617c1daf3f53013f547ebe35021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efcf498e7eba218083f9dd2d5d355722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a68b13268ceb3c2835f1b6a671fab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86179d7fde7579d6e600a5a557da8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac589f53e2690824e41b5350f1fd2aa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc204fa30b713850f9c793262f76b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54855f10c604a900d89af4eabd08247527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38760cfcb08a61d028504b4ed91e46728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb1f5e8c8c4180dcf4a929db73ca729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708b8ae008ba0bacb2862b2cdf099c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7edacf74143cb77367eac3b277309e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6278b688441bd435fbb825fe600ce9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc023043e475c144c0386bc1be80ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d70ac44f321ed7abe057ead3669834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bd951f7a9ac05f4615d614c4a25535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1858acba4ec6a48d99bc47120b2f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f016ad5d315e6ce37e60116dc64437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595cba24e7f0fca8f1f07d32d1e147938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4d96148df4f12282837f88e6ddfc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8933f544605d61877b69e5d6909736940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba948fa168b0c4fc899a0fd995b2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f92b09f7d5cddbfb309e6436374bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb38a2ee8128becc4204c5a82090b6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da316d26471b7f5f7642cb6533bb27f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afc11b8a84f9491e4593c67c8c63345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435a1b8c9272e780f7a71edd76ef7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6980b0c0301fae9d265a782f36ebde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde28932932412aa8202716bf7fc49c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4bc877d7c56c2b5692e4f7a98759849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca0d2e22021a64b7eefb156e9785e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67288cb1acac67887c59f1a71271451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d9a397afd65b88a510810e1d833452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808585be3f9374ea56e8dd4fec972653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3dfd2df039873d16e06057da643454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f2e10c1eceb48c5db76ae25f517355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db3241d66cacc9b2448d042e2949d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc6f5e148a89cdb5ca6f845b438cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0488aa51e962b580d4f3c3f6affb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d4688fa26b79abd45b5b6ec4b17f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271981ffbc439ceca75ac32652509ae860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaefbf5d0b3171dabee6e12d974c1ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9922305041c3dae702f1664a16d4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d788b25cfe20c8bad409bfe3b0e0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62b960c690f53d407ceb4c4822b5ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca0e63088476f68bc9dbd7b1f025865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5593071da7c94520176caf99f655e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb365e51539c7418e0c665400bc3b2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74695431fee3e58859c83418a3fdcfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3daf7a4bbe2f6f4055cdf03d70dd3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f6a13fff3f261ca7a0e188138bc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263eecf74931329f936907909e44e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d253b145c1b8c6cafc91f2baf29772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd8417032e3c42fdb3dd10711b6c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2fdbcccfd370e708ec458d6fd3a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28a41ad3c5522d847be59f5896be575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4392ed5015501cd784eaa9a8b937a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c6bc30d28d105d8b989779245adaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faeb4c2231ab1dd78909393dc26eb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd97d3e426a5ed3abc7c5e571f1d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50421b7a2ced653dd331cdb6d5a39380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e1101390e666b573f1e07869490381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73dfe87b2f73582a994d4a0af727482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89829cfe530046f7313c038c15c6de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612cbe8697ead44ea712f15c4feabb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3ade5351d6978e7c741b60309dd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f21f38938700e0cb61e558ddc823886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4f23605e06495dcaa048208cd33287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9c618f3381ab34ab2cdf8d19e01b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402f01fc8e1b8a05c222d8da6135f9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fcf0e45874abb4d6280cfecc59d3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760527186b1d3ba660641a5847784991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac458226591eeec8991cdfbb75845492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c20e46c6c696898f0603922946e2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c2fa8d27ae2a03a8abd58e5c821a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e9d1ba6516360fee355ef1a4ee3d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40289794f97519477f5fa10edf4fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aee7b93fbddcce08bc84bd7fa733d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b571be57530afcc6df980c2e1591498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6b9355175e6245b6460956721a5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c59c87325c9263df6beaaec6352dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e9322e4cf3c3bfa7fc879127f7ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69157f558f2687d5a4843bb7ed7f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040958dbe6509dfd8519f56ef5c22de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f6c3876d5ae3268f6c3e65b48a01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e974783754bd09340d697dabee2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd7f99b5dd0b3dd679b484ba28879106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e987d2ac8d06368eaf20276c3f0410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4610b9e381231c847ecc4cafa8532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3aab8f96b4ac80b072dd278d40fc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9bb99a899208e666172308d5b81be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc012bd898da9299448cf7ecc240d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd1c28c2b926295ceadcee5fc2c14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7a3a628a975db3bf0086265145ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a7fa89c5040949f28715a358441e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1982f8589ac3618aa6110babfb6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80017fd1a233a9cbf1fe648065af94b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae3fcd4e7d37d1ae8944afcb6c380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862c4aaecbdc06457fb4b6deac5dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09984f5e929b848f094868f486411845119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452cd847cab9e0cae5b15fb4397f04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ebbc744d5fad430078f3e467f85bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b993c882c9927a62c39b40228525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b34724f91342461f3f407eadbf5b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab0d224aa0a18f59b2c9a8756de3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a827437381b12906e59cb101e849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de0bcc397a421bae3f8b6f003a181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcfb850019251dbd8fe86067eb99f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac1bd106e6141bf19189a268689bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d2819e0e0be116e4293bb7dc210a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b83db6a55b82ed02b20be2232ec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6f1d64e287a082c29f7829284fd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f764deec1533e8e34cb325563ab3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1bd26e4bc04b4b03433c15d885bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a2017f2d78d529ffdaae59a00f68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b268e20707a507c87af67b254223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4ce20382c2ceb8d6fe7191f55d6da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8017c408b971994dd6689566030f062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2670a81082a380c737c9b0940ebfc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0fe60d08f6cf74eb9b31b16277a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ce0efca126d48260274c336b1f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ed2610b3f48effe6d5e0bbe8fc9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0bc5657549c94b0d53b2aea974d0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be386519fca632d0041174120b0f13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c997bebbbcbc0b08149dd170f481ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa65eaf23927ba702bcc0364906e2b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b43681673d3791c1721ed1cc559e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845a59572c4eb71b5a4b7708aca03b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ca06c42bd3f512efdcadd49c513a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15166fa5091c8f90ffeb2904923766b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd22539a8690f179cde9a07c415f01e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6193529d771bfc0e4dc3bca7fc46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bccb706c2fcf665ac00a1620b9687b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3265052ce8385bdc88db14cd0e21b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be6c0565c666de09f851645c696a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd812dada856c2036cbb10fea9284155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfaf397c1784d1546c45398eb4965b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8902dc9fcf3c021145d9e1a9af503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab5fbb27790a09b89b5fd4affdca5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f338cddb559f16947aec8ca9d7f27b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd07535cf847853d4421afd4c4260160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957f19c3a53d798f0a406021e995881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228f07e4c31d3c85d7b7d2b151f5f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53351b400d08089d0f305f592ab0ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce427999454de6e7c516ac97316353164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9370d4c166d0de04879df7721c69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99509fef05c1233b36c9c0afcd0dcb74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740e2416796a6a00ba3b001ce662e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc12ddc74f55e94c70ff5797f3688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d8ad2c32f7245e59e58980a3f5ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a701574f5b5da3752de487ec7abd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58490d01f743bf3ed32e148b5b06c7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a656fc835873d993f7483849b516172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de7ee1eba3e0ffed51e30995765d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402677708ea83d24788d48a330f467174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93fe4ba2688fd51a2c9e88a28e186d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b9326ee32e5bcdb0c0dcbe9ba876176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5146545b56fc49fa83a805f481ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d19124098632bc7a4c68aea19435f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb1dcb2fd21dd1acd1f8f65d2a5fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751bfa00aa016d5ce1925fd775965f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344a2100dd463f9899f61b4fd970eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ad3fd2afcfc7858280c42842098e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c64ded2612a1924e270d57d092c21a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4e4629264b190b09a27bf4c070af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aae8607952f5c3ab212bea39dca8a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115d730f55164e71e543ebd3d5c6cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90042c48792455d511f5d10edb2db15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02cb8e03bd2ad289822a3c644783dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401315eeb9b280cccfea65dd00e6f889189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952f933344115392c2a70f5f946e561190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406eea37b836b390fa8a7fd919cfa68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41832ab8f7e9f94a020a8313946a79c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7fca62d0f339305ddb7fd4381561a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4bf74e109cc47652ff545027a994194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c4d19de2682fdc984103f6384010195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377aada353f8f159d53dcd5ae802bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fe830c8bd718ed4acc3503c77f4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4128ab4a3511b3cfe39c7b10b8094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351edb14e2ef5913ee019ead74e4366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7fd5828074168bc5431a663fefe6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cc4896546f76e3b62b906f7fe1d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ed597278a55b7cc02011d0ac706b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ffd84b1b7ab0cedbd3dab2b324fdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f03274f14bdf68c851b6ed90de7a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df2fd91e5edca122d6fdf10a97de69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173d3b1c2bc719e7c14a6a81d6279ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9d39c8266237c374aa0658df4f98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fab2974df23cb7e4090269a9f3ccf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa433115f1ce98d83e833df26a9f4ca4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc15d85dfde05b03f7dcaf9e2edb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc616edbe2ab25cfa8c6cf38c75607211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fc57238976c1e05dff700df473af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f003e57b765ff270730489a90422709213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ace2a2fdf1c627d73fd71a63353a80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea61bdfb0b1a358dfd4e354e00ce05d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1489b11dab858452676780e5064e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db22bf182908d44441473409548638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ae0bb9b0eb3767cef01bb5cee4194218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ee3fbdcf870ce791392ed29bc3c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d5267c9c64d3ce0f732d4cb4484df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893738f75f0c409df928f892b8518230221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64056b01beb63ffeb2278b887ca8a80f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2ea5eac7688ca485d2f07f9fdf96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53166ae9e8f9f3fd3ea8c51f5e58ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a769bf9266558ebcc08396f622d28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ce90271e5efb574daf7f8541f1cac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b5a337048d3908c70f5a0d0ac4dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eee371e036eef96b8e29e59dc4386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26beda926560cc1dbacc2476ca4669229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56491b4820bd76ddfd74719758c281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378b3131b52d0e90a41b08b4001d9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0030a30c428eb71e15976b25b948b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d65399318dbddc1d1b31ea4f8c599b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56cebef218ca7ff60abdb1ea1e1df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b338ed939ffdeab296b104cc32039b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff309e0a9c660ae6168e2be32a01b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b06eb300a421dc359ae5a5b5e5f2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212b44ddb5efb651387fe23b9d5af3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4aee091b8b85787e29b3e2a7c5f87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba735bbd9cd85bb3ab4fac40d5fab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3e5961c59fda4d58770188645d27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50511cd2880ffb62542e8b63ad028242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856e106e6179242c874398552edba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2073be3e965a6641476d2a7991de7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec41f4615ee27fcd6a195c615213c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6d0abd9efd034cdd43509db30d69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b5fcc1c3609e1745603d2e8131d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed011b19f9cf5690dd753a441a8f43d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a36a387ecef034ef63183a3d8852249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a47332e3dafa1ae0e2981de258d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6efa695f2b50fe10cc40d34f8b71ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73add5eb4bb4fd2647c01edcbe5296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e246af6a8030a40882e5b0bef657d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bed8dba32bb1e386f9db4a9072a7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359fa96a50f0018522339cb565d4313255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09d5153f76e2cf2454b9aa49b2d742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd5995f68cff40942df81684d830f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a1169852cb69512535875b2631a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec8b45048e34a992cd83c09d42640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cd333080e30d52d0ebf0be7c180b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e07df19bf4cb45fd4771a9c60d347261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca927cdb899f836bc45ab9ed97f2069262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4564f183aa27d7334a2c78cde007126263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab859d8844f713d3dbe337c1b3da9e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b10eb96990ee469d12ebe17ea8dc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812884f4f62928b2dea6331a868ec945266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3fb1050578f04a38a2766704d586267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681066b46900615c72d9655b5030bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419150db7832d4231d3d31511aeef2a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5efac5cea3e5e83a3b06123638650270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05251e2ada5ff1d2f8c0b734cbdc6266271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbd20a5a6513dd3711408653b12b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4432efec854e3d5d0fe5869c636e7db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff3896389da9785a7b8fbefac1b61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489461a1efacddce9ce98682966f36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e1c92ae34185759f734071106bf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f071feb8d357a0c51d7117441fe2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ff3995cd1a21ce25fa5b43f43f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782688bc59e19a50fb37fc4129bad7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabc431a79f51950ac7833968f62c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d4a7cc72345494d5cc5ea8b52ce1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4f32936185b1a4a9dfb70bd2e326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba67f141d44a98b75259eff0d9a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbc6ee04157b151364ee6a49929fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4560636eb094f66fcb2fffa30014edd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd620a3dfdba686557915778b6bce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c801b531e25889745f531dd2844476287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6740dcce0ef2c96282b5962d7ce081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee49954ff9186d5fb89ab034a4a07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f1ddbeeeff686b748077244c061e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c38ec0256c84a3632ddb81f12d57d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a24c09c9756fc9607d0a6e52b4ef9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5558b61eb93816a74dcc985d3a35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd62c7fe1fea4ecb7bb8b1df05ab86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682a139224454179137dd20d5570176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78afc8950f0234780feecf38d0946f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37915a5059aaea8bffc30404ddf93675297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc465c4d0df9346cc1d95293551aa02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b525fde9f043c4ac1278049111161299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abfc9d4cd3070dd53e8865e1318f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835703ba6b0db969d7759d1889bc0692301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f352b250beaf50b81288de4da6f3fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4afa76fced226911f57e471ed23c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126dcef8dbb63eadb31b771deb02f11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed274a8b2c88323b7f55450f2c9d72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694e805455895c141130b57792eeacd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db020fb715feaf3328dc3b1703495b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf94630f08d6748413bffbd489094308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ca60ecea39585e1d6128b850bf39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77d1276648c957318927fd1ef5636310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8da62855f3459b141ce5333a996c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a9366fa3e98e9138071c671a3b71d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da31548d3904355bcd0aa8c85bd5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd9f6b88e0527984b5d7b1f9dcce6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2359755bbd82aeb1dbbf1f5e87cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8b605a5ada18668bc7799990119a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34046568e95cb32c8b807b4a8d3108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8fac7f479d65d3e960e7fb5a0df9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b399f29e21614f7288f5a56283444d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9dbada219ebbe35fb673ba179ed09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a410f253e16ad6f40da998be9e5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504fa8fed136c700df1ce8531f16fc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71abcf14dd66d659bd092b19a725d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b058a18157f3edaac778ca826e8d6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1630392379757b9eafe56a71f9793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3910a90b3a7c5a689a28364fbacf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9deb7c6225041eb605f0397cadcccd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d9b5228ad310ff0123118cdefbe07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2a52022abd0e5d135239fc8913098329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57e8360ca358e1f3748f22da83b274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9037d07066b2176aa97b862aedbca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2df4e2a2efd61d0f6473863607ec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f582d805cb578365e0fd798ea552333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492010469a3c79de6fceee171cbcb3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91b68b35c14cbcd74ca4651b57180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc886ea4e41b419f29b7fdb87dbdff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c739d8f359830b7f0907b82d26fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d42613f49787b1b38b3e92618c2b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4464b723fb786da4e99df1a2413a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77f475a6208bb0aa5d0043d1c2a60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237ecea0e1ea301c824bb1129a1220341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3fdff030ff29ced172f10b5ef4893342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bafbfef40c545c080db496e690b1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e07f2b7abcc760e0656e8f1efcc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb246b50dee63cc8d82c16f3ffcc0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a107fd4160952065fc410a05b5e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d93206c88525d922c62839b9a894347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e40cac2d09445637dc870cbc1a327348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81420900f9e44033030ce9fb8908ad9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424eb66d27b55afcfa41d5402f05866350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ccc5a03d7c51583b886052b071ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2a8df2b020dfbd259f1d9d13f885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3661f3cec398e2b2d5f0e303d64a650353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f2e1b0a78cd9498e3530030e6f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc8fe66118294099349e7cd8a2b11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b00929d8084b10de594e588f63fd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098d80011848228941dcde9d7e6e77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e96875c8af2e5b7ba3edeee58d07c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bbb9e974b102bb552be14c354c1b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddf06fba8ef3b8f0a6ccf9320af66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da26d74cade5286b4cb37b7d5bbd1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862def3cdfded0334d03e3b1c87b893362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2128f3ce94db7bd57a19dd73a2986e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f137a91dcdb106e644be1c041f7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf648e51d7f1b28bf011bae576381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede0bfb4176ee1b301268674a9ab90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8deb5e4fcc191ba73486c84373e816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776cda80a93a138230af5ff505761c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75049e2308a344a4a0d7d91f6b9469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c36f8c976fc84879cb1b52b00a98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea153daf7ae5c13402817a88c5ff343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ff724a85ae9a06b0834e29b3dc7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1aa20c3b2c6f2da325d53c0738a91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29afa6d83d3192bd2a99202b8697c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe418e545024a8747098717236e0b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b31103a415368e68090a21a2569c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40381b0f94529a692237e92354f705a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061258d7818bc61f75134149c486d92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de09822fd2226139e7d8bd7c0605a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5f9bb05e081354c58bffde9d15ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028cfbdb2bc56e35319a878f435cd07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc46fbff395b300a9b5e3eb13fc53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab40395b61789709a930a0587f403f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb2c07c298b5189b77a2d9554a5d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9764909f3db635e4a7ba408b65157385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1a667f0cac20773cc2076d7996ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91d884f091854d47b53a82a818d4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c378cb8eaa802a69c43d8d4b81868388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926dfd797f2d95b44e847ec570d5ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a70c8c07501251291c3119eb4710390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422636892810eea543aeac953bb11403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435ca8cbe059267321af1c3e8bc037392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f206d8de99492fa769dc5482e3a28c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d91751a8c3c9d8cd0c99f174cb1f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3684351d9577e92482018c5ef0591395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d821b6e1f79e65911fee13c0197b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a0897f71810ff9b74de699e634e86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304b449e39861484b60ecf82fdcf8ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e8e9be94af19aa224df716b3ed110399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c799915fba85e377b63468880f9355400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e7125be5ebb3c7a12f9c5730a994401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a149c250a111b780859267df94b8cd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc4be95e6212b5d7393dde8126a16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d717d09de02fca650f109736db87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680612a180a3ba4c671ca44bfcfade405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c70a3050cfb32684169d222798e49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba61835f00aee33e87657fbf08a0ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3690d0d2ff3e96fc5258824b1b0133408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a676530d61bde94a3802bf3e35d66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f47badb22abccbbac2a43eab5c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2743aabf0a5d578f748907eff6264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773181c40e94aceba4dfe83a307900c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee29b24b8a99797298ac9a965334f1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd091d9d2fe32c0f16970fd5be9dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf628b8221e9bea6a247d8537daa8041415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304672da9a6bc979e07f0f0aab8ede11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3bf17ea5f46c43e8e7c92ffcbd0f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6378fabfbaad8692d1d302534256973418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63216e8bfe73232355b650a8070848419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c5da2b70a29172070563d6051ed4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f16b2d52de1446d64281e4e00869421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91016e68b48ee5d6595f2490742c527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa89b67fcce2b8514621104a4f010423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada13d4c5302a90090d6c05f8450422e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f02861641a431a58f0bada4dfdd5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23717b5ff731e65e2d01703d5f884c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bccf590275179856bd19dc5f9df7ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d239b140ae4b134324072dcf73348f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ed335247837b66afbab6c3deb8f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a9705a35f03c0a0c15dddddc252c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a2d5b1031a9af7c705b15c6d34a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ca5551a1fc1ef0b29e763b430d81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a01a924d8c696cde0430862b5ed9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073367e8ba41b49f5e275576b4b2be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c768d4e1b3459c141c3c7c813990f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1917338b3e983d0771a08b5688c62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131a9d1546bfb693069d7770a7a66e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5a246cba8ff51d1c3ff8cc343b30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df83a27cdd35f1f11ae7e493b0ac4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bb8e5ceaf9c39508aab904b1708e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc910d368b859e2c3d1e35d7d72bae2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121495366e59838ab364ad586a91db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9634c521f39780c5aadd4262d5c1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a88487ec5a6e2843d9708fc41eb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede416ce81c0c86d1a3abaf2536f4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d03f3822dfa28950237d5565ce94e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb4e86998c61b61c78c1fb8b4dc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb8ba31b10899c46de238388abcc27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c883954d34fc67e05f534288a9cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5a30dc07e7138f95478e0dc215f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499d22f70484507ddd2e0b000c1141451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093f754845da8df7fc6f6d3c654d93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55297b266a6a1a26ca1939efd1e8e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60961ba48d7711ac23c566c7782a72e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2164b3ddaa71fbcfd0410bc2041090455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b27f2f26d47a2f4a29b623d07b06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9448c55e7e9aa422d1d9001a0c9d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f62cab9b133add97efcfcf0fd118e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894357dbf92444f9bfc9f928977ada4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4677f5229d225858f54c9c69c24a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f577c97513f1a800a05555cbe10f8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b8fec6042f3746812a5db4e2d0f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead3d31ab0580fa8eba57feab7c208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6032b6eed76e1c01d70e38f9ac31307464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f297a777e79bad7e2f61fe600518e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228eec52dc93e579c525f43eac5d60b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add315dc5e91a69626be440c7804d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a36acf59982e0a2ea6a3edffa82b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104c2876f7b84bfc655c3fce0aa45b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf4147236006400e228fecf0b4ff39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ad68e4c46ee462562f57cdfe62de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a2d855eed3307871bdb21a41e78e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277d9e2b8a886bed068037c6a435c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d83c67eaca714f26cc6f627ceeb97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ff1f4180c96f68cfef4fedfa249d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c86afb319c003bea810c4f50fa3acc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf9315a213d80fd155794c87ec3d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476b185f2a6a2177337585ed56356f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84fa93cb5b2da53562f87bc8f5f124479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311755bef85e0e209139b82327d286fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d9187dae4e850ea877cedf9f2139481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ddd806a3bdb6e1154e4fbc745e00b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b257f821474244758f379ac19c588483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7998286d6d926119d866f1f3fdd67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d2c1d307bb7a3f400db6e7a4eb06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f82a83546420db8e0a963d561557d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a83de79884fe964667a0910ff21f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19721f8c12629f1306c5c4fb1615990488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d118e17fac6f754947fcc6e197be2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115e817e7856e2ed0f4ffa5161ec554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7e90ff7eec7c150ac781a0782ba3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c030e5407ba74f4f0171c42e63f7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a3f467a5de563de200982f449888493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f20bd749ee6cc74d986aabec9ac906494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f684bc087595ed0a44cb1a3225a4181495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9128e80453719ff162107631c3a54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868988886c97e5f7809d0ba3b3aed7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e37bc4f9c613b63799fe92ac9772ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a3a868e62144b194fb4c1007fbea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287055c022e8747f4e9cbad9c187160500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa172df63b76d8b59c1c89f02f246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57938adf0e9ba4f2cd7b63f1c21205502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704fb9430eb8c5028a73375c2e55b29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb909b1f8ee2f0f576cf08cb413e48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce4139598dbca0256d8bf56e23c234505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e34d33bb9efde83fd81fca16fc4455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9771fd96280c2c12cbe5d55df0bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923bce5f2b0b556444cad1d2b2fd07f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f69b1c1c40f2a88bd99fabf20caa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d93aa4e2ea5432dca4ef8871b55da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421a63113afce5ff2de8a0dd76b37c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008eb5523b9d20ebd0df17c4c6f12a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965cfb488b506795c36f00d071f8492513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640c84e2f68344d7b403f39b7d9297514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1cb2d61dad2816a7b2db9eacffac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa874dad5715ee4ee2ceec06fe2616b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70124d95c13152ad4e60bb9971f14d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5828bdf135f11afac61ccc024d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33da355f012b0ffce69f4eadcf9bf70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa627fc64c3d457e4fd7c8061c87c4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46183355fdceef730cedafcf8520b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d6a9a3e5d47990acb81f3befe82c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292fd94834cfc8968cdb9a7f413e30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f0ff55c82be58401ad3bfe8f19e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcd0e39f785600cb87980bf7b1756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e875b5a3f14783f842bd301f0bcd5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26b9952c0ab68b99fefdeab82de9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c1e954bca6cb42aa77b925004799528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49530416521072ffa263041074da3e87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64cfa63fc9bd37b2b468020990af4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720ed8ffbdd73ccc348b189e481e6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f01708d049c7b80a847833e310b8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257c481e7c3748bf7021e726a05e3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec01a83c2f71b084bfc55c7a561b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd4fb9331af9e6a5214e60eddcb2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97d08caed76bdaf25b68c4d911c287536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70519843c906bd4f60cb1ac70f72ec23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68904ebe9a756fc74a2aefd4199e9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a1b31b974a6d50f4b48d1ed9cd06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24bba68dcd6edfb65c843c718fafec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c59968dcfd1c2e5c7c88cce39380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4bc055903592aca660126400e0de6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b641f81f472beac39cc745038a00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536bf57fda4810e32f5fee9cecb405544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223104771749fab156b1bc5275019a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc1e292cee099146f233e86c3810c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b06f818357a1f9a68250b3fb7841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fdb858504bf2be30be57aa40087e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c3f419ca579f9954cfea1d355719549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b37417cacbd89c10ae13c8a6a0bab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16a098537c537ca9676326c7e5620551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a22c62e655ab9c4af8118562ae0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7b31132b16dafcf61e84f0a7c729553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6217f8583303dc8adaaace5ffb1227554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d058dc546099e38c9dad46789f95e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd6d33fc40ec21063dcee5d7aea3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673eb31b7a8dff5f84c2586b52d229a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc14c289a7e0d8ad82a19386e1291558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23751f721029716f73bc2bf4fa96f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017c495d7aee169169346546529cce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad60e7420bc50fdf7bd913a412e919561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d7c3c5bec3180f0c56505190afd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86156022c0b83403f10894658ec4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bff11796dafe00eb5ffa7648f75f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa730f737177a8b16fad419eb879313e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ffbbc276a18a4c55b448d95706bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b27c65de44a14adbe599f980a371567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f986e2cff7ec68abdbdc75cdfde0fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f345f8bbac70a41499e7be15bbff73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7228369637ed1427ad668cea732b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a46dc8038c4a341b22e66a1924e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf9879cb3052bf892215aa98fdc9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900631df7874ea6fa8eb8339d63efb97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d918767ba5cba3528ea1b5fd25f58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e303e04a0c8c6db4fc86349d147e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d043e245391f2f906686f732fafd61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9339f26f82be9ae83a968cae2554c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b323c803d8eab940e093bd84e6f9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008adef7a787d267b6bf9ff8fdecf18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895999dd9af0e7bf134e039c8123076580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb4d279188c9bec1cad1815448a4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55597c77ac007b90e38501c47b99e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82ea73bca739ce783623d2b7f2e2ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10199c790f09c3562f4667ee1b1f0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9ba2c0add7e9acd077f71b256597585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7cf392408c70b5f15ac544b519f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f78e36d725a070f18cfa89ab91391587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28c0c4f5cb32de32947c36eabc772588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084d5a6108177f4f189227d8fdf3ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b81c1ac37738416c73a91309f17843590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e306392cf1943ee65009fc72fb55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75bef9cc187acce0bcf2a54491137f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e031337ada5363aec5f64b1d991eb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c463cb314286c3b2a2972e0ac1746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150edbd342b57ac11a2c684b35f6e38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e7af77fb1ac60e5355d361ef46a7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf601d5f1c4266c369c9c57a857ab1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd915f3ea567a489214a75b7178445598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b65bd31e1e837b1503510d13c48c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104db8200b4ab9214fce1a5a539af4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5dbe544c9330cde70b16224e7d883601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ffd33b010e1aac7f69b5ed3a83da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010e05f43608b6a4b33ff483df1b875603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49ad24130c98500ab7bb773c5b7bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46698d691eed23dbaadcce418702eb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d2c0b555b2e09bbbbd8596264dbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa41547fda29b94992027e46ab55b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd946fb71e5fe9abc459667e5e45c3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ab83f02cba449885b8262eb8926f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f03c2712c8d642ddd3185dfbeddd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93dc2c0323fe691dd9fde0a4368dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2cfe13112a21fdc35a624970f59e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79980774c727d3f20008c6c5a940e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31b3cbbc2bde8389b41d0cb6c3617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f9c0033a42d82da80f90403f7a65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f614a79f9ceb5b78d1468c0e447d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db6d7940e1ed3ea78ec8a0b220212617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb8491a5898086c496b8cdbf9de5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fd6815ce75695b72f9672d758495f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae2657b56ba8cec3e0e37ad54335b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9fa96466fbef64cd592b846f5e95d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1dcf4f89c0e83946cb615051184c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb857fd0719fd0319e365fc2defbf70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659877a837dd3c4fc8b8fb3a25601da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca66b8b644623d1cf20dde1ba9eb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa684711fa7ed425f801ae7b347ed6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703cdf3ee2b065a43afb70d196a4832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bce9b21be0194e92c17c030cfee78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424e302bc25892be4cd2a23bc34e57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afb85963debd708dc68e07c46b5c70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8b33516456dd05950ffd28aca2b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e7720248cdb5f8249b40f718ed9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a97d67b4f44b1c7e62b662ac1bf6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc297dfe9a99e56223e68a0f24a1cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375e59f2fab294dfc5817cf8c721b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a66010414de166605b978f23be3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e179819d1e5ab0ade071a7dbdc3a84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3f1f5e0291e1ef48405b408a504d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef02b465f75a3c5e16ba53d5538aff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ef70092ccf8b69cf7259e217fba8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b3404404e97a97ae2af0a899be73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea796e353ba0bbf6d3cbbbf51966c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bce9680ee6a5bfcc9cc209e039782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030abee111cff68184572fbee86c937644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83a75626616cb976ea2bc6fe140f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62067b5ea7cad8304591ef215cebaba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502de7efc9801311047a47962178f08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33dccd24e94f1da7f975887141de4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50f53736c3d3a1774ec9c52a4e3ef7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3cedde4ad08d9c6112fc5623ed8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d98ea5b6063bcc5097ffdc37cf5a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c9e18cd414ada2cb49d2bb2358e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdf8ed9ee3516b252930e8a0cf597b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190a15ac436a65bcc55d4fafddef950654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e99bce8ae1ec5f31c12a2d68331b09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d08f5dcead309a2c5c8360ad25581656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b29c39eb24fb954ecfb96415259c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e51fade5ebf795a34f6b884e53f85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb77cd31aaa3c1e5e44b405052478b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b67790bb168a438829a6f1d8a5e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1cee98584a858faa953aa6fa0e39f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300a79151b5783b4f81b67237a4e28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09923df992146608858a59f24ddc321663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d9f341b4a2ae4901c908be18d849664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba0eccf04510c0409ed4ef4a0010d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e75ebea9a16b9a5710db27f7ea60b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f7089c3c6c0de9927711a9898d0fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f132fbb9160c6408246645a8088a82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf6fd1443ed034242e161f0a2aa77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a2c258d9025a84108d97a73dfaf9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f127be9d9a38da9af7e0800b04ead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af704d3380480129d42dd5e3d2841843672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47e881738cf8f265cf4658b7b5216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475d5ba93456fd6862f390f64d963e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506b6c31bbbafcce3de4e6270082ee3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b38b7dd3d5e5a6f347524bd155110676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec640aace833b3be18a64a7185a86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee89de5780ae4c2e9cfeb307ac664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789c6a922ffba2603d977cf1c3380a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93514a94981652f0a0d2b68b31d85b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8a78bf54b76f7765d0c327948d962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752751aaf90ee23ca80e09ad527e7d43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ade8f05e3ea5fd349aa99b5aae1dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602785a04b095a10e1b89c37e85f2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ffea21f564529b712f90e717f5d03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c3e0285bf1cec785deea0ae97f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6369264a7204672b9822350eaa557687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feef3c5fb0d8939ea1d03ef0f2a3e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d13c1cae3c2431e9351750880703a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b170a332717c98a97e11a4baa6db1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4225e23896d08f293b49789d6acb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1dea98eaee94f6e3e9510494da062692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f408b9b19879431019398a71b9378693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6393ba85a8600897ef0554d26fd26a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562223c0a77ffceae80998530404163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7779471d8b713d846123f5982aa4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4552ba8060570a467edaf8a9f45f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5983742e307f307a50d964453f8594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004072aea6714e404fd7c9910e6dbcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc3f6d47f4f11056885cbdcb32915700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e8ba17893f0189bd67466dbb5c38f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702466b9010cfd9e9de60553630b6c47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972f0d77465763b5135579a35b91f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9a1449288625338e515ede68cefa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c19d22204e649f5ae73b34ad02e3be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4635b582beef953e13ec4d561d11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf69980c851d625852763e3a2d93e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad9845f47386777f59a0f082fc25b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea114d0b219d6ac3e88f5d43ef8cab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06e7b741467a3af483a6aa4994d5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9099226264bbb99ab90e96f98a828711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b086c9687ddaf640248b21f78d0d1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f45ee64f2369bdac90e198648cc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a762810ae326ce0c82a7e65e25875b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd072d5c271c3dd3fd78aa0682ec0120715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c75d13a4598c1efd93c2087cf233d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802ec86c22031593d5d56af3d66c3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2916ff3d7a7ff9979e8dccdc33c175718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bb7c74c84de4b00d0d039096a1e7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364e1895b523db5d2289d8e2308c0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e22784df3de9e48a04fc1ec670c8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c89c6a167a26d0105430344935c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d9c3cd6df06c6052ac661fc3303f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a12d7c9ca606219ca70cdf2651e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10092e8a569232076b0a1b616c7454725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d2db23a7c70616ae6ab8b5bd58d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1d0751d6994ea2c400d9a9617f1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2300a0cc4f1b50f70688e5cba0bed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e646f448edf740ac4976e183f5e1cdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5643d5faf5bfc3600e321715a36cd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092688cb9bde99133fec5f80f144ab2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbc04dc4dd31928df3ecfb273ae70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d978a935616cdf3c1e63e82da47d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584219a0f6115543f5b766648092a06e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912351e441ea6018d68f1bf8fd0bcf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382343e06885b52c17d3f222f9a407f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9abecfd2e9c3f18fa9670b2572d0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1f1f950c22e8ed730f57d85b2842738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296704f866cfa0872ed18c885fb920739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6ca0a9d69c591b4bedfe382aa7ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d05e2406fe941879b5b1723c15c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea76d4f6fd8b608284233f4da1e7f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b09f3e8174af85faf3d414335dd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39a0689a8f451d7c5ea3d9db687f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5705ffc48ab1b085fb20980d6a90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960bd0e6a751d400051491fdfc61709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b381c139096f4e11273e0e90f2aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da16960f7b7a192a5a27bb9a241ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041842aac1bf338cd59a26a7f48b4cf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7089308a59d8100c5f6822289345cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e8e49adf3ed25438a73bc6da8c05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b27c798edcf3da711dc9bb5009feb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bb6ba05f83d4f41d12c170f78282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3ef43d87c65f6298501842afc16e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3653f7124c4446c4880d1c213a65c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce56cbbbd4a1233b4788e5c8d0f21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06906eb3619b294bea08ec84049977757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0a0e40c1b050a5c8064809c5e32b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77863e9eae4ff6479fa9d09c5df5b5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571837b48d7d8cf65f57c6e5a590bc6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e194d556a0b245af8fad699c73fee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ccf3b70426bf7e63f26e93e27046762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2367fde86a38b96f54457133d81d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d7e4b2af097652627b7c155f02a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a623a5828820e58de7fd412a5fe01a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7c5f2d0f5cb80d6bad8cef990011766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a8305cf1836776012619265fa3ad767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>