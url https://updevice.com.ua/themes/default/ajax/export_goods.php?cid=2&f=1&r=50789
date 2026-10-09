--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0947fb06d5b8cd72b14b8c9a372c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34ed16ca4c5c8119a5dbc9d41dfda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928c1f791ad8f2747dcecd92ced6793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4989440d4fc56e222e242a64238c36a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f5e4ff5dd163cd6370ca9ab445de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a153db3be1cc28742426965408573786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3da48f9bc020e128f292caf26bdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c38692c21fbb8d5a058671213b65b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8bce96d45f89550116929f157098a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cae31f373085f0c7a308f5ee954b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6740676f01e36d4d6643d0d9b12c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a520800b067210d9aa7122a54a732f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187719cc86f6d455807e8b1e755a4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff410887f4939eb6d12fe7398afe736d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92664d80b2847ba3110b2dc0c93d1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0e277b35d6953735aefc9369e4c5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4317e2e89eb27f9db3ea88d5028e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b642e00db8b61c85a469f8a63fde2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc98cf1f15e4fca53802a64a1e6c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b99b6e8b72406d8c0479843a4e35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3c0917104b0f4fc8abd4e43cd96221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73084b448c9f116a856eca51c2588722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b81336b17bef77379e8d58b96ff423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecabe119ad6db220876fd407f10d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8949c0017894ede92957c4ec0e254525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24e45aeb1e8a80e5f13a29daceace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b5cf1cefc561a151c6ac0907e35f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6bb06589e1ce4597c7f9f135eda0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffd4f507fd991d93b9adc536441a9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509432e5fe41be3a01e811842307822730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b4f9039e5130d4a5d810faa4cc4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d5444782def38cf5ecd1d04c36b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c96f5b9c2befbec0f31a4a755c22933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ea514fd5f35b2266b63ead8889f2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e527e2d1f45685c516e9c8d5f81e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eb47a46cdbed1e48fd84f59441fdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f25663376a6ded413c9ebaea6cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806649adc436945e3a2486823ad593a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f9e0948e559482c0661ae4f3773239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc62e7d648df83a2e5fae501ad443040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2e8cb1c4297e7abf1ff29599506141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c446510e879af44e274b12554c486a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d58a62dd860717460f2d0d9a411c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5192bdc91e439043e3682776512517744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062749ffc9aa02526dd2d63ff2e35a2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23389a63e9ed61d0bffad919337f7ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c2bd8a9e9a2bf20bfdd0a4a6d73e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc025b0699806cce2133e8a22b1c1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2640a2eab59f35829d966bc6ed0ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63640739006549566aba877c041d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c2ed616cee7b36c2b941ac7b7d5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c744ee26d78046bd755d63d43aab352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb71d21e6534cb8cac61643db8f026d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427958ad3daefbd7348247d1273349bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c77a7a29e654037ba972f353af6d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68474c4b7810b095622c6573aee55f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a3671fd74f9da38c8245dfc320f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb390922bc2aa0e1b06c488442ea19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc028dab4253c22f81ceb0fb27f3e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d29009d5e686b6501e4cb64efe5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd2f86896ea0be200d0109a1fef4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7541fd12bcae96e3f6293fef71ddc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3154a7375eb955f77c9afa0f797763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c2c6475c8c511a736f6dd64196bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b430635fb50798d61660f878dee9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a9bfb7e26491d43c69b318ee0fc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e01635e1e29cea506851f75e813567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cea96843796c3923184d0f816594868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ecaf94a2bab6a2af01eadf8e7db069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d4dbe37542c7b3448f80a7d4c77270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f1e20ab7a8d194cd8bc0e4c04dfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726e2533c979159f47d2910ba24c8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812aa409fd34022fe4d47560c27cdcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c379b99e1dca6b0404b15761a4ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393f9d055807deacec298b20c606fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf06c0f9d2e298015e29aedf3c344c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53960dcf02fa563d1ca60fb53ffe8ebd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010b426de22d17d4d2990be55a6f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe45943b594f06c9467176bf6c34679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb11c0505166c89494a7c772fd0d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc791a4cf368706d43846828c023a3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd875c07421f27734487f68a5ec6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c24817484e59933e8dc5d1e15623883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440bd5373e2407301faf41f1771a98f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa080bc6c2284f43900eb49b08742785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef46f54022c8515259c20f5d1384ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383a8baa0e49c201ebfc8e6e2e291f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662debe00c36991d4b75622b54d0001088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ce411d108d2ebb3838c0eeb467a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1247552a5934523669af47758f1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64691dafbc0f3eaa498e0f4bdef4cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df3a7b95c5d9a0f3804a6436ecbb6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7a746f2250539b1e236ec494513e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7549ec7c5854ce9721cbbf56e1853694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02434de8cc47354f838b48efef29c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066afc2e07a1f71666a0a608c9ea8c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae9e2baac7b7be667f443decc2a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba7298b0407307bb86ac6e837fd3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb736c52085d39dec1bd6e5f80d2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154f8e9768281c0802f5984b921301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a783bb4d8dcb78818f28b89f43b10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c34ef54cdf386b450b489d63d2d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec8ec6ca93b373c071f2130806815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25689bd0d9c2759307350a6221a3fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0a0f51a7e329c2d4415b398dc73a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162cd6b5c464e16709ab4292c854021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179575477b7a69f4be4d151b45e80542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d82dada11cdf35ee6501a00a5e99f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4c0b6a58916a2f712585fccba9848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c57568c6c41c634bc5add7e38b56ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc38d7497794f01ad5a58f9463ad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f5544d5923aa19f9a39650cb6035112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b3e59c7687ab720c31d4c2fdcf35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87835b4af678ff0a89b9a84a4e317c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290031127d52265bd0b55c3e517524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065965a692ba5271765e7448d74bd788116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37fa9b0b33a7841f89e65be829c97c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d111448bcbd3e94ec4c72ce09902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b9b4260b6bbc96662aff13bd58df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311560099e8d3f9132a7d8c54f54c4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f24c04ee58615c071b4da2fea8ff91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08bf97ec0aa938d1d527a404ef6b58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d38df631881a19ff49100406556f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcb331805861a96452cfd0935cae1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d57499fa167fd30168cd6a3ab68d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddc709dda5bda989debfeae65e865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fdf3823a46cf5f82b238aeb5a262127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daed18b4557d43e0ca8a25a4cd71ecb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a88a16c96389cbebd3ec6844ebfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678635d2df845178ef3994251dcca2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777e2dcb26a88fbdb1b8baa3b3dbcd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907091022217d552c7815004518bac2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c3e2d43e1a2d95a44b471fe71d7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c1fa08bc0da5e166e23a4aa09353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eba05d53007574d8009fc6b89c872135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408e38ec71b300a0f19541fd941dda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365020f0a067d3dc01a4b0ae429a9f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22913ed1ca6a12a28cd1a1db4a29825c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53103c87f88380973250701066f56d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce46866a037aeb30640d3493b0489f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f860c6fcca2428e20410ed816faa4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2cfeb6188f18b5c6d9954f7bcd20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbffe08c3c4bbc7c4ef0e8b73940a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106fdd5246e43939c280e678c216f04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d50313bc7581792ff7193c47758d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1881da06000d314b4bf4b5f68be88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eb55a008a0322762cc434ba1ef391147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885510083b04b89c94d93e36246a853d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd937566dd047d7a30ab970b909e19e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbfa5ac072327ccf7557a72e3ccd41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eae9a2cc6b44f6248dfec48428f00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40395761b3c9d53e1855c536aeca13e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcaa4da26eefac534bb57873e834db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d1adb2e43ce54dc31da844d3603a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903be9f2c2808fbbe3e11931d2b391a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d947c0ebd261a09a94601b7d12df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348eb0a206ee5f004e261181add28a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f86e37c8b867583261a848a757e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcdd251fd1a2712c5d84a9e2804bbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb5d85ec4e1b99548bee073e87316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809938e8224a8bcd3a28a92cdb3d7b57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340fa83b23df1fb0a912155b93fed6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797cf1a6bf8b9397361080683cfa2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d509f09f3e1245ce8161096eca01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761c547424dc2b15b20595709b8bf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69633ddf9a1f640f2c4b8a216cd8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f43d3dc24a1d0229e16fb3cf2259167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f07ab8d7fe653de02ed7c963dc64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2709b5b6fb6c6423b1143f7d38f529169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557960f12d1800513431916ebf5ecf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d84074b55613ae9a956658ccfde7bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d688005a8bdd2ebb2c659a910418172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f305aadc11b3acaf7ba3dd208da1d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157d37c298a5cad46a477c9e055ead174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7b46244238fe5816a62b3260901e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdeeacb6d95efe73dd1a96de564a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6063a4721f9436b38be973519c85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c8ca4718dc35b699bf0a850eb063178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa77168b83afa752eb8bb41dd7846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe945c1c7caeb4a7656472a5f9d96f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d9a2e6ac387a3916e97e42f508b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c35b5fbbce7a71ea845a7c5339b8b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dbd4be6bd60ec7150b88844310361183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05b7911c01b7410b573ee3a845b6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f13c0bf8ac14b61ac1efb8057a660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48414b462df9f548d3543f8a18a0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd6df79fd062abfca0e87740ccf1f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8d657e865f8ee9b0d58d5fa83ed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6b0d7328ec2dc254ae0c16c354ed1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379cd7be0a0f1f55be87f94c7254ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff80950ebddcd1c4fe200740f39a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e19f1ca18142c0250003712206207192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b520f2e210e404b7450b39ab0d54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e55b09e9a47de17f3acc80b799aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0efd41257a4557073e13acc851028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c4cc24d3e04a2264d035b2923750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b619c773fd45d1395696d33cca92025197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69e6db6425a5b33dde98a691e15b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607055af419066e211814fc37dfc3e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381529eabc58dbec2ca2e73bc0c660c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f112cce6cdb24e4fe47d5589ce98d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14e388cbe10b4b2d0bc1c081e239e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4a595666127f82e17e8d3bb1e0f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6dee0feefe93be6444426151def8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c0f4cdba78f589d77a0b1d1d6962c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d791720dfa6f45283dcfbcdd4be0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f5a957c66bbc70e96d21b4e5eaa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406424988d62106196f35c9341a57a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18a4ba9d7d6567e65b5df37912c63a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054dbf0e509067c8daada298defc86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88479d0c736c1d3521e9d93578d9b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e5e61707127e28dd61c217680930212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f45a88580b8ca474f52c38b2e7f0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8616f6e522cd6dd6dda28e3f0c67ac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c2798bf2018be2a37d9ae019347b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d41f9c0948f2a9b69339d30e64f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e145e1ed007d05d9533b5307e5af12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722fdb2118354a9096f6604f42eec60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271fa9bf663f4d4aa67ab6c19ff62ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf702a4dff9121f69bcabadccfb0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a89e52de2e23bd1588e147824acf61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d75f867aed5b2c316cc4cf5d872ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13317ce8b65cbf5193ffe78e92769857223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab674b066db5dd6432affe040667288224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83f696a5db3d9c02c766d04c1ac226225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e41d3007d7cab617c3b1051925976226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0e9482ebf97e31218fed3e266403227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077bcb8e2e7d87a175dec58c38347d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848182e842b7a9166e57325c8368ef33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3c9fdaec01b034fdd06243b1cc27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225565972a30313d484a6efd54a4f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70dd83fbc3b17d2722be0836accafb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176897caf9ffac765dd4ba67abe5128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4a624a403bb464c057142489c88c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5a4c9eec085900b203af58a08a20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aff080cd09a5af330ad5ac839d65c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a413545f53dde668bcc1221c13b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1187f427157aee1580ce12cfe1acd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda5c8698466bafdce45d63e72af9e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808823288166ab2b0832bf7b2bebdb15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497640f2b9c79bbb52068ec9e0bba4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a981e742724f47e4427081e523cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b14fa01dab320f6a6b5105346fba8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778b1a1570025355ba0c7f01ffaf7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0300dd3da739dca5dda286ebca10d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728b3ecc351b3ccb949cf45dbbd748246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c773d458d7986e08bea3c8690461247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c3cdf32ce0a163c503fbf382538c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dade7b68d843a07848c8fa86644612249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6d80aace594b5abb9a947cfdc878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52705565113a704b5b2a52356fcddd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d799e2e4c9398b58e36095342f28d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e75e3f4bae48d8927ef232f2cb7ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d7b3228678d884a53751a3b9dc77a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be471dd908905af692e1aadebe0bcae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ed7483c63f26f7c1092d800f1dc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e166f25a24e18ff3cdc6a56996430f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55334cfe2e42c7ffb8347ff06248f82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b325f713c1c49655e975860329a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503504e0369342ec5fd70d1fae3c1ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466ed116f92e2839b7aa0d80cc0f98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aace45c69f48dcec68271732346462262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ffb9c05b18a603857b865739246f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014dde36d8fc5ab8d27e1f5236bed9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea054dd2da486ee549a71824077f03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fd3921b8c99f7d11a2ab1e469a21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0064ff83c34a97731cae213436907267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93b54dc0ea80c7e04caa5e4095e43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c56e75362f411752e3819b34dd65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47576dfb37ca90ee1f3b88d674c9a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350db02a45663efe266726274bb2105271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b92d5a89035ba8515e11e0dda654f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289c112b53d247bdf354e2a8c98a32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92104af75dcd6b2c8615ea7f272a7bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa7affe9a7086fdbe7e1712a55d851275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d31ad7f52f3402e823c4bcb613b8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19a14318a18b6759ab4881be33c94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f358fb9fc3bb04b28e32efa5d404f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b822e95c62402a089f4d911b832a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649cab80320cd34e2ff358e809f3472280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab765fee46d3cfb4f0aed4eb072f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ef3cc5560c1de8d0f56b2ca31f50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e0a5c2da447ad97f9a37713ed1c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bffcb1c1fc1db3ce2e6a380dc74a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c30fd5dc1bb498c0604c82019cee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42180eaa9e5284bc33f4c13ac702bfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa84240e3d657e4b5f96c59ece9d1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295836a069c4227defb32a0570c08e4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846970a2a9763ce5eaa85d27c0e45c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9cca3ddabe7af6c1cff86df89f6a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2e5c8e52a27294e06250999de760d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ac87a681e1604f6a3f361761dacf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6c90e83a44dae630c42fc8307c81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27d1738e44055f39d1ebbe81c165f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f44dec5f66759a3757b01fe828d0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a5cf68bca79ff91c9ca7708e4fd25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6010a2f3bfb4a862da2294683862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c23df07cf309397e850756bd0b623298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9fe5c87aa2580272d9f93fe332bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca698dca6878bbbb0e99828f7b6335300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe69e43f141b3940179b13438aa6f84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e194e94e02061899bdf6f64040e6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdb56a4eb052f1523593d1aa038d6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ba149a6c29cabf8e06ea03a8fe7cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4689f7888234685d81adf99c3c143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571939cc6a41ee87b3a6a572bb791823306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c60989877cb2b5da1196fcc6edbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5792c003d76d3a2c65db18a545a1fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66e8d501aabf3b803df75bd272bf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082922b4b3f6ffbdc09568893e17333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566742a2fdf722e52dd92873e8425d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160e3d8e0985d61cbc8798d938099b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57860cc325fb521117d6c55f448ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db912232963b273128a7ee53c28612d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5379e5bea418ad1d58ed9a125a578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d9a9d48482ff77100970672db6cee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e7c845ae6dae0325d176cc65c275317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe60a39692d6030e29906f6a8791f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166fc6f50edc26e5f2b53a26fadbf03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020827d7e0f7bd02f9293bc653813af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9e5b57363679abdcd93657195bd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91870fefd190706c43af5e6843d2903322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf8a9c00eaba74cd5a58b1fcd84cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21317f2951ef23028dce69fe198d0220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506476b71a6ee03f6ad4a894cf01d4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f6178483f196d1f33a407ad260d08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9049960076149d99b8fb876c39e45d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f1b9d3a82f7b0f9dc26bfb5d0594328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22328431ed736612ad9698027fde54b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2cd5cdc79dffeaafa30f2d210842d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47f8bdf4c40f22e81a7edc8023829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554c7c68a8391230b4b41499950694332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcee7bcf92e5bf84202de079247f58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec06f4cba2849aef2b39252c2c9a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea7a8db72109f9db4def91c8771636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3784fce34f61b2e5d276b9aec7dfc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4b641185519aad88f5cadc34fa6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a74937e6c945c6006c3c6f184be92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a98999b422c7d07af6091bcf8ddf39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f6e3ad7e2f86b32d4624cde2f377340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5730e94698f7c842058a6498916d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e08056bf0934b3022726535f9add2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd6eb6d437c4a71745711325bae4ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e675679ee3b1b9017a5d608a7fdc1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9dd52cdef38b16466eab6280d131345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a3e07c0b79dbb0888d810f0bb26e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca6d88dc7e6046aabc8ab4e06c4d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de71c276068c28e3791d73f265b335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccf77d56f04e274f9066ee35659883349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cf05b3870db3a5d4316a477829028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a101ff588053187671412b7035ff7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d077489ea6764cc5a65ba9a27d41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832f0450c3024160b8f6d0f2c357ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501559409b59c10b184832eb462520b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a75dae4b26edb13f1166cd6cc2883355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b38fb446d84b3c038f539c8f7f66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a61ad7c9497a773debeda03bd728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea015b33ebd9db5bee4800934658ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57318397df2420fa65b353fac46f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4dd317bb2c3324456b2f512c3f39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2009b194efe201e874c3d7d5bc471b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb762957da09643066cd83511f610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4946c26a11257ba50e13b81e86c692363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25342abc2e63c6efe8b9b8f0c3d4f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e52e764a1c1500b9b796eb596bd54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724abe62dc4c4fd219f4aacc55df3e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8296bed878c7f600dca37cdfc9d02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f567251972c3c740f9cb7ced67416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409331fd988080d24187179ba468285a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50748cd9d2d29aec80e6e7341ef76a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7324aaa0df45fa9e269e6367446df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716b4b3cd04b8204c0b5529c45a090372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb891955c9338c33e731d3a393242373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952622754ab02096d675f7c4aee321ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0003c35e690ed220fa77e99d260b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f2b59bb993b46b03cd82581cabacc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3faaccc5ac72e29f4027202b985699377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a42a50a3cafb3522f303df1ce5aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df5d66de4fc2a22bbb31e4e6fb5873379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cd27cf62a03c241cf7f067c0b5781380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f58113b86b4cdb833c9078c801e39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e08659d96f1a56e23a5501cb3be5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11d333006a57bb49f8333b2cb5fa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf39ca736091a8dc17253edb85e2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7965c6c8f8750e5cd840112d1cdf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b203bced28f136fbdd608bb2a07b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5e4d6bee1724af9f91299c588d3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496874ab0ae3b3b1474f5aa8f0f04851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fc6bd19f7e59f4b554382a11a51e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d6827c03eff9eb206005ea19e1c73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf116d46feef46d4392d8294cc598391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c7a611b37dd338775d23db185f154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f7aeb234fc6a653a42f4a6112ce6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a327a04229e94809d981b1672faf6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dfe9ea9bb5e8484891ab7ca723c8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440ee08973bb47e6f67f970eb6f16d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5380ec3645f7b7056d9d16f01682b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2b6a13a04bd8b54ca52452cc71ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a4fe8a9620f43d8a44456104c976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2699aeedfd7a70236df9d101e0e6cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88967e99346ec414f0b3b589a2ad32ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c962ec66b5f8c4f3635645ee9768a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d9d9632f16fa99e498233b4050ec5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed5c377c2e2b225a05c327f7126154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6bd8a485b88a4d5b39815e6bbfe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc50e8da12886dc7e11562aebfe4c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f641240afe3708aaecbd082c6167bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b379a16f3475994c23b59011cc8cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3acfdf89cc991f276933fbed5fb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55006a42ec1a2000f2a83b7e1530c642410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0a60113129bce875f52f46c70dc66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18ee643aaf13428d284322892cf790412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5a03ba677dd478c2c0f8e20813fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a6a8156040a9a402a7edc46153c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd1cc9ea264c3019623609c5e94b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fe68008bfbe630276e198642761af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a41ebdcb58e6b5036e1f98deb751417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a595141311aa582ba7303861c66e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548db8fa674da696ad41b6782f8541d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbced39e3f36a5f70c61b423a753ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cf2b3fb69b86dda368ea28c7b3c6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31147a74c8925594043f9895182353422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad12c0a0741543cbbf511c62668135423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1695537be94695a9cb2befdfe8487424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92159071cca0132c93954fb1ceb0da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768400203d458ef6a8de2ab7f16a6c9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4b8dfd4e19f89c471198a2dda184427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd52cf7b74c22ee4714ef33e9fc8e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684140b44a410b34723db09b5ffb8d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fde466f81d47f18afd91dffc23fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c7e9528f5355314d1a480ad360701431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70dd1893fcfdb100b52f1fdedb0185432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324fb979a8b437b56e4381e7111e7d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d15e5e4d5ce675efb3ffca3251a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e4ae2a47a77008e66bcff7fb7b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b75ace5b3814194ba0b68b5ea34c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d557f12cedca4d9091c4995e1923dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66648e2ca1f089cbe86ee2b260fb2f2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85773b3aaf7ff12a1d1b2d314b0a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c250a231afcb0c382460b0976b3a43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2c9521a40d79ba43f943c64099459441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84fc1c62402cade7b28a1161be70ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5fd48f88cc9b517b7bb641b650c05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428455fa6d5931c3f6120c4518c797df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace149563d8d379625bb983f9281eac5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f9f5d3849b1e17f6b46677565648446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312f21567380e3f90dc196065b663b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8de57ab5aa31dae380972c6ed3730448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df20c610a451993209497f47ac4a8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724440efe07371c683a536f234f7ded450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db5ba7d6e3cb843049876d8771737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a38e60f48d596a0057522e3a4e52d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3882237dac10ff74c8dd3d98fbec56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e6b26ab99b30c5346449095f29a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34052fee6a1e62993e774a3eaedb89f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49787154bd688b9c30cec1d95c20e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7639ddc71a455915be40849d9f0763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c26f89192ff5019148335f77d4694f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d259fef05d97ce038b74763a029f6db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8598e3079aec9d1a9a362e625f72b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb342ced6dd062ddb38a4684e880e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8542ea16099470ccc8482ccff8110a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b27ff7d6c32eb2850b83084b86e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c5043a538e8156826809ff444e24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b408a6d5a37b61cede37d59418baf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b07d1ec69d0f4a5f2a75e3ac95dc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d20a6815c7174fb912969eeece720467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931ec47523c0a5209012ad09e671be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa320c6a6c621a440a459ce64b0e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2fcb8e6848079d7ec271d00e5c51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5848e622a4135993e52f2856a08c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf9977cf04390728ab9907ae353a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295022fac0f6dda1c8ee2241446049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197ae7a01f8e27e8eecd85306858f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353584995c4f8c26860c9db6e75a998d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de0d363771bec6201663a26cfea1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01b95dc9231d7803e2a7a8b91bc82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a074cfc763571a995d9a0196a0dd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8990ad153f01a77e22157d2902ed38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af53fc487b291701b3fbed515d1f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc0f569377c0d4f72f671407a8a80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d57d728a943f56573a82622bb86d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132d3734e501faf5ed5b5aaac64c06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dca1b28b4d7365eb7042ccbdf2b28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ec83e6337174268e169ad6f0aa31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347fcbe8840144be2ee2450c78a6673486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5126e764a8aea277b35028d7a02ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f379f949f98e91459d6d6dd65e0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0b72ed29039cab6fa56bb476b9c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12ebeb454d1b640bddb6fbfcdb966490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0f4c94812092e5244a18e32da657491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289463f84f0a9653c84d16b62b29e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0c935e894bc55cf0b9b112ffa873493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561641240f163d799bd029a4cccb0a72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f404a50c5891ee1d75c72c9c04d3cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21281937921bc3ff3372a5788865fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508ac955002c2b31296bafb09de575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9fcbbd186c3d44fd968911cf045f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d9dae5c7d920e033404396967087499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a6415cd4854fbeb03c8bbb768844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30013fc64b218c1e34a95d3c112c02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930abad1c22b4cc34ebfb122af58cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec8265f55613493dba62df2fa18d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b28e234e8caacf92ab2665c4075867504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c086e6592edb088ab6ee8094bd5ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183c6b6e9a76796a31eef3ae77df3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63954414bfe7b6d6bc784b17f96b3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff6e7a2cf402137a44466a3dd0e15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e085f7b7e66b3a09d9eb95a7cdaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48519b31e304028c6608133f6272943510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d9760bddbf367a5a6bc0223b2f682511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99569c6819e0482cfb5b027fce1e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a33e91f1e5504ec2a1ed2a04c8ef5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7131cb62a86fd945d5ad7e24c883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5948e6f582249fb77adb4d6ca33a2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff5f578854ce858a1c2df58b06fd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b98ae617343f263e0b7b895f99ec70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fbc648117d1aa548469cf92066ce3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172955e3b4b6373a695a7b2f8850afe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce5a616f958d7f3da4435a0fb6cfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd253a3656d0f89238c237c5da526e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a14512d9363325167a7a60e0a07ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5350b5fba739a3dd17ae5832afe86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf6857996c92550704cfab4ddf1414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd1f701ce6adbb7727caaf24cb6dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fbb891f73a35521efc7d550db8509526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074bfa2797c39f885bec7f5343703d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d1ce437723dc4bc337a2037553b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb517f3cdcfcb6186cb72f55def124b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785076a639fdb4a611123611b786d85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010f04c92a7dc482bd5ab00dfd19d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba462b9759aab742a12576168d1954b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012862df8cc8c312dd92f432528affb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907c5a5bb6422c463da12d9bdb86f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ad6b854865c39e6b26f533ad0197535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a236f9299f795decd46fd78bc65b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56038252ce88dd521ee433b720667e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8eb47c3d1619c485d6ce39ce193de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556a206079d5c067922c9685c1b3ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94076dde0ca4ebed88a7b93a09985e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865422c604b3ba87aaeeb850b602662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a02bf8dca30ac8187b634380e79f1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0994955ae5475af090d0ab51f81692543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bc20afe756846d9994aa26bd526f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265223a88dd9d48d13cc8ee785d68ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73312ca3ed015e2ed66afa48f368ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a725fbe06598473c6c9659cf611d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3bc657edf1682835a8ce666e0d6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d534049a2fb6c41841de98a577a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679854547b4c650644c3e7347e846b78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef31a0167cd440cef12308f61c6dcd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18236c9cface52b9b27b9964d389f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5654823bc0433c39b6abc99f916a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada942ee281f0c6062c81e56b84246ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e1c61b8fa64eed8a67be3ad7bfd1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a7b7cf0f8f0f90df1b86c928dc8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cd8eae5e5b0e1d0a69c0ad72f54c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a6776d65838dd82295632ff27a55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7f4db7b2e7c9dcc79dd34c9bcbabe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79deae72320f02bef3567c4da65f78c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820fd964690cb9c7b60d3a96e52f8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428c67c762f0e739690253d3a74a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02eff47302b58b7946d175772bf37a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5c925cf9d0988042395bfb85c78cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f38545d8de4c15f4761f8f9029e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5037b093f7fab385ce342bae9268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c03cb5390e25a8e3a3a73baa0450e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906d03f28ffd6cd42759ef60f39a9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a519ed7f0b4c62fb760ba9f1356c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dfd2318c3db655be42822ad57476f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f12e038f9f42a5797ecadf86414fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a1a174cc433eb3f7414d527d0bc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec234ef4c94b8ed4604ff5c5b5b8dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a53cd954307923f11dbcd050c78e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ed8da468ba8a6a151927935dd107575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4dcc964d20a17a325cff894d9624576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3af60f3cc5edd406b494e74c60690577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee50497692ac8145daa8903d6f2acd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca4c7309f8670ccc1bf3edab04c58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b76785837b9bd4560f6c6aca8ac7a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58be060838f0e875a3228334c7a835581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf00c99799abfff50cece423002b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f29812135cb0adba4879aa4d53ff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d0ad5f7440415f5dedb5b33c6a3d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5cd9aef56082c8902031e9bc70e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd389b3f252e43d249c49f3f43df7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43b801e3f878a674f24ead42b52fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde257ad1cb8b0c5b580cd9e43cd32a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7272bc442a19da462966fa893a09f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eee0d64639ddd463f2bc270b0a2ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83feda157e5e049e8874e2802b2e98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d5b5baac74004c5c23426a5348e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689fbdeb6921625b93092241892cc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8e9d58faed7793630d67ef23bdd69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087eada46099d1bff99a16ba511a44a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d3087138b6a1e75881eefb70e666e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e0f92e9b4a4849601eee83d483ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6889c046528ba5ecfbf0e753c2f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264706e0c46f802b9f89eaf22339045599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7f343b04072e3f45ae7bd720442e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9342f6a5095c8d2f764a5338baf68a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d746cf0fa6492a50510626bb717df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ed5667dadddf323dda00e013f7c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447b62f9af990aaab557dd914f46b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10863be67b9a2c59ac58a4db5def5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21043853a8f51f2e6d6f987021289ef3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45479bd952fd89e9fb1030f4b8f80aa7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b9e29451a87ef197395fe948da560608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b297fdbf9a315160e44f5f6859861609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3eea953d634471f24d47352ecbe14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f66013ee9f30dc6da82960cd7e66b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ec745bbba38f776d2b5edd685f61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe1f5d5aadded24fd97dee309e12b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3aea0a0f371ab83b85dae8f14a71c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2777bf4a831aec6187ec49ef35d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45446b0d0a5335f966adfe0f474e94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb8fa2626290e2f8b8e0b21ee539a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cff7034f8e23e87448871daf056b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3caf9c18c4639fe252d06e7d5e0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d40289a8ace310fdbb2857c1c3385620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835589df106173a29993b35a01048ebc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e55551270ad45bf8a697628b50ada3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b58565c66a172c9f102c84b8583cb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f2e7a950fe1326e44cda050d60e85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f600e884d9d3a9d3c22e7b199c34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7049586b29b6d24c49b2250cd42b3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bbee976658ef226cbbf57c48dc880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef533b474867a95caa9f52d400fae17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cfa4deb0396e509c6f6d162ec7951629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd27694e04a0c768149b57b8a34314630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40214b5d137b3e7d0555d629f5c78b68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3318511bcdf07e9bdc32570c551434632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35ad01d1b7abc30875ec907fee6cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea069880bf0fb78909cf620b38cafbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09b7c6de7ae4ca6a0e1d5ccbfd64f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97d0f37fd6483b5a16c664cb93a145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95c589eaf396c5fb50f183c103f89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7104007e81c131d471befc05475c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d565e24a47e192a70dee445980e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad30aae14f6a853418214341b6464640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aebd15cec23ec6a20bd1766309d3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86267e32082b21772b68639543dcee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66535a5077ac051e55d97c8d80efcc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87105839ffbc4843525bb9dd7ddcf663644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a31a2e6fb501ac9c1358440a260d78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae24a0630392c44cad29f2a08bd69f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d442f87895a4f5a573f8ac7eb2a3d61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2618cfedac9b2f50175396f3048b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2af0e556ba518acdc48fc45a41a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba17afec8f2c5aeb9eee1c4101d80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc62671b6d6c7dc0af11710019347a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df35e247ddb0b6e8d58f8dfc664fed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab87304426f2c831b834b43dbaa54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371191938c180629ae82d24e62dd41c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85635ee1dcf170a8239c399b9d7cb7aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfff525eff6f65f36a6d78e1bbd1db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825efa08cd3a8efb9c127d2f1586f17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6255cd67616ebead1e79edc589889658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6db3d009c2176e8bca2ab8f72e02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b8f9161a98ce4d6280192b9e2b16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093e9a03c6f1b68d2c028688bae5ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f55a1acb44463b7565edc20c8520662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be6a33bf434b5603fce7272026a27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb252b7a2bd66a808d82e63252f44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e0a40516a8c9186adbb6b6f48129665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521e373a0a1aa955e5f0baa91cc54b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5399aef527a649df69e648b8b18616667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bddd16d81413a3e07a1e8d032546fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da720724b7a2928bbdde5165d6810ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e5a6e69f23f0e13436b3a35872d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9bb5f1bf54628b994cac22a0c67fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85fa1f0a91abcd2c92a2e4e10cd9d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891916e18a67422b83176446b4b0a2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99239adf10acc1f6217a8d25f0343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239cbd01f41cf63d7906132e8d0def2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e4da6b0295605738d7e6998d8c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d38faf8da1b9798619faa536b764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e650bbdbd25ef25df35953a4e7254678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce62e02a144ed5908577508adaae1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b30d891cc80a0e61949fd1f967347f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964ae35718fbeacae0866028d03b0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff874a86dbca074dfb9914263638dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080d14156c36d1648b50770d2eb475683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc3b0be3c3b83c9dd0640060311fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7794ca60beaf423301983486d8fa88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cfa9bb8e80cce0168404f7b7724a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff82e54269a1614088cd8f36eff336687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3674e53c84d9e8aa3393ff2f5b2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09594b6fd5f5a63d18caa22ba139e82b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320b9a593022457dc4141f12ce23cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a3ed367422c223de451c7e34d9496691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e343f4c23299418fe1d5ec8100df72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073fe94b2570d01e04cc2ba0708d9a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf1c4e5b0d76f551c82d6eb79cf78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385cc22db5ee5d79d9a9c0a4a57e118695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aecf0c432e1b1f60ea3f83539d6c73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd345b2f82d6b2433d9ac9761d78938697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dad3266df31460b7432baef072fd63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c7d257a807a8b49b2bf68be7b25d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781e967f06065bec05c86c7db22a89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869314e2eeb3e93b9597776e5eaad31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2540f014fe6d97223f50a06c5285702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7dc06dacdef13c170d9b3437a1955703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f057f0b817648bf5f17d8696ef62b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fb88b1900adb6046cfce139ce3af6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653216b40287b6f0062a747fa8d80d11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d3946597d22b4c57da98429d9f7ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dbe097346964323428651addd6b0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b82f244dd5819c39455588517f805709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e5d80d99b41712b634ae690501a44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23871fd7b814ef2a1e8777e5deec1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a185077787e2a534a6c7674d39d28cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b413d4a291a7fc3816056f8031c41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a430b83704348969c24f9e378a3d16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268cf6c253a04d21a1d3abe6833b1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710113a00e683fd999afc9a856b98772716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de4f87ad58dcb014d05515519f8f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f83dff54eee37b6f8f30d7cb8b36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e54f26493f8652eacdaee4799243719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6cf80f1713afb387612a551ec456720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9872edb8ab9bcdff3df55a80d4d4bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f631b5b728d93655b9ebf508e644a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d33494ced47b9e5075b2b5bd082b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054df177d3a99b88370ac9037eaed5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341425a68119abddf43ca03d467e79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169675e1aa3fa8c645ad0588a24cb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb639f5335e3c9ff677f36cdecf710727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e743c2fbf40769c35c24f460f2cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce6dd5c32071d5ebb74f860ce385e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91520e122fda0b197dfa4428792e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9394cf930979a7dfb32e3a07a610f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816524acc2a17e8fde857b67350a59b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc073d5db9b42592a98a41ce298466733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc83286fb504718216b29f1839be76f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b9444671e8176961285976827886735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4936e085f7fadd192a02e7ddce842736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a14912e97e90b22fe51dc8227c93e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eb3c4ec7105afdf1444c2ddee2f24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f10b572c1ad8ea21e65c9236e268739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41158de76bfa839ee258796ffd0b6e68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225a5ab7ee4af5a4998b29b43305beb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60410d0afe3b2b2d7a4f65ae9db0fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2bc56054931fc4cdb2e1780ca7986743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfdf9482ef8190fe39e7db99b3f5e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d62f2c35b845ebbde344f7680f523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94c48075fb5a61e7b07329324a74f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865eeb78581607485283b4eea2847d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf038c5c41a8cf1091129fca0a52c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2eb4a2ee7888c37a1163ac8054f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151d5e5166147ffab2e3fea47a1d00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62fdcfed6456aff0e1276e56c970d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa85d330a378d20d58ac37ac81ffbcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ff33eb49b3ef0a03d9d52799cb1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc6826aa6ce00e49c42e5d0b7be05a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec9251aa46da6e24db12d8c70ea42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c59e4a39624e2a9ff4f809ac1a62c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd597e7f3dcf6f03dedb6729bccb7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83dfab77924a9a61b7abbe6ad3103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b049d7f8b3cc572f10898fbdb3281759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0823146da1d99b6602470648880ac8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b51d53355d81a7a3273a184c45a5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e7601de2a00fbab251d283878ec4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a08cdc488fa93a06c39bd6b73ac9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b63fcc9898650ee297b1417660f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67dc7348c49e3baad9ec43f10391e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d620d582260fce45bcd108e863b5ad4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db3663fcf486d25f29f678cac2c70767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ebf9494baa4df4a263dddc49ff5c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2512d91e45f03a721a64da817dac85769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9171d3902f78ed4d025a6ba3dc070770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e8419b258af5f16a680c3c9f7404771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808eeeb76d79141ab95cb034e42354c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff9312658304ab7629c73f0457ce4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd29cb5852fafd7d578ac4c49bb85c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37775838c27e184afc6604e3857543775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe440b2e63c2c3399044743a3b49e2d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df8ef39c5afef1d411335276fe86ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327d811fac3fb582ff323a90a224a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2a1f5b68b68bda9879d79341c419c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b8a25c1111d510c773d03cc32252780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760c8501726511518285781f0569c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec966c67b6bfe5d1b5845a53c6f78e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847c95d418a1e535d43f25f91a8a36783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a985f329cab879f0b9a8b8fe43d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22cea60ce9b62d6a141620bda6e2f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990e9549b47aeef6f2f20bffd2e3f4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d47236669dc09f669e0a0ce0f88e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084dbcbbde530015995419bff8eae6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b4a52d3e06bfaea6e8d12f6d0b15789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf483c5e0fac20a06fa675832c7c2a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c12612537cad8f081d69bfca544ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dd83f3b71b705b8069c0faa144032792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a6ab5ea4b198225f340a80d1a025793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa7045e0154a3a7af04824a15805a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26a1aa2673dc66d7a8adfc8108c2f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641de3974e0ec43d17e8f40180d8fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77687ddfa292106c1db6a9b8095bc78797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47917e765563c39d6c4bb0c90886815e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056a3880106fdd7ed9425aeee2cf20799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a96fac0fe15c0b6865d17dc28083800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a95a1f7a64b74e36c886831ad20d55801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a75c99b5e3233d3484ff95f0d889bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c755a42d71cf2805ac5f91d24bde07f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099342f7a9297e6b83ff70091144fe6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2120f9446d33c63c91686411c68e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d61ab689243177c3325970a6e45b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7d87667a36d7c71c137bd2dba8de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb972ce475911a9e3e3edab49a95ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361338aa7b50b0354f8b3730b3157d1b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a682becc62ffe4c2ca56b61e276f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb13b4054887eb44898e7b0bbe010f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8fca896a225313146cbe3aec1608d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a3b3f2461ca9f1b7b5f4c97fb57b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe278e5a9ef18b30219f567d147beeb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c5db19d1b18de2bf6103139ea5cf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab9cb6d26ac30b468f0544f5f56b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb621f5978de0a9b61f794ba8790b6e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba744cf04dcc60d01139824efbde5e9f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ae6eb7c0d7c7a34bd6bc8b6f0f49819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f406f9036480dff4a63cee56947670820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a778eb56aba0a8c7d9b0a7adf01a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f7a85f8f7c144eba4463e03ea5633822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9e90a5abfa53a627b55239d86686823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd00b05f354eea358403317ef35e88824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff4344bfbbbc5845fec78c31e9ea4b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2c3db0e09e2c8fe1199ffc6d974c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78d90973529de6ba8511f85beceb4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b672fa34a6ae550213f288e89408262828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fbd6219b26e5d8aebc94c390916cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22cb8efb8c4884254c26110ca29dc8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53863dd7f5ba61f8e8bed40d495c3a9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b67475220e22aed88bedbcf3bf127832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27741abb1ec1ee2d35e7257b35651833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8a70a2813481c5b770ebf202c518834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc499db53c546da712ab878ee48d8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d3a56f381c7c122addb02d298b80836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627028b44547c5af0566affa51f485837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c47033079fde93a9a98cd1cdf76c6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87d02dc956266313038ec01eed9db839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ed093cef6b83a1c60e020c3cea0f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6bac7b57844d57f27ebfb81301cf1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739310def2fd23fd85e286ee91a63d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b3d7748be5e9f24c2b16b9eb8518843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bc3a8de24315597a9647357210a441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf289c60ddb87a98733f94cc11c76f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f704efcf8a13c4648fbc1d5ac6fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d538cbd0a30b932f8e14f82883dc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195201abfa0c8b974cb3ca5f320d015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6617fc237f4fda21de43e2d18a272156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87c48579ba5a6acaecdde2d6572f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6369392fa8aef8a2f8f57dd0f26878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60da36a3b340c4d8953923fd2db9bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ddd0afe9217e6da1705581be365810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd7450d1349be2dab6c5d004a8aa6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dfb28da37a9f07ee9814e54a8d79e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68288195e1d87816546326f62d4da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34007f3f110192c1b619cabcb4e824a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0518071cfdcf8a15273d3c5bdb088515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62a0d3e9d53edc9c86a054958b7cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8252c13e727f14f5b26b47a0057de417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f489098fb77a1c663126367e9621018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c5dc4ea6261dab67b640a1b70ccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a4185f5991905a56cf9b6959427e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bb721a3059abec892c1a56250f52b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cbcfc44d65b6fed7cbc6cb53e7bba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4981357ffa8f7cdfb1368df2c4b18a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ad83decbf16c912f5cc02ac9c39424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581fd46aec2cde9be826d508dbaceb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ad171c9f559da27128d92706775326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a176706c03ddf70edc250c8b24c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9b3c7b721e5e8c4e23a2ffbf636c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab30c840c4749b559b0001bc24e49729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9231cced5e557112b6751ca7d4273830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408431d3f3ce1bcda69017ab07e700231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d6814d8dfcd0d36c8c93b0000190332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0e907125b2872e835b71361ddc4c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b98badd89747e37dd7840389abca9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120037eaddc8d393228365ddc7094c6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82659ba637eda994a2d803672bc648036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e399c794b37ca5f0b84513fda1ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d54218e913e31c443bb819e7e04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8e5bfe5685312e588076a4cfe65339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e354c7db49f8d2c40710ad4b9f9b2a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14bde82327f57bd6c6f50230408c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df159c84abb3f9aa946d43b6633d1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177645603651a8d161c77f8a3a902e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656efd172ec534c54d96aacdcfe4af844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40355a9cde278d4a5c3f258b7ef6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb9f123fd4a0f1572d65d0455f1a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce617682a497519d9eed8f07db6d39b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf0e484b1edead99a30ed1479fa1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff509153130d54be6b33cb99310e1e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd19cf7b35e93cbe8ad1149604e7bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a196506289cbaa274bb46e9386d8b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118152feee1124dd40b55e90599aad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc2ac947d07e5c5259c34a6cee970b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc809b6c025cf90ad77b57c93aaa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1496ac206cd3f9dc11b4c0ae94092455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbf40ba74fc724e3332ebd6bb1d86156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e624bc937817852b7279d78c98f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19868761103caaca7b8ac25dae6f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ad969550502c00593480df7714ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271a22630e254c402c32632d174f4a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ad149a02ed2b064df0ebeea79d1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d704c20100d863403e6270ccf818062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0298049ebb339e6d97cd8db3663c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27fa1789b22f34921680f09d108f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de524bc361b1553b993fa48cc0ea7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40135c8f31b4b79d2ccd63d167c8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1140c4b5fea6f775e5a4362a8cabea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf07decedb03a3adde3145456e48a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702df3c61eba9a7a175b8b3a26ab23969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626ca702461610215e8868e94e40a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f45d371365205d6fc9a74c2d6b1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2106f5561b3780753aff5bfb3f510572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3cc76fd0bc1e07316bed3567a64fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32a23e28636f442f9eddb1a754dabb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb7a3eadeba0d8aecad4fd59d871f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ca54e284816cbd8f7277105b132e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc42f02030e5e7613b55151ba6f02b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bb0ef197b4ed7bc63112e11c194278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8780b1639e8d7f9fa5c1627ef770f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1feb903284f487ffeadb966361058480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3acf7d5c1384e5304da81883581f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d3099a83cecf102e54354653380382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ad9d6cfd7979f45b957ee512b32e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236f4c7414bb2244ceda34605c549b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb925b941a6047640a9386fffe690485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4400f38dd05a9bf8d6f092b33da1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebdd309ca49b631e8599dd4befdcd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5e9464bd0aa4512ebfdf888d8467088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10a6a678808fe8e62bf2dd67e2de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f67ca9031410456ae23e9e2679dad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ebe9a88dc2a6ad80df916ec07ad691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5a7c6fc6800ab2d18d3ee949b13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686bafbf8052be2171542c8168a80b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de835fedd456a5e53b7562c03799860a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a581e5496074b266c7e2b4fe0cc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06da21234d5bc8adc32b7fe154bd8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2942e52108cd22392e24ce0e586097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733bed24dc35dde6749aaf17a70fde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1bce2fe21ba8da60a5c5a4312143f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e425f73e90d7168763e1125fe9442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b3a7dc74285c480dd4f2d7a9868f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896f6730271870d9e9822b9214a884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53c7f70db8aefa170af89122edb84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c0d7d5d982c104d5a3a643bb7104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a98de0c41731082f6757a622f7f28e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103cac758800dac6da58414ba548d7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0252986e79740a3b545ba33579aed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7f4fea236f524f12cd1c323a14a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d13800cbb1087c25a621992887e2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a7702a0adbd29109282efd2c1fb4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a2ad0d8897f9b7f7aea4cbeab241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ed73c0a5afde49848a56fd291885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ea7d078ef1457d1324e52d681cb35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b69c22510be0ea25f0a5434b979c66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca00bc9e139d7731dee4c67ff73a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa72e8a13dd50e7c2db7e0159fbb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61deace4bbfa362be3bd059c4484d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2e0d5bad640818ecd3eaba740619118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324039480ddbf439d594b7bbd2c4b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791223f0e83e55ef816ef7c4ee731a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1fd174714fdaf26f1fbdc68f0236f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d8a400dd8259875d36ce4e7d85ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ebb29c1a924aee1a625efa3f9437123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910241dc7eefd55af151acc036b03699124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecd5e99137c18d43bb3a4558456f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380cb87f79c7745159723040e74552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef162c5eb7fc95f4e89c653f7bf6f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a56f2e8cdf7ac08935477965ee72a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5582f20d8919075d2916caac2a70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502da4ae2ada32752a037ac0541c12f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376a747222c04e27be021f177a75f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4af445b7365e0685ae4321ca742bdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7752e6b8c59906ebe801949e98a8dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644a598c958aa617282c998f952e68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b398990776a666031a432237be234f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a1a7b08c4db2f966f38827ec5ae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c9c7805b5d8f169f281128a81b71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e989eee13712cbff8496ba390dab0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677a03b0402301a0938466546b8d7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f5bd88c9cba3cca9f563888cb3205140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158b89b0fbfca581aba0915af4df9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa92412cfe9b1868f1402189b021e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ebe8edc7d8b9def69bd93bcb30a26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca6cd7d1d62edf1677babb1aaf0ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a4caa14bb2c6ba3a291829ce1f5a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b7ce5172fb7a7db4b7c386a8d3d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c8416fc5bc10ec2f823f72e62f224147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c1c96896193ecbb9c2f381aa95b28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a33234adf43d65398d18d729818ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd37d0a4136188b792e680dd2b4b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8b0d7a765679686bdc5d498f1fd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a311dee99e3ec87d918f6a01c7969152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400c6e27dc74ed71620681dba913c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1d80c62de20e1121b0f1e5ab7aa6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94a1008fc9654dc1123d7f8353cf07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142122d14b39e60c251bd1031ac59d16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5afc2e886e907bb090765668a0f653157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357a45ecc3dc751ca0c890cc42e202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202479e734c3e0aa9b6d8d9d94c1719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0f49ab53018ef4d62b7457f416da6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1390a1172f6745706dfcb76b82e7969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6678020589ac338b18fd186af1698c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3762255a107b760c197e1bf82b2801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916716bce4a37db3bf6a22d065b0383164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e02de1ba5796878e6300bad48580165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62e4cf9ab753654a7457b4e57b4b5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6633a3c45e467b4d505826471dad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b7bebc59c7d911884f0c4927d770168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52297ad40090af16ef3072aec741698169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322863a620b481f22519442241cebce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc661ec395a064d231648ac8e07c86a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a018b2fb39d722f55cbae65c120ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975cc8297b2002877fec993081766a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b90c25ce7edff2950d40b03b4a6c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fcc0131eb1045203db1b336ab1e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0c41b42fb8c4ebe6e13068c0f97d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023530dbad84ef764e1910a571495f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143de174a72e01de745415d444777457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f031822d714da4b4215f497bc1bc34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e077214253f82074e15fbd41a444180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802070ce3292a3d259fda1b1d7f0db8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f59c400fe6d8feef45abea0174f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c896deec271211d01b2d6885023125183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467bc2bd6b1c6e709c65c4ab0ebd5a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4410a2c24208d114707884543e768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3509931272ebd87ee8079ccb6204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240050dcea45c366100beebbced9042187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64ae177350bfa72477b5effe9f003188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94cc019e2246c976f161b09db4367c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c71b8a548ccbbe9a3cbf2706a258b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74022bcfac4346be5fd10ae501356191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55ec793cedf1d5fce7f0f5b35e68e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb13fd1850af0b0934527709984df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866e0102abcfc268f334a63d1dce9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485486dffb5073c37432bb835437427c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f864f6f3dfc1c99bd9d84fe5d023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070679d4c98f980642ec963187bc39f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872d95a91a67cff86b79d6d39aeb28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc4f5065848e35c64541b899da66c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8d43c831ea5cd05fe3f334650b0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209df34c06861f9365fc2eee32f8d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502d3954ce1ca5ec31ed1ba6d27cad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368274f84d2353c5545f16f5a7479cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa701e4e00bbf67f706a02197b17ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1e42ecd6ad2faeb323389333c175205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0861c91d35e6fd657194e668c4e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac04c8827b53af406e0338959ff53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310886128c9177f57894b93ffa3cbcb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f0757510e938957cee209fb9c63c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752494adbc5f2b1d6b97d8bb894203210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9df1f8b38205bc6d96857eb51d263211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e5a124d251239258cc1f7f65996f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f330b5cc3971e946371a57c7e589e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b542f4abba7fc297b347bf1d10d7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef357d01be63f056f7595d522c6c4bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab612f8ba27072fbd683bbee54db51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d830ec07eab2adcea80359200cd77d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e7852791d36ca415a5f31a0d9e77e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8f11dda01202af493eb4dca95f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bb255012291937c09a1a7a4a0efb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2871c7aac439a252415578008fb5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f572f5d1b24114e6c562cfd69b8f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e709e4811088a2e8b4b92cfa108ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da9ee8639bea4c5c6613a110248d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4dc655348bc3f685c4ad5e1f2e2c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9845ae16a7491c4121893f89eaa568226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c6d478690ebcbdb6ad0b94248734c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035624a51e20616a6b27128bc34e36d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092988d392fd6f7bf268f5da6bc16d26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14d9b1ded4b7f3b62471440b9d863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acbc95671cd7ce760ba661500137f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbfd0f27bdefb2b8901796ea8dcfc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7465e389681162fa39784f7ea44006233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f04b779b200dbefc6b85340238a09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127693011c10c1666d2e117cd17fbde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf1b3066de4d6625961be72797804236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cfaa6b51fcf3b03700ecc19a491e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e4d1517bb4f5d9c536da1372ac2da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc2ff40a92f21754c6e7de1e397d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0850125142476f2a50f88a383347d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25681ca09ec95d2234d87f4071b6423241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba73dcd007a978cecd5affd9276dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811b54fd8ec8bd8bb8f4995fb61986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bffe891ae396dad3a6ab18e327bd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5085c13a9c5bdd7758f8761a2b44416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc528e5d276343092661c365b3179246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2254ea367cb622e891fa7e2ea96375247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfbccd3015fca71e56029b530c7e81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32065e6b08a2552cc19277035b79e766249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954d86c6bfe3425850ae0c288cf58f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a4f50e2c0f3d08256de9476f6f74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8494836a454c7a7cffc0a9d30f089f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba560003e63795583e6c215f1856bdda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18be2b1a98366667aa456db2a1ff03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1050c59a97cf157cad5eefcb8eb47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c23e5a976ddecab4d88a23d5f9474b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b129f5f63873d82c05c591dd813c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b04acc24e505e4c21597ab0b3fdf3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bdc296c6444b387faed8293f1793b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40941318109a0d5cb40ce0a9cc8b7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd641402ad8e2f9ddb63b87442f41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9989d8e4ba7429412f44c35a11cdd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd5cb618eee105c41f89c3a0c2256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe8306dd839dbec841b77e422741e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2c3369f36300137031678e0630de4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062289470335ac981680bb4b7e3cb29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8ad9816db6d952e489627d47c5b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18280481957ab389473bfc21f210c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc819a238c3058b9cc4466561bec5415269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c431e5cb43e4e5183e5790929127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207944aa8bcfc5788e661083b6ae41c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560070c851b2bfd48f45c9f431fc48cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ef51df6bc4e0e0fad04d015a6986273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ee7838f43cff060387c967475fa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749acef2d19c2355a0232ee45e083610275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59a29bb5e30c622947994d56f1e32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7a7c03922a19f8e6eaeba1ac05be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd15a44a1ea3968d32837a370b4055278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038630e40c12daa4cb2aae4ecae5489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda35e0514561bee1faa5e6521a400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ecfdf63abe83beb9839cf69aae18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac0b7cfc9b7514b965c86a7e4553b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107025f4ba302674b2da5cf2c945734f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca684fcda5825286aea8478338096cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e47fb3fa7a0f7fcda8bb0ac1502f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9333eff4e11a766b27af4e96c2b983286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f2de5e5547df532f6dd49874bc37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d789efe1021eeb0d99e885fd875c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2702777b8991026211daf9c5562dec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee97b503ee64b5085295118a1967d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd032b3fe2f38dfce954fdbbaf3fdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468095f27ad2c09d66af7445a89f611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509ed1add02394213cc495070b487e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47b2c76fd13f51d6d83dcd50f21af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55caa8705c44c4e6842202e72bc4ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d219d44eab9a113e111e29cd6ad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483ec00db166c466832f0320a18eaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85ff38cfe3ee00a66c6a1e5f6da87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0ee55d4a89c7fe63a0be1788a1bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085811b9d6b2d0a9873de98c531630a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cd95a97cc986b4aa52f32a634a844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225471d81195778d0fb1937ecf3874b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70d79847fdb73239679b3ed978c23e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb27a4a935c01d40266e935f2051a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b271067e96566e966e452124f017a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d55cb64a10ee26788507b0921f008306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f58647ba1d9e7f742d5f9126ba12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4b23ec28d4d5023684abf9d27132f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c101f671cc9036b79bb5fb53759d6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779878bc5b3b6af8917b8ed440e4e799310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca838c0d48218518ee1706aba8db5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb3e49f73cfd86ccac543eb6b188d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a65b19d2a90078917c74e1ccb399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040944fdff64ad44fb45a21a01251b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdab847bf6804b09f46e5e2f74c3f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2513be7317090dc6852828b7625f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55d60c1d2f7d79e999815a1fcde26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae004c05d9cb63ac9b1834556af251318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c35b1b4d8f8887773052c1d7d76b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713dc9352b451e2604a48a96d3497e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97424463407c7b7f6db3ddd4e46873321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4355d499f2ca50fa9f2a00d909d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b90f3f238d215372d37163acde4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38d72b8d97b8437a6d695105d04d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61c09565e5cea362e2e3ffa136d062325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7004b7b1cfd9212553fe68f9ae5d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293abc943610a448df040c84408b4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5354c16980e15aa28fe640cf52a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f64a25ca5f7a15ca388dde0b74f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ab30417b94a977397a19bf61e3fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7f4197296ed522058b089e473e8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4b309d4d88284b9d1bfe321ed5e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61407ffa6ceb0a2ee038b4f6892b67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272c2f38863a956d46ee00170b9750334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a100611cb851884beb0f824527dc98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83657479a3776b6e544fffbfdeb80c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d575503f8d7b9ff66fb8947f67e5efc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06319886fba0439e3847e8ccc8b0e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0fa4fbc4dfc3737175c493986d99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a2a7cecf32697bb1ebb9473ee2d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e706245b070054fcf746b04ca581f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d423814660820b31cad83bde394b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd2c01c43a1121e1632b9ec2ec3a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04196f74fc26679488a40caba114b976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e916d9cd5411991a91dc76b06855345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689874f79cb5d22530df9ac7399894f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815323a3d8c8d1f686d27f244a7f7fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d984194a009e736f8addbdfed28b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27e90cfdccf4ea83513599052bea4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa4c0868cd890eafc2845098626f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc62560b9482068b9ed37647421eb5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd628024b9c9df5faae93ed303de89e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe674d0f8389777554328d274e626d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387192a2af802bfbc8035794a19a4c77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57907ab6a5b1f7fa53dae0a7b4d65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93c7d69176eea196b630e011fa8bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d5308e91842b7a79c330eb235d51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa48c278d1d2d3648038ec052ede8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038c13470a81638049aad7dcb13c26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff2f25bb368ed07bf40ddd133a886a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea8c56846e85dc28b5d053a7efb4b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db8d4b5092e61a52a54f5a365bada362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08447722f084e8953c916a58af7713363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74542c8d6534f082ece4bce07465a30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68c17104486b549431b0220a826c3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5994430f0de9921a63ae1f9a60c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4a8c5085b7154c5f5e27b653eda94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b5f8735783760faa5f9d80ed2899368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c75eb964d7751038e72964a462cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e338ee5ac3ccacec5695b40e2d04a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e320e9042ea5ece905a316869915371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728e5b0a31369a53094db5610b979f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1010b9e6e30bc6cded5f74d1123a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2c01ec9c2e5820bf1c0c96893b21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac455e766446dc8042e529c445b5dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498ceb8fadb7e7f3855ae7a5003d87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3753a9138e9b034d9fa9fd03bb6073377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d92f24eca41f0d336ec23596666f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb9404325962f0be406eacc5e32d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5dda6297ca55e26262df8faa40cc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f95912b882cc260d6de075289f0ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce9973ae73329b2bc49c5dc4da511382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc61a231b88f6c4be2c8649fe0e3db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab654da303bdb53a8281f163790c18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2607ac14fb7b21231c2b3bf81d1f271385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539100e64a838803a60e89c867e814eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d7da4903a31fe4b0e9fc96d1e6f93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a94d753f4b181727d6a444acd7d1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9055f2b0bcd6e2123703a17cbb41126389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e233d7df9f51b97a6c0d029984bbdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81787a5afb219411bde2e8e5c907d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745426eb4b9abe93525d3bbac6d990b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7731a87e6df7152e9cb395708faf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020402e054f63a87dd23ef5160e7b7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d237cf044a27c06fc23b71e193482395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b60d7e803daea7d1b3a852bb3cc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4f9d606e835b6c299e219bf356363397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b32f92b1e84ec0ba8095810f9bb14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d84fcccbc6b987ebf39979e0b5799c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa663d8ab19c31dde1e31d681ac0139400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed571189e43f21eb4843018b13d1585401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81c41306c9c09b4561339f3511316402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221ae632cb29537a530ba474577aac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bfe789583a5fc0f7f290d57446f4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374983b8b6d8155315d82e2c08c70ff6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479089e872e438e24dd7a338154db61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259551b7d247fe16aadef45b1f3df363407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c70136e8c54d0324c4586f7e1d0e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77ba9f9af05f97dbf181da23b3ab7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6c0ac635ee81f3709a3ff5768a70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a767c44387c303eba356b02525b9844411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91711d55f3b7d54c3fe676b9ce32b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f00769121d7d356d3b4b21702754413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621102299d9551d030df4fc9af2a76c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5910ca1922409f8986a1ffc3fcb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d0a4ffad8fae4e850e98d7003b82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c30d9079ee00943c2c7866fcf104c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f1495ed264a94fa0ae4042dc68433418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867f5247e1e7abb66bb0defe5a971b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b51d28020fdcb1e9166fb4fa82bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa802c31c3520bfb5153602b15295421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531b70130f446b4968cae4b71f8e81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b825e3307a9695a22f30e4d5e23202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e7ba3553738cbe8d881fa89a2560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d65d12964b70cb124812d992cc2e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60f47603ec197bd70dbb5fd23bc55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7351ddb925807495d1a19122d617712427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5052dd69e6010858140dd7dfe0e9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cbbb7b5daf6d1d788372df5252c28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c636e703ebadbe5c94a4f73d6b0cef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33ccf420e17830dfa344601a1146d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a0fabc94d6431633ce0967e0b7ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e485d964c36e8de52a630b875ff81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9ef76ae7c4ea51e3d4bd572eaf6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1c4a862456e6aba607c6f63b53b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3772a0ee26ca91a1babe369b14ccbc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548e3b5deda9b3212e2f690c37ad4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bbcbe9c09debf8a1e7d7edd81453438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc89d9e9e4ef62e3ddd1e1a1494c6e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709f64242c2742e3193ff1f8bc5261440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfde8bd7756696b5c26602dbacb39c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd899d1d9e0c4af27fb4e5c8543a8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aaf0cc6ae68219ea0ef89d7533af5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8ce66aa172f8bc024eb84ea2e2c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebad2b9c88895694a8af662c4584d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83163d443614d48433a6a559909cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5bc0b0300142c4bd031ed847a818f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533a2c861b6cce1bd2da73f1c48f6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ba1238852063deb13a1dcb84c22c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3392687d2f77ce5b0c6974584ae8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e49c974eba6de212df8e1af1e707451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563804d95eace554ebc693672129cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd6e33657d84b5b9b87e70e9e701b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c342b58e40b4d6a36189dca6b3ce711454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7103d20b8bf82c097e751b24cc83a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5729e306dc9fb74c080802fec0239456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271404277ca503170d64468efda667e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69b8cf3a294d69cd7a3a6a360a235458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9fbcf725376b4917bffe37d997c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d5d6b4c932f59da0ab2eca3a16c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc7aaa0ac964d573571eb5cdc05b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d50e40f9987520d3d68f9722012039462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bc8ba357cce16ce69293e2cdeae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f57cb65a7d4bbd2abdbf0dcc3885464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fade7e53a964519a3961de39a67a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e77c977bafce4252b655d996ebe96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424527eab2f29cc4d9404b9d2e3b90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae866261ae0d892782eefb3eae27a7c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be539b1ba897cc4de5f0825e40f52b74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cde45a027ef8629f4e03203124e5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53750ee90be705da1242758c56fb1ba1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57da6edb018a1e555ee1686724079472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90d74a2d200b33fd3a02be820648f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea4f001994c9c5a7ff3134c73708c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84300a4402eee29313fd65545a652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabebcdb442ec73b57c7927ee80cce86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64cbc20a356b5b8b830a1edb18c70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca641846b2474438cbe24ea5a0278478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b00aa91d257a85c88bf079817dcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595ffe4ca770635ac195c5f2362c4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28fd11c8d926fab7cd3d4564442e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a50eb81a9407edcc0f0ca91a0a59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54cb2d5a90d264f1f3dbf52508d051483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae9183a4ca855cce642a915a1615b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f39f934355af82d32861164fb4f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5cd2378650124d1a57e0e25b38d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9282718daedaeebb9b5aae5c401a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc34a10ae449e09d2abdc99c84ff75c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e99e26bd797d23e68719dede6cf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e309dd7e916ecd38f1de06ad1972e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1483e49a91a595f6576b8aa131993491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054a58fbf1dbd3f5261f1d1d32ec7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa55db44f4e8cdcdb518b3e4e3adb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec51e4f6ff38bf7edc446bf7ef999e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f386e224b38b7a32e658995c8e2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c4260026e10a178a1e08439faf5d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc87751155160b2abb275187ac928c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820730afd4a3277453c670fa089471498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996782d46e84fd0e5b1412771ef0fe3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb94024b827867d56207123e1dae76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d1675d0caef37fb8ad8e5a5e1fc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfcd693065d41cf1840c71cafad2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b7690fb834d0b10519da05df1afe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200074d405358f23a272a5e37f372a1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75b1f543482e42af7470fce96df73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7eeeeb01e20596139a74da38cc744506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffd8556d4ec8ee2e754fa73e926061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1b8f88d8a0ab56a2565cebe39948508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe14f6ccba8f5855af5a162c136b79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8b65345fd2cdd4ad9dd88e384e08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d374a26faebf10665923169cd6919511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29cab4ca7fdcc222f7174313d6d056512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec7dca42296607acd755f942b47673513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef8baeb26fef0a86f770f971248ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ceb85253902f71feddfd29f7f73ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4d2cc36ddd069cb7dffb70a0e6dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d815fa86a0ec947d37d4bb82c29bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd68c96b6169abe56d3cad680a7d55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292df2a03d5f2695ef633971248c5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166510b27b637bd1061cc62e109002d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b1c2b10cde4668c0233a956cabbc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186c1dde0bcc860c05ecc632cda679522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd3ec06b8732983cf02048b8d79ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11cfc5891ede7f12a930b91bb92d22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d69be9b26e482110e1fbb8198a24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7600784516bc767987fb730a5d7274526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c16ef45980bd29e345cde7581d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78760df95dc922ff5db413e139c6c9d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5404efd40b5cec8c16204e7bafc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd36623c06281e33ba7dccb63f4c338530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ae69ba2b20087b8fd40a8dce99925531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7af9cccf7d9b5e611a837c71e6750532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a917a6083b66e6785a1f263705db8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265ad5d3b4b7f82a76206ac9099975534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d2be18a1aa9d255786fda80af3ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c48da85f21a5435fa06199759fa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637cb18e9bb82b5d459c566a436dfaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac48c442a5463d5019817420d5b804538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35085dbf866b7ce7313f4d197b66c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6591dc62d0842fa8526fd76ae248a79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e0b4632ab25582aa3788c3489704541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c4588e9b497be24b77d21c8f7685e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f734f84501dd44008dd0d1ff1cfefe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6754c80c25e5479357fdd70b200a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4893729eced275900edc0d9a1193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d6ba3dbe711330ed972c5b1c9850546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6e79fb7a1da2fc47f8885587e247547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ca6b81b35f464685748d4dc7e530548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe72be6a5803973c9d98e1e4d0b3d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec2857ed03d297f9db310f3937b61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba2694d2b5cb08f12e76fe4b1f292551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2076b79f463a3dc760c8c38650dee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1683c1d131a44bbb57843b83d61f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2a11ebf58e658059dbe9ca23a82f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5276f2f945f3fc768f8b4708b4108555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69828713bb665599a5e2892582efd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901c36b387784fd0e8d5251a4ce6c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9caf9c3800b173a2dffbf0d1fab775558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27af3f501349556ff5cd9c1e93abc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c17ce1bb3c0b13c722cd252220df5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cd38d71d3d6c556cdfd0e667db80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528437d7b10b93e98fa6bde99134d3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed8ed65006dc4532020e56c40e736563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf918adbf894a49dcd57af0f2dfeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75faf213037aaee58de83e7487208b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0552bd935a27bf9b3b1c607767af3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d252ade1116af56c8fb0692a3a88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4aa738cbf1ba85565de8fcacb01ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a9de88d3725b695147f464799fc14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314480570b7309802f2a39dfa69abae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0279bf6f68ff1e3933d011e13e766571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed304abbbfeea2b32a0d728b0f1da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e169a8e6dc78eed2b348463780c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b72f48c4a8900dfb52eb0bb548d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91180222ad3e7fd3f6032ce88ff8ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677017b3e8f7fda5cce47c20595be0c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc82b70869283716f6a11449851dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da19106a77411a9aa1729dd67f22c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ada97f49a49ad8f53a620f82e6d7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a749fbf0fbb7304b37d5eb5cdfeca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa59c969cb7206c118c2888354e0566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5167ee4941de58e586473886d739c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4557f4f8094fd5f92697026cbfb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27639d73a219311c68aaebec1539b213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5cce2f5a709dd3cf666f7ab3937ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b829b1924789e789fbbb9f27ccc32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62567161bb8c00fcec20e460f1845c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e3abd75f6cbe570477f690db71c8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b378111289c198cecdb994e7095ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402a16ab4408b899d0a822306a7d97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e4e4d08932fdf1b2a847b692b4227591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363095386fbd440bd30341af05541845592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67feb7f6d13a4fd524875076bd467593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a451e2cbb7251d208898f0c8f51d44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce8cd165c1682a0649b74ff7b923a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daab160fad21e131a0072c6e6d2cdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83bc3d8c8bd27f784aca831ee08f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3536934fe867e1bea2e927cd78548b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e40f3c3a025c732d038ca10a21a80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2995fcd2c120f59c68dda4cf7364600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74a4e05dc0e75b87fcd1d14281f534601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f529f6d8253398389ce25db231db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc9e6e0b5118d5cede046a0c08f65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274902b4945e70b429b337641496cbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9f59a9929cfbf8c0468818f4edb19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131102e513f2a22999c2a60f9178878a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156694324a0ead02c9afad497b89fbe1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c8caf1f2d4b677bb43e4313941450608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f30a9d850f4fb94597d1e9f74912609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf2abfdc6294c04f2a3927e77644c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a886e2ff59b26f94ac58ab97fa191b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7b79d7bfaedde72bb590d2dfd6e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe082cbe61d8906ecaadc231f00b5c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee870eddbe4e7e5a84dabb156e0fe82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754328dceb04957e8f6b7594449e4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d02435adb6fc4c7b0f00394f88beb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7ab2c7e505b3c41992480cc1c73bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c1e086d294f819ea5b45d3ef6e6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796d5e639da7766718ed323bb36cb6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e3d88f47eb14ec95c9c8b2cea7e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11edd26cef2d329400bfddcaea9b96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f31edbea3eae3975e572400f3076a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd52d3040c869d6cf5708e27748e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dfbcea19ac271a54521d3c9b136e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34fc1b7f97c86dcafcd912f527f957625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae72cd57354fc8fa97e4254b30716626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66a97b4257489b2960ce43f91fb7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0827620da3cb2747bc28f3f3abe725628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d615a16ef3717f47afc281461c9b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711dffced6cb08231a15827e05f3c88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8027dce23a40ced9ab34c2bc262098e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1639fe4993f1d5809ccc4945a32f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c155a63aa3975bd6b512e0627a343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8fa2894bc2fc5ced4acd854302726634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd94770b0339c458f2e408c4911b1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8fb7f779d0efaf6a00ee678f4e1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc73993798f0062c609737ff721b3fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675a879cbdbbde8dec22d1e2b98d7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb943288a1d3fcc914686cffb76fff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef01cf7ce2c1bc5b33b9322b94729640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6326b705caebb88f32a3b20fb68f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d13fd5bfc319a73e12b2cdbc5b70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d4367b89266f70b6feea7087b8eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e253684108a7ba6088f26814b94820644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34286e85b506d1ace5b384209ea67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6cf668d16fb1ee2cc7318521e678646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdae3882912f12c37e763a4e5e384d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da2d5e08e5f8d1a799fd78c126c6a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2056fe673e580ce0e374fef69492f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6903780c3719c32e5eb9c34fd9601650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b59140c131fe08727ea6f7d50fb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cdcdf3319be0d5e4db6d7cf582a72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8acffc185f4667caed1b4d603111653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf2403aebfc759283ab3834fcef0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7774f1528673893a6bcafbc6f913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b83440fb8d6e3264c8244db2f6586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8c38ba5bcf49a9604c59d09cde522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9056899b24202df920b2ba580353750658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca391825d0041144117e402291491f81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392301627995f32fbbd7278282af01f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a48bd3be1748bc20fb47eee064694661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cd93aee1735aca9f712519f601470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ed6617295292e8d71cc6c236608b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c18c0b34e653f68b6b5400d28e5e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141de2b7d525fafc70f59e8d9c273a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0cc8fa8c25f91681d14cfc3913b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729070c0eed153cb904ddd286bcd1d2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d4662e7c131870a5a252579c9b30a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aebc5b2648589d2113bb8d8e13171e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef7ca33f53fc3615844b2a36cd738670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a6c16ee1370104699a9f8b3eb424671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34948c91a40595380d2b09846f1bd3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506deb1a8134507d7368dbd59cf04eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d18556b67ffddc23d9c031bc57ccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204f438fb7269894dc9c4d4d030bd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69180ff280af5b67924043b56e3a888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e96414d82a207ad4452eaecd6cd21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7e7f87a20bfc5b191972f257ba70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f45a494c4f5a2b87794448b4a563679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837091d7b99a45f8118adf6deaa4b01a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a712a4d4a349e902ca570842ed51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2568059dbd1c9d79da6e0df260148682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb9c45f2d6a3154de7abb667f3c58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d872d92d14a0cf02712e1b5bed30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9352349b87081ec968f62b67418cf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad94f597fc81b0a90af6a4d0f2ef87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e351d34ecf4dc46ce589d5ebef2beb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573b8a3acdd49b124608e1f6080969688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f95628aa203fdf41de063aa42a73a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6be59e1e4cb6845f5d8c7c0323d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eebe04883c4e64e334928c79b4676691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c7e574b0b1665008d02e5eeaaf1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde738139caceb44c66b0e1b2b8b68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9887f36461b43c5440a5d9eb2d5be76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673660e83cfdc32f4b66e7f17019f9aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289163f8e5e959db305574b6122959ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917d2908306661ed5b9f899f9c31d77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5971f167642bf31dfc620f06708713b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ece9f3823715730318a91bc07c2f8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc61a3660b1f50ec3491869e37eeeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10618a9d6e3f7efcdcd9547ce5ec8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344993279a0bec05db13d6674b614eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69bc710969d95c8db364169f85e46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a6fa2aac9585b91281193fbf459d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d827a6ddcc15af6f2c996f67e2b2fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab18b1a7a8cc7b5c29252bbc54a14ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8e7c721eb75340ec1aa4707f335e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0fb702824f29eab0212af393c32a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17383f1d85b3760121b5e059eb7314c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e273bea572ed078ba5c4dced0409b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898efa53a18a1749973e48341e9979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b048aff7fbd541fa3178330b28a81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c4623e38bbb376810e78d757aee6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1867b4f7a7d839f02a619595f728b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02d5ec20d87caf356967388d67795715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb40fb6c25b24f601dfd5cb8cc0ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1bdf0e37b212d9b89eefbf51d3892717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ca19aac1e9fdd8450786e48163134718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794a535f6d241817401a1f23e3e749719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce7a4f9ff85e959474a4c230dd97e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9919d9f923254ebb76b57a93efd1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2c2674423e7bf691f6e7329dc2d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58070a5107b29cd5e7695288523fdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c935c8770c7510bbfb18f3573e42ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755f9ed56b1528a3735eac552b1bfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689479a25beb2e43a38c23e4c9a1be08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc182916cb16a13b90a768f9378bd65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36510aef4e7b33bd5ad1f33deed191cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1591264e3120e2ba93f5462ec2860729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3564caac887a1e4ddee20c03348553730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4843348ed1c734b5d4b7a0f4f8d04fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79f60bb714df877ed9852acabaf59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a217f9548bea0251450b0e92e7264a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ac33cc0af6e81ca4b677d5e8a14d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaefa1806db75445700b4346869e14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527edec02b6500cc939cbfda1c98f560736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0532fce4767ac05676170d213a09d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d91e4567db50e0c644344c69cbb85c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd74a934098312e78f371ae2fc2529739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ce819e0f4e42a7d96328caf37113740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7b88cbad79d92d7874fef1fa6537741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5bfa30818dd0f2096c8bf676a083c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ae1e5ad34afe8421d1e318ccc59e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141a5f9fa873751459708e9d095d63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3752f0503fb774d5f19eae5e85dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985ed2d01327cd7f8666bffbcff2a83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062a8af5a141d2138757e0c3d79181747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162393aa2d9f800965da564c510da7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d28975da38deb77a26734681fa36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d1bb97a967965a273190ee956b8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c2f3f73335aff3f438c7534fd904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc45984e57ab0fc6f757dfbea0e30e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93772ca00e0362ea4419a7ef4009be7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7dd43b5909349d9636ff865f38d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d3a69b1ea5532740779759428624755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0c02f6081f1dacd222c244f49f03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc92937c8430f87865d7f8ab4060efb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4231482e0824f929be06d63ea9746d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02432d80087ebe2cec9a226ef3cd4aac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824bc7ed9152ab99c82b0c2906b69da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee12ad8578ebceefee2243aa53b7f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6325b86b407b425fe293953294f35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dbcb62fb83d88f6520b262ef6768c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011f958a3fda8b2fe30bba4ae7a6c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902635610d62c312dda8ba5d32bd4bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea391d87b9510d2d5f7420f254b7211766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fae5867f909c3702c9bfacaeb7d4d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>