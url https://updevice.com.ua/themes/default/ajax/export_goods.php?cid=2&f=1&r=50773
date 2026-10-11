--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8184ec983ebcfba4ace50bf66897c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9860515f6e39546f5875a61b4ec3932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61002e6fe4b5e0938a456284db02169c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6ffdebdb8915b197a5ec4bfb6e0f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f1596030dac77751fe0f334843635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9de22704693604a3043673d7054b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a64d38221922663e4604baef95c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d49582b27dd4579b6cbefce8c9e968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60771fd32b02b9a69818b7f811b76f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e197a391a677234c2da2bbc83ef5d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d9517df4ba04bddc518b2de8337011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b6eb46c54f89f69745b2ca8676d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980281b255c6712051e5d92e64f5ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c425b14ebf3d93b9ed0c7e74f73d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973714d3ec469e9fa863f8cd3eed003315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfaf0edbf5beeff463c8a2f8a5cefe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd42ba3c6b46a9817af08bba05279c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935e0228dc33d895cda922a026f9c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba29e84d3b6beb9272e42b9573daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58790ee5756bb7057df34b29821bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e60864711c6225cc6637b2137fb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f2d7e83c13284a4c488fc753fbb0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac13988a3176f889b9b00e36e0151323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331a1698e6fec33ba7fc7833926f0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97908a27adb7377498f6154c8a345925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0c0dba76819a072ec1b65befc5ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e970f2cd1fbbcdd7d3d4894bf6c68f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd0d00eb7900ea57c29057ef1d2af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214643f52380814c8bc18ea826e24c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373fb776dffe032385d7819f52ad16d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb9f482ddf664f247f3e97763846631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b2f0fdec95f54281ee5b8fcaa4d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef15c3b6e08aa79f8dac87205427c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7c0475ddee490b4de50f040af5c8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf0255a03229e46fc72c35e34172e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c9681cb714f91570e2739e05000a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510589711d2361511ad2d2e4a63fb4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c8eecb831ec779f20ac25541150e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14edfab93e6efe0f3c500f2169771539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c9a4bc6fb7fc8491af0c14640c4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182445e8b012c321c830d3c080598d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe22faf95e0e0560567f986ca721942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31e268c508090b904406932fd6b7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f7114ce922842a9af2a1c656167d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f59291ee017d65212890b830a69645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3515912ff67ecf5aa0a756bdea0778446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f35f35032b77494a6257f5c3c21d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e8e6bdf8d8d2782637e1c6a44c24f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa9568ed91a21f6239c85566875a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8253644913668e45020a7b1f262950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fee924cf70f7fa4cbea2fe79894de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8aaa725c8e247143a0b7cc4b9100752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fbbb3333670a37183e43193ab2b6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af32beed3d9fbe926649fa43988fa8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631936a2ec76b1f985a2d718f7eac7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa68e7ddf137cc6352b365b5b5f04b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc05b886a67177eca002ab2c70860c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d12ab3fe646e5609a465a1dbdb66f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc774829c91cd81d1e0a230332d2c7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b2bcb20ad6ca2a3add3d814a81f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d5439894f663ca251f0a65514f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2316b86d44883d0c687a449445d745062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f93665fb78aa7341d39bfea53aa0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dae8e1df371c2d0d2e295e2fe00d7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23447ddac475c0ad1c90c786337475b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575547c504c63929e52c97468a0d9e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76420bd22e0c27e35e2eebdf03a0f2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511ece35b69f906aada625890b5bd6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0803afafe270e7a3aee1096c5a4610a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52817a90565eeb3a3768b6382bf142670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b738983f39b3b48d83fe4c99ed642671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed8700c7daf24443b03cd11dff39e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eae8935e7ca1897f0abcc0160faa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a40af76b16dd5fd945b2938a384c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609beda8094f93da5c02ba9762b752775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4a24cd5421df5b21d5b5f73fbd5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a70daa3e0ca9642d4a9250f9110d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c285928e2231edbf206a8d0ec1c44378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e3c6b95b06dfcc4dd2a8e950c692479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65880bec83616a430f0e42afcb7c4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4433042d5e505792279af165bd481f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8745b925cbb1088c5effa96905f78682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c5a93bd501cfde34f2f277b739e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed1bc30a84ec4c92603a5ee694d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d78d19fa2f977ca9a6a55a30bf7f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb68a345431dccb21ff87f11e5ca34a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7209456fa9d12be9615561bacfa15d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd290e8b976ce6bd3720544827913d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8a4605c496e3fde76de7bd38831dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073dc95fd04c8fae9d2e46e72c5692390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598753a7c4a6e90b2d139a3dc644d18791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab223e3293be0897865bcea749b5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508203c898d9f4ab88c3ac46b36cc41393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985c29996ed937c91aa5c24f918553094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c836ed048566a560674609e954879895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753637ff873cd0ecc747a8fd5e0124896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ee35a6ea97787b9e49d445544e9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00462d2cc843639d3a2909b4e300e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33d5dd7b3a50b73c0a51d358083ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedd21056ee07fb36cceb441a5370e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eef8ff427d7966f3d7c32815ddcea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802914d1f1844d022a968cb0453609f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1858a618e28fbf3a459f2278517fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae83921071ededb10f592e1c3eaaa11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee938b557dc48028d31d9bb05ef7500a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9850ed61502b065608961965e26b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d80ab0f3b40f4ca81d46b2161529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786b0e50e21f2d135765031b539791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c075b68ddea7a1447dd5c65be7336a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf27afa3f3f83a4b2434cedc1a8f98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0deb19ca07880b12c73c650478b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499a6007e86849c57e4938f3999a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c33ce4691c387163b1cd5c9be6f9a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232dc78cc1bc511f32ae82e94b6274114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140790b61e2f75e7f8c3b8da32d051115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0cda566824998d9ede764e562e924116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c77ac567180e7ed5e5c00ffefe18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fb9d5a1d3dd079bd6b7002fd8ea43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a1fab3bd21ef67ab495852455b1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c6d8389b9763f21b726ac40ba932120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70059c3242f1aae2d298ca843a4584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69150aa414f038e90c33886486a49a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60a548fc24c80f82a8a406ca28046123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf75e0d89454ea81fef49ad721c0da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f65e3495c08bc5436e90d782e0396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850e822e5fd586ce9d32bbb5aa5ae98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b9b03166b9bcc529ea7c43f7e22f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59378a0fe9a64040df4e8d2b75bdfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84d6cf2be754c2d7357b1d2c5d318129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e9cc350b1382f109faec5931529a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639daec3588c1a9e3a0142612b90e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219524e8d923471c30f281e6f4ec08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871836dbafe3bc2abdcc64e35a7709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a4e8b089f35d29916f17036dff847134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e23ac7699de8155b7c449a12903b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89812cf22e6f616afe48737d999eb341136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba781a89ca424eee5ef7e691302b44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34b16d4497466c5d9298c19913b17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf21ada91a09ebed3a490e84a9f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde4a85d51ddff78371a2b468303c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a930045f0ed7dc4db243717afcc050141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92df689b64460c4f80a67e8febfeac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c3f0e3a7c5b76e055f1db505f1b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e5ac5327066544cfd780f5e488efc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1989b675c45f877a127eeff689bff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252df186121c62f13faffa324c6162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa57f2b3cc563d38f1cfcbb8dfce13f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e75633b17453dd6c7c94a353dab1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6fa2a01b827988e510bdd849ac5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f00825c811e752fb1d2b89828654150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e198b655a9170eabcdf1104f4e307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf4893a4e8b1e78ec91df30ba6ad96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa0cebd762eeb00937558ef5f9c71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387bbe9db2a84e5222fb96ecebf099154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817becae3f0f1dc70a7ac5abc3e0bae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b5b20608c4603da71cce321b2c2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de5a8804147154848f467d06559b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb3776c5aa3dac4be7e27e7be6f54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ba5933e4ae681bfea0f4aa682e8ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edc546e415e5e8c55bb2496e3ac2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200cbdd360badbcb50ad5d21ccf94a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e338a77be636fdfec113d1c3d56d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427595b574b24b8742d2a6e97bff29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7fca709e50363133a0980b7373aa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23498b76059f80343e832b95be2b742165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b46356e8362acbe5cee7a5c930c50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2bb152a0508a4880438c1e90673cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e5c31d2ea02446dd9cdf602d62c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee67e597298f17bfcd56f96bdd098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a252a7ec1fcb1919fef966b0c89e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cf958ed9b123ad9babf6ac7279c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef755f3ad03539b0c0daca0ee18b8ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb2d4387dc1bb06794e3573023eb86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bef017bfc4685db2697e717843ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ca16ced3a90a90a0c43eb3e5d589175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13797cf7ffc28ca7176ba543b10fff57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeb67a463e150564a7fc0a34580500177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eeede2016b6401a18cafcfb8a2ff4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d3515ff9457d6cbaef1a6743d669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16c40f11acb7b7bd579bb530febcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b08ab08f53495cbeeda6086337128181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4d8186c836b6d3e1a5fb80ba5ed8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88c935a8c052044c3ca8346d3d798183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5aadb09423a739bc75438e3355df4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3d780434334cffa5f871ffd6ee66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de58577ceb458c8b9e0ecc0aad1cc20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd902a67a8e8d179c7a8f0f928d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f950da3c60ca023de72cb0cb5a3f51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866a0e09e570226146e2eeae8767e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bf2f4ecd9c4485dfaaa0235c7e6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded22574f90e264bf4e190b13f17581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8a28e7afca885a3a04c7251ebeb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee61dc02c1ed7a981bd50089bc66e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79271ad0c68fbf29d533bebb52a43d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc2612f05e33132f32b845feae988d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad8707532cef5e70ee4719db4d9e5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab73b610a762de18677efeab68881197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b0ca2c4ec6ed443cdc4da340f817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb5a2baa820dd33c65d03c3b5b09a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65059e1ae61d4365e9cb4db76593659200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9324e5ed2988c26bea44ee3db82863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33366c3d47468c08e56f640311a37dc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a91195d980fd8385a9db763d07bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a629cb7a81578f02746c81c388857204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a042a999a8b9567ee2fbf5a749d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea835036680fbbc7ff6705263d47bef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb061adaf78f4394e5460ad631f156207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09744580e5897f4a4ca8f672f86605a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a12f0469f794d6ef1e8f2cea1a9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a8f91686ad1ae2cec69d0bf17ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702558d03fc3c296490416f82f7c1e93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6bd20e9adaa21f21607d8b1d62c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c466b1909d61ce070fd9ae3ac367f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c020fdbca78d1c67fd467217236dcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f19ed6ccaa662effb72a69510c85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126a0bbcbb4c005e92bbf80fb2e92f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce7b28ee6fb426f3d439118c1ecf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce851622eb1934a45f991726a08ffd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b37d1b7378dbd8f9d3800cbed0b34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ea08594a1162896d1e1d81cf9c2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e8fe5204e4fff57ba5154d00b7e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae23a2ecb19d9079e5f64c3de89f356222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02444d4017f85049f48712f417d9fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336dc317eb6a638960dea160c9918d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed67f4ebe3f094caa29f4a657af507225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e169dacd6fb35f525af6c9dc50fe6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e8ebc7fa33ed9cad22f0fad9e9bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd64dfa9d8dc3e0eb175130dd3b6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77a86d366ee4c8b6287f3fbe3b79a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a48e8450cdc62f4b34affd68828dc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a552e1d1779353d5b8edf72e2be778231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf7394869884bf969a1b694318a8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efa71f12ef0d3ac1b0631b2be58d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a01ba5bd8461fb4413301d7b6243234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155595dfb3f605b610c3895e6206e09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa606e36e8e8a96df35a4ab5fa2ad447236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e4c626fc22798cf682e1d3bf98bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdaf0d0ae3387f50521fecc3790246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1515c30a397c6c2b648203fea4ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7c863e4e3721cbb081c369fedd031240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa67d8932aea324318c6395db27b88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca7a4161c9e7af72eca8533ae0d9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96551c82944a4b70c45ac8cd7e5508d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959b9cd094aaf45a7bb3375a57bb34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0b36d5e6ca16322d168e57a8d5004245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf933d5535f2e2c48fcbbc21cd5d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef70de48db8b9c64cea1993caf060247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c34636137aa1ebfd13621613a83d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365625954a6098372b2c7460db06ca8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a12e757f14944e2785d000027aed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab4e97f551c5e9bf3c7215ec364e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3a6e111b19dcfb395b8500149b320252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ecb40f8e7b43d0b66dad6dbfa6ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4c4605f7d68ab589a039bef2fb5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a9a0cb6f324799c6fae33740d313e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba0347604df86ec07994304709534256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f085cd1131f576748bb592375aa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6f52cc6c2057665062a183ef44b58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e30a17b19cc69ae810694a8e8c0dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a85d4945562324c2531c400375ce0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19db312be9a47734c590f934c0ea02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b509968e6e6789ac9c9ef0859f8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cef2d917efd2d8fd8b7d1d7dd4771263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa27ef69f0c142cae06fc7858214a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca58c58bd74e91e523cc42d56a1e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f1c05618f26865cbbd88551363263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165edcb492e310c7f43626115596903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077b7479fd1e9457b22186f12e2c8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a1cfc013c646c5e0c4ca316a7261269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606046e47391b97869ad50a97d04f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c69751e93e0ade5c42d37e315e0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b84582100e230ac5c718fedad9704272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb4da349eb743e49dae9902f66981273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f46d65da616bdb1fa534598996e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931828dc51478b0d554945c0af2c7be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7d4ee3f20543372d7e0ea27248e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc52acc50195ff016fd15ba6827fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1890a1ecbead097cdbec5d68c53fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04742bb6dfa85ad869742c3e7b73e045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c3e9eabe49d4ce67b7dd97e08775280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96612e96c5f44799e0cf93db4731fff1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01000e362e9ae783b4b12518409c75a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded7803580f8771bfe281aa0c8386c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab7e6528c854c67711642d705d91d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165bae466687dcbee40cc95911c8832285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c18a5c878b870014b9dd274be721286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce894fe8475146771dfd97339569cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4ef4daad78c5f2444024fbb238d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de540ec668333db4799708948e9c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc808fdad3f3328c7152155e4a57e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59016dc84be212821c6080b3a913c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695e7b4b6ef3ff5e0061bc2be5c4429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103936e5ddf0f4b5b924d89c4c9ca5a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc24cb4300ee1d8ea8d87f0d320414294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7483768a304c34fe6c3461233148ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd14b82797451194d960881801f80b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29265ca4afd77d7fabcaea7c770a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1eb618cf97cdaa18efb0c0903b2b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4f4887561933a998d8c4d6f0baf45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c271a69141bfc0b855d268a10af300300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d0fb69a61fcabdc5342241d2c7bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa76f9e02e398b5ccf7302e4813e8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d588cb1daa8d9a933c208eb1ec4425303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b50fbdaef0f73c3c8def13e51e32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0556cb4fa242aff0a5a6ebcaf4b51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858ca83055adbf3436ac8a135a258e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160e806f4b5b81076da9bca22d2369307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6ff6b40d49d4782255d5cc2aebfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1462194f07c05e5795b579a52b5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c44ec61e80864aba74a754057548310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e60a755b7c7d498dd6608e4b00cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9666878f3e159299e77471e8a129b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468725a38f2ca643b6136534c4ffb4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dc9a6b7148db432eeeddd7e9738b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86daafc7f39f8112fe7a698a9bc14bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde864d64574acaec01cf0ac324deb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517bd5adebbc224be39317d3b916dcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95decfeb066a8057d1186a0c9463e6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e34478b6df2bb9cc13af2a588817319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef020c655739109d32130ed6308559b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b4592219f3323fc6ef30fb1a09fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46793dc80ba7677b0746b40dbb82295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829c36b49a02df671d6f79a977654e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec32d9820acb95470feeacdb99c78f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f1358fadd645a095d9f00730e983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc506f9bffe5633d3f6c86774f83dba8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3371b449be1d959303465ba3f1466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738220af2c1a475662bf12610847e9df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb611798205c12914fcc031dfc61053329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc32760516c4a08fb2deedffa3245330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc36a657ac7d3f973303929866c67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e014b245e4694e7b043c8f8fc0be8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48d9258c9d9e45e573d3f94738e67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a19e5655f0adc1c2930c644b682c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0384b1cf2a1aaa415d9ddbea52daaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056198b37e53c9d4db30daec3fbf9bad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9e5a8e710ea072b0b62b083b6bf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f3d741c03af8ea013d8281976e4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fe4ff07ae1940d6ece33e6074312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f05d8d70132c28671f3c562ecb47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e811cd176c8fb564d663251ee9ea8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b3dbdca5fe59fd119e83131e99f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da9afde7b75832ca8cabdcbd535e78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a7e38030d445a036f46c52bf591d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd7883754076a203f9fbbe8ce9e708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b1e601b7c5b678f4db4ce0578a8eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fd573ae76fc0d968f3883cf9c9e20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14583e70e6d9b4a9a45daede116c8de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b0b205d5d559c3e289a8a4df8aedc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f306874150afd7880ad3a55419507350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436ee364e6ffc7b7a717ea7ce2f715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01490692858d289cc87f2d21daf95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e17dec2f0dc9574cdbd7baa17851353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64fd8d7208902342cd8a8c1216c53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da93df08a6555f7dacb78b8f15095c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802d2b169bd3870a77cf695b47afb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee4506f660de2bc2597239377bef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ae4c3689e54269ba8a5c640ae7f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3add486152718456008de3a7b2d1a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee62033f25cf48ce8029cc87b99cd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640de7cb54b412a9fa405f3c860d0b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b90f38618c9c11344a1a06bd47bbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f609f317ab9d3c9586beb96827dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c78e4d7df6ffeba91813f73d1adaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77090ef4f58f9427c93168a3f7a47122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc2deca746c9e3bdfdd83b0c1613c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a5666a044910835f16c7a69b7af7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aedb40f8bb0f4e088d562e98b00bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a9dd4ac99bb2614b6b1c6a4a6cd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd535eec2ddb2af8c77375cf6620b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c03488a933dfeaf544f7470602e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48844bd078b69cd2690bef91a9eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019e586f3af60ce74ab41a81d51e8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7206540e6c3292a4b071ddc832ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288070e0cf94e559030f4ecc3ac2e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130792201d7511b512126f39ad97b1ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc946e37c1d5b0fcabf4853a293980e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37eaf7aea23bc0c04f215c2616212378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54575db8c9d8e0690a37c38147aedc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243b5968b3c729461b7fa4aef19c0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41706ef0cfcc422340c10cfd14f2faa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32df1a5bab48117cf5b99be86df6c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0d42f57a29c706060ac0d881b861383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b5b678d1d3bf48e9e477cdb60c47c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed32d96313a7829f430361d97480b18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb79dadf9b90fb16c3b0232d04ea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc5b4bd63108229936726a332fcc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289de1a4498a8317e211e0d8e72ccbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a245a91b3c2f2614e1ac9898d445389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391c84a89e07de0670152ddfdd1c4a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608ec0a66d4a0245a98feec86dbfd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8728cdcc08a413175794f2522d2ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bbf7eb4e8d48f3b72730be638f941393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07a6e4bc20f42b6d11991677706eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef077d469b5c33ee6df1e9e84514861395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9863345e593d005d6a8a6dee41e015a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895a4d0991ea2057725687402066db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a427afc13a0af97b849c083bf86b97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68082fcc5e7d64a8bcef4a620bca792399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5a646117f20424241d448e4f00a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e468c9271ea39df6f053bb88a0a064401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fc4179b61dbec168ef3750df4a63e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c08eee8f733c41115cae8846a2685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6bac6962b33017d0d1f20c56245b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23a520fefc4794b73635e26c1396d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3cdae0c5416f2cdab8f0ffca166ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90935c934c4180d67487c2250f825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886171faf087e0ad45926891eabda49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de3083911ecb71bff8ce681f399e0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6f1d825c2f80fd8ad41d1cdf138f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19395fff3dbb3525d659d570b27984e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca49384aaf1012333d5bf79ea32e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b34208d06264a9ae81fc30491446f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285578abec86fe390e9b1bb45f39e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602188db857dd8886fb7a7b9a5ff7a63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e7a228cb03fde381a3074b6e2c0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a246904d09da213feeb5840a862334417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2014cdfa31e970ebd99493ca675d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e559ba05b0ca8c56def8ee3d1378d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa60af371ccf8cb9e759b27a4277f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a4fe945cd133bb7f78826de725d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d376b7d285745c5565a2479e1ecdfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d70467e7680073ce30f91ed6518e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44adfb03c1dbecaaf43b4f10310ba20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc22b47edca4a50b74f3ea434e718bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92e0d8cb42381c581383d2a1730d18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fbdf531a8a77d841c4aef6906ed6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb039795112f1186821a98745edf82b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05838f2f3b408bb3762e2904efc7e8a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e879a3f3e73bf87bdb01f20d4d0820a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b6fac51b384fa9282fee3a0a1f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644b11005a22d39eb0723d46a421ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3778d934ed4c6791e78e4191e578433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf0211ce31ee83447080400ec4ee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1009713b5dfef4192c6fcf2c6efb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5233992f296cb77877d25751e372e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679bbf4b0735d8f663972746d0ab7aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b863593be8fbf9bf12e5a61e98e6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f0e218116bc3b2863585b174fe4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a4e6854c428a00557bb7f97bbe34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4b38fe6434989beb5a0d4bde66486441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc314ea2ac1a45c2579d342fa654b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df0e9dbe3dc895f3540328e742fce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ee2ccab611755158ee9f0d5156a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8986a3e00584acd69599ab431a71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557707e4a14c174bec13bcec2e4c770e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e702c63ad6cb6a5dcb369580be311d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f20c693cf2e9c817f92070f2af59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a726c4d20496f67f17ddfc57dd433449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c0e41d46ed4ed251819883e25202450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782f83d69faf36234d08fb2f826f9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7002a41375bfdd39704d7ffab4c93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd16aaf44b1cf15b8445b7c41caa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbca8f53804a611fdb7c5648ff4739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fafcf49a81894c75037dfca4898f17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e4ef168bd655769342fd5712f710456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6aa486edb432dd1c4d243db887272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de6ee4e8e3cc41dc1ec5c15cfdb870458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b99c9d2665c997103dfd496a4bc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b6a64900f08fba3dd16ace1028ba8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352a755b2996dca59b3b221be4ebfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c91968181d87cca663e1d3f5967e4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b613ee5d112fd3df7da203219308463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a3258e902e4a12ac80600aeb9e32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ff3ee212e150c24182cea5408e3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994bd7d5ad741b5ffb7a796a1fb775466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657e5e9b51b479c9c99330641d05ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d6ee264eb1d0f85c6e08c335db53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefba701dab2983d249a26cab6f540fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445155a669169d4971d198ec5d9cc32d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d17039b263330cfb424ae46dfa68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279fd9fc989cf3e6c47070fbb72a794472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d22042be25492dad9916e5ae8b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd1492f83cfe483e0851e1452378e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8046845ec69f9eaa21b37216921e1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d41a9efb1e555853cf10b5191209476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9756b07caafe0cd784791960591a288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eeb3411549d45e4562542a6fe36b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3db0e6304264abf40828ec904857479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51905570662671a1035e4d4d490a47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8190dc37fdb6c1c9960ad1c15c129e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71e920fd8887eb2f785b7592fe7a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca565e964d1bb6cc6b922f272fcbbda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca4d628fe08738c1ae8e5a20cf5f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bac820847b7b3f91501490002223d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377b30a0f94d3854b5df3bc0d70fa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaa92ebff83f97c737ec25e3419a53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6810bce0b82a01cfd30f6dd2b8aaf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01b3a7631c68bf0413a8f528a84c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe408337cf9348fdcd83d2960ad537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adfd0e67c1bb0605cc2de9d3451da9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad268c3f267cf90fff8c1184788da40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabecd692149ea697f11066d099995493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5836b45cc65a6e45705f8c37f7078494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0c71ee6c2e916bb616a9248e4907495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee17825cda38dc6d8547c09e2ccee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f3b5bcf7b9780a9c4c7030812779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3260d629f209ae906bc74df4adda1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af4fa718db1a0eea0b6a712546916499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f288ad64a5d5cdbb51cbc237cc54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e5ff5d750635741a90037b510fba1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446be8d8065ac6de04ab12f74d1e7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eac964073ef7acd45bbb0f329149b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360bbd126df7247fb96c2e569fcc11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b30b71316e3ec9d7a7f60c9680978505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772598e56aa1ef82c43c446da6e59621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd9a9c9da6da139c2585f39c2d8aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9e1ad193a9bdb249e128358ab4e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb534cce41d6654c85cb8c13766032509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025a54ecbe46e19651c536c1562c51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab5dd17bb53ec5a013497fad055501511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce4f818f2c552d97b7566a92dc937512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af9be549a64df7e3b2e2b84416b5f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349209297f0e165cc42d768f91b13999514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a217e62f4767d2af85cf6b16436cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd6a06c28ebd6f94c5dbc7b8c14c22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332738469a8c251818ec6f3268615cea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f5a8f17749bba24505bdc7fab3df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7aedcecd494246bcb2c9ceabeb292519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f50c82f8b06cbfb731f0e210c417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dee4c295a8185f3b1aed32b66cc0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7cf864c9131cfed4522cbee26cad2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f985699e9c31cae6a2f04ca4deec0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50a1518c65f4eadb8b0503fec945b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ea7935dd073297cc1eab4d46048f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb56447e6f67e1ebc1fd329af0138f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2bf655be66745e4e5645b477babf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673f46ddb4119298f0b739f96f7479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341790870981f5d7699566bc19583e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ab122e7ee4010be9a5b461ef57919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d9260bf53875f7cb5845f0bb640b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f01a4cb6048e4e648e52ae83ba7c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096fb41067ef579913899e0b06a88a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc60bbbcfadebcf8671672f0cdc09b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7882e13214d0e670f50c66f5ec67a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d3c400d939ba0a6f4de80564ea63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b065910ef7248d03d66d9534b9b831537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d585e133551cb311b9f9b16890ab1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292cf1c11c319a7499552818572d6d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf74acb3895701201dd12a2b0901e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d285e1eef34b92021cccdee76a04b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888476314f5a192d41c2b3b129ca35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f267209020b73e42c9df5b85bf743543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86506cfe4d0ea31eadd31b9d7e5e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beee46641791135c971d56719602ecc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8be46f5788bee05a3729a86ed5079546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383bf762a1345b1e2dee007d6066df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189a6ae9558af3a476c9b7909eecd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf05b93fd9fc3bb6cd6a1b69b8aecfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28545f8ad7e1ab485c736ecc012c6d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b87c995b88711221d245d151097b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a1782b34e5bca770a6c07d7f00c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f225056b761ab59b3eaf8a66fd0a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691cc4b66a30000b3968469fa146540554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59fb0410ac8d6b32065677752ccd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f1bd2e9c69275e7d41037d19f5279556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312f8276f36402c30ea69fba97becc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e85c659c6d2fcdcf568f767ebf0b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26b0cf8d4f9ddb804c08db22792791559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734fc3e60053c01454b314c3ace7dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb22afcb507f49f25ffe5b9347550561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da953d7b3558d8923081bda64315bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660c235fb6032a1bfd99e4583b8846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03bc16a42ad389d06f4cdd4f1ebe2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45627cbfe99d34941b54cc580d8501565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05d30478eb109dc27ce177c21714f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c6bbb43b641aa1510eae4e826171a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aef9481911267798ede001b79bc45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e00c006fd6aceb4ce908948de9bd8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b9f85d1b435988f2eb7971dcb479570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f0efd3f639d8aeb016c1ef715af07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99d5b04c5f1efebc66daa6e4063d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2bde229bdb4b9af1b38cc83aff965573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83ee796ca0d8ddccf7464b729f2c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb1f9dbe5cae6ebeafd3f50035a2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a624ed25fd6b1f51012b6ffd93cf19c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d62d278c0d16052bc25594de6129a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9fa5f68160e075a8fa6c2aa76f4b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296be7c07dd79b51f06d07a905f406e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0e20fb4aec8d95400d27be55763d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac309b9819de228ea882198f7c530f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371021cb772f27003b6c74c089fa3fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf7a97202a412e88d2efdc12cb616c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11077da775ef5f1e642d287f84529103584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3a9bba4cd38f6c0751815ae67506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249ef8cd83135c14d97d890f15fc4d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98198e87a4da7b5039bde71ccd6014587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61593a0955e5b136201fd2029a50155588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b09004ec969bcd640c6cb75e2e7cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876115218ef550304c6db000a8fb4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368113a7624f8980cffcdc08f51040591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b387a19fb0aa7217defbec0ffca4dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276688fbc133bf36077e17fabf88276593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f16078f4299767fef91949767676594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f06c2d5276f8e4d1bff1836ed29a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd692baf3b7d1b251fe76cebde432dbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1e45980347ae0a2ae3bf946fff75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244930baa5740503dcb3e7fed482f6e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46907e4ff901a5f61e08346b17a528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cbade9770f1139a9f246c27c0890c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08f0590adbfd7b9c4116f3d33f222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495508a6ad0f4737dcb137808c669ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9ef5517372c560a1ac4ceeeb4193603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dcf5a6fa37edcf83629ccbf71d6b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd41606e01cedcff41415d9bba216605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c22acda57a965ed9be01efb1e4f68e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f3cca80fb4ec8662839b3ffa69d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2ca1cf2c90214561c5fd71fcece46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5aa8d28a48bcc7aaa1a5a5adc7b1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc2acbb16bc496c092fb4e967d128610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7756e826291264b0fcb413899e01cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e9b04f7a96f847c320e6e0e8e0b35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d765aeaac57e07f56afc9c7b9028613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2c3dea1275c44ee5e93fbaeb94c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db481a3074830357c9363a2f93742d61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec5aedf8c1c6d09abc865b23e9014616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4a38058765b9f8bcd0cb052bb2be8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6202856784ecfdef8cc5d0f04578c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cb3e7a706a96d8eeddb29ae5cbdce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d713330c36d722fd677becfb78c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0a85cb9ebc9ba1194743fb25ec69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dbb8adcb85de6b6154bc300a7127e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466069ae2ffc63be86a558e6e3cf649623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13987f93f1c9fd13db8c07b1474347624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d09b408e4ce055bd1032eca686133625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f6e4e707286f144d7d8bd4405c75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468542683896147e1f5096d3c29b00f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f67eb885aec54082d37d3b012f4d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2c1387e9d27f921a0feb52248bd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c31ecd2dcd504985c7d2ec096e959630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69abb61d92047f7562d233c9342d9b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb94cdf09469f0088befead590839a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cfe9f1defa4a9841a819834e6043d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c75921b4ede6b8e83bf53409d1073634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17269e52e3559a99b1c918189db32b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9dc5808530237e057a835e91c3a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c006ed6d73c84fb029e77c8ee6914c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c938264ee5275797c4c405028091fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6be46481cf569a99e1b214faaf794b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cd4ba3dc8ad2de0859dcbed12cd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775e1cbe366132fd7e4b80daf684e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369ce31c88156bd32ed01a98a515dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04dc9a47f5af7549e221d3961d6dac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0142fa662f5df8cbc9976057eb6834644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea474b0d8e167e809f3695d54b2711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c30b7ee9ef943de230984cf738f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453fd70a512047f1d9df333f60ce7ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977dffcca1e3637af67e8ec37219ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7866cfa830e0155f5b82014bcd601e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c7d16edb56f8b0b16721e034a9ab9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd1328b7d6f0ebcceb9738e0618d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc9a3be7d72bafc8a05e9b32d4ad2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4cf2b0c2bcf965f7509bde2f2920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871e5aa265e0aa961e3d9482c063c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75985fa5bd5100147809fc163d69d36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570580af1b1502af34a841900620d220656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee108a939e2dd659c1cc93ebbb81b10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5dd03ea7b4c22d8a0db462065085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2a3ba5ceeba8dbfe034aabe0fce4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bd51135e09917fbc13d6a8ce84df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff84be055ef096122ec53fc5fc8265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a54103fc0c433b3e18e04108fd98e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5bf0095b74801e87915dff1f51837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40da149ac095b30d8679f91c9175d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d941f08061e149a1edb3d83479a167665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eae449b409ea9e3254dc3a922f5ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ddb05d71f78aa43a392379f3bc63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd625e1f777376a1b6538659081074668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574512e3e15b8b18bc82cfd427f6c894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa84acef7ef4d16382f012ff898ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22383e7e462ff4571cab1374a4540f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2afe2b89abe264dee850db44fa8c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d1cc2946cc361e858dfc3f575909f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb574f083b61409d96c65cf216c523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c85babb0d4d0a820b9d42f4be2d2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50412f4ee72452a3778717fd773c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce41c5cce3733b8b4f4a44158e315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658962993428eb20ae7b60038e0ba2de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019201681d6146345696b54af452f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6822a5587a2e69ab9d173421c8067680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec7b6d6dfc22ad3d2c23c0e03e203681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51111c3600af88ab2a4b00ac13dd05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0797468313dd00df43c55d9b0b001ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f3b9491b6cafd2efdbfee8e15c0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059c8170b0543a12c9f5a2a6342c75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfbd63eb66db2fbb043dfda019565686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea2ed41ac66aadd7c8a05d585091d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31f4db231335436d47ac7b9fcc06f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac576e9950888b098a0d9955e15c61e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7776b6d8544e16438d29f176ad1d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0e0e5da4fec87926d7d439b897994691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab04a99c977ef56bd06b6db27024b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb637bd6252ed76519ab35ed7bfc66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a63262a2aa9632c05da658eb4786694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f947d900fd307f50c684c284c567a93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62c3ccc0a8a6bbc38105fd83bc96c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0b84579a4686a9fb587081acbb4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c36a06da3298b53a06bad4a629408698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f49b73789b7fc6149844e4969820699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7abca7b31b59fc77fce14ba16a71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2739718076f5ad847b835858ecf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a43f01c46d9b2c71b52903ed60304e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356625dde3200379b745ab5155e6170703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9cd6f2f7c618a8f9f4737da3891e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a645f99ebd03f4d8f68dfb324a6b2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f58db7090814894c72dcdaa9bda4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5f18f60683ef85b1009444957a4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd66a67369f49f6c841947ee613d549708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92cb92251e55f04747e94a31011d92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668b214e5929689a22014ea2018296710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102844c8e99df80451431d2a110e83c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725ac76a27ba1afcf6e801508657eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf4bc04cb7ff6c3e7148f7476118e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee6bc1b59c3d375743a5356fd35467714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c4b1c7640023516495b73bce3bcb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276dff8456ee7c0f4037ccd908068d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff78d7f21f7f77822668473fbf246717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49822359a60ba5dcd7608327a1b874e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711366709a7a5d6c0f2f4818c115ac7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d030803fb9fa67fd1fe07bde081af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e455bab2a0237af9bf5a0ee872f411721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e037d06f4c33f8b2db9801c506b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8031526b098062438e1da3e1318e9fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72940e8c270cb712f5cdef6dbe7391724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e13cf7b3e87925f2468383f18cc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc5268ae2155d04eb836b2e1e04e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba81d35d3c2cec7f495a34546f7ddc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a67c8613c48e6b0cac64da99115282728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98b84a62d629884dfd211a0624e64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e403171a030966285c92cc51e4cf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764297e88bb170df2d19a6a64a88d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc6bac8eccae4205d84e9a0b7a44d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5817321a8681457c071b4809a42862733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d703ed054a4f392eed7ff253b5ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5bc4da8c82cdd385700032bdae5e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ef8ed07f6d61d75209fda68bce4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5e85327b335fda6297d0c48906fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7ef1a03ff6c93a43eb222a717f5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4a6e3a3596c5dee9fc6b6106957f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d827d5e6efcd3a7eb385671fc5f7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d3a11bd7a762628d7bef7c7a40ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41dc359feb995228b5df582d9ccf8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3653e9f3ce47d931863041d9538ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047927dc7f240b7a6b0ac566cdf0949744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd9f068e22f1a21a371085d1ce4dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594009bdabe0caa1af99274ba4f72af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657a67635c352f4599c4af61ff898f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef3be77be34742eba43392fa687d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bb1c927fd445c6a4616e0fe6c0f55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e172b15b0c03e4fc0eebe3e5a44fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d311d368d4dda39cb349010ff8abcc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f745432920af17bd3433992f424c01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9326abae9b5119674f99cbdd0a79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb4d2dcda0f4796557b79d52ea389b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e014c300477c9d594309269d0d84c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f371becde86993f27ca039115aee3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a9c9fcfaf796375c87279ded5c0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8347a4cede9f4f14a8237742ec57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934260f29a85167c4c06279cd476085c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f9e040039699cd69f3021f21c2af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0d7365277883fdb520b9a1842de8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a36f42f16881e036936574afc26ef8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e7411932c67407e94738d5b7542763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69fa77aa163044cc13a8a2341f3e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1a26c134b26cc378ab029951de04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793b467db371e0bd38a8384a8bbdc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65222ec944dc3d23bec4ee4ab749f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5decb870539cc8c664802345289b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb0416e823e765721d9fe9ac172583769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c4108965ab632c346f615f881523770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf44ac8230ccafe50ebd580aa50024771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967c4b896df45f8667043e108489ee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31ea0af743fc9305d8274b13bf824773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f720137057df39aa94d6f2aca9a5d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1969566c5e57c8d42d364b5b4489da775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf1c5d94075abcccf35b6b232bceef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea442deceafa69da874775bc145c91c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8bac866f9ba8d344f655de47dd39778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae689b35c1ea202840dfbec82611a78779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e38d96ea92f8fc44e2abf6d4c3950780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4acf74f88472e655306990e80610781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf86f7b908fc422c539a13f1ac7ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbf91898b17cff2ccc5b1746842e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b34f93667a8d96ab901bef8c9d34784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23666f1f3551dbec40c1aa7fa7559c28785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe027d09761824e58eec354185c0a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7d94f6e820bac3541331e8442bbb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b6945e6f366f98ac0d8119a931df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c79ad4dc03284b10104b8c66044d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963b2fb4582850eb397c8f4e199be0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618bd9ab28622bc8c734e7d7fe27857791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1a6b8702b4086a167f6003713f9c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534adb8644ae150376a29167aacbb067793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd78ebb04fc3b6170284430a3317c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489719d7d607f8b0bbdbac842e5e4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799bc1b25b7681e261332f3a236b053796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6835fc475236b5b5b72dbe69ef14c44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8185441bf4004805aac0e1f9f0d704798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b256bad70e24e33a664dece08ba429799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861dce39132717c7ebbedab20818c9a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fce404f580e19a4afc98f97b061a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed99010c4b82106cb35d018d57c8c3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8beb67ced335ba5a7e19a4000874803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e6f00c2078d02d290f76ef4e1b7b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc574210ff27b9ca26146b40466ec3b8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd8b9d2654bd090589ed4b179bd2f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008c244de943b9873651b92d9af573807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b4dc91f237114c2da835f4bb91464808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e0f237602aabf312aecbce33b4af809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b63cf379189bdee8235e0fa83805810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304ddcc8b9d4f2b586132960ba144e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00974ec1a303e9ac63a0926bd9dcfa5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c39e77e0c10798c0cdbd13f5f499813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1abe34f598861590b6d7914d20fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad39fa53fd592a5653a0de3d359ddaa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b153257fd2e940dd78231c79f8a431816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334244cfc42c84b3f2ae874653c50fc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3c84883cab414fff98bf69cdbe99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd77dee9e39e9b7f6c8f32fc16406819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1888c00b21deb91ee967a0bf4ff3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59454bb573cd7c609ffb65b559b8c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97329f50c819a5793d17263c8b957d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315544067e37786f5723a49f91c07d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f860a5da010f4fc42932d4270596c8c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ba2e269c22aafe3b8aea84cc3158825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ede122a387b4b6eeea2989904a2f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05b99040909d1db234e4e681d7453827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298217caaf800e01d8b7d53b4bd875e5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439db1d37db1bd4395f5cde3b580798829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0605093d494998b89aef1ea5736ff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a378e9446e25fdc720c0c329b6201831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5306c343deb25a46ddaa08f3dc995832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd80776bc18753b3b1858d8713445c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822ac0d53f5cb91815f0e33f5ae548834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4a1ea1ff2c48eec63de65e127911835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a896713471f2e1e9dae79b900632952836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865946bf2d7d39d8cdd0529a661a5ca8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9532d888fc6affcec535699489ad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc195f815c14a1f4211d711ad77a9203839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746fee9f4338d8d4499e954954eb514840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fdd735e8d9f2ce2e824fa7ee59f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81bb399f0490ae85875b6e30271869842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ccdad0446eee77b70ac962aebb7b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409bbabad4873e97a54bae8d31a7e7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e9e1bd33e8e9ede1f28cefd7f7b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f126b4039da1abdef784fec9658d4243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807c13a714bd711c67b84723cc29874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e44a2003e229850d89542d9618485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c9c6ff26ae73a15fc90447cc774156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448a2db4c0b13c3a9508deacec819c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91479eff962ee950cc1d8ebe899e48c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ff97db8cd08b910b32cc9d5c2d7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9a939f543aeda5c0b897958704cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527eda76cf18536a8632fd09e1c4d4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bec4d15de95066c852c759635e7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd351a86e9311a7918a2c24258a971a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96677a5a3447ba84ec7b55a1c90984614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5dad6d809b4092d6b4b668d06b6cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61957b09d58846bc3e4745058c2da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258630489e3247991e892972b294f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab77df2bbe5477e3b354193e0019b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e967ce8f5874f8e81d62f3cce0412619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018117da55a16b5effc781b23a51e53c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17abd73fe3c1c7c30aeaf97c8f5d5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbecd05d5fb73c6e05fcd033dfdc6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d445620220811699b9a11411cec7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc846b401ec6af85516d6f19657bb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a83b35442a1e5a80a93071cb9c4a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b7d9cc9172689ea9dc49cec0b2fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de17f2714f3445b9e59ceab7a03b9b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8babd18df52c01d82d1b01e86d86328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a279ab51c2b42c3c777f6ff077c62129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1b3441c7e79b4ff518cdddde834b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fca12f2fa706aa0db91a734d4cc4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056f14e59e2e123ea6d53188a1039732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48fd316b3f2b7cad62273b199793e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036309cfb835925eaebc8ed6ccb12e4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea17611ee360af5ad06b8970ac96ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f8c7e347207cb336b000549f742ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4d2e4e8a685ee19e93ed707d8b9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff2cb4367d9b4ef33ad2cbc0bbe1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ca6481ce4be2677ba8698dc3b74b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f995a5e41319537e1c86a69145067440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b2aaffbd9568c19122776fc0d983841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985bd5f2a2ede0a0eb5d9674939edb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb3352ea0d267b0c62291fbfc67bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48734691d66db9b7804b9a2bdfa38bf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9924d75883d854eb5d65681cdc11cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd60b4e090253b50c42fe140b757a6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6f2a39d14282993eb55977b3bced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449341e0099d8e4f43b5247011e4c19448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd26f16ffd00c05e4fab9f45767e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a84d533b9f759c36ecf63937241350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836b893a2f8a0fd495adcaccd701bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd82c6a67f14ec7c3f3ad6f664448452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf406798610d3a2b4d64dd99c085d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb756940e6c414fb85178d757192f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d91410219001fec5cd5f62015cdc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c647a1cac7dfcad3628a158a2379d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048cb9eca61c09859d24920537463257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392876fe39d96bebbb6119e7e6e39358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffac02ef0074de5d678a301528d6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9cf577fba14f7ac570f74fdceed1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ac0008273cd512b95b1f08cf781b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725589ac1ff25e7439d23019c143e09862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bfdae09c79d1a4e7706fd0a272ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c591066fca32978a0012de545ef75764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555cd83cf9d61cdc7e5b33f8b5670465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaad77821b7734e624af31ce0697b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55303d46237330975640f186c0c4943c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21894043db1c0638ab2c2a24fabac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b8d8b1867a7c4c7e6ef0a55280ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f514d70449c336365175670100b84370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18f4d121b6e499370ee1f7962a295471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069bff53e72637a6a9c738e04271c4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9261bcd26526efc61a4a968c0119f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc7ca0eb6cbc02e0b0731143dcd0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80101aa37413b26f1bd60c627ad4b7bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b33773af2704a1c047551ee5b75876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81675628c213654e14f754b13063b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098c45c2513f11700a70f5be067d9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1c166479faf749dedb735d5e4f0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a19a7cf6fe3c1a8405268543d52480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d87aea3d13a0f8cf06b6ec7ed5dcf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667a457599cc2edb3147bbf852cae582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de38b1fa54af546d72c8d665aec0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95d03c0c69ccc19d3481c8ad086c5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a68ba3f48fc38ca54b967516b6d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a1457407711c3aef106b87acc3f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84d0e845383ee2640f52971fa58df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ed3a3e251500b001e2b6924693fef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbca9b5ff2e124fe4c6cd8da32387e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d840c7ff4fbb27e34cbc962a491990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c36dba8ca369004ce2166600a4b7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701f10d32e3e0e34ee413af0e2b65f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df85f85ca1c48f01a0b8602974c2e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902386635aaaca823fc10b72433a4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326866bdef491ddf3d7386d66bd39995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6576502c808c013534ba5ea53a04696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ef77f444e61f9940bed4f7abd36e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907599f8650a3c0ab02c15b0b4611f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb7efd5f67be80912bae750c49e98b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a8d1bf54bf7da72eb701dd4d119ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c817555340eb034cc557133fb0db2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b89e656e9d707c26be4fc3e2a6e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc636f5380ca9e3f42630189e43c8ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6b6f238c7bb44faf3d979fcc3fa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb312d70566c896fefc4c282f869a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954ae8336d54fc603823c4bb12f67ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4578b53aac1cd95664533be3acf7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b02f929570dab6927c1fcb49b66c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b824db261a6dd15c7ad64e115522eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bedc55e33b0e1b8aece55728000edf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453efb46c4d7c97d22f699d5f780399111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd1a8fe3d6d6f07005dad6357b6779112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b016aead5ea3ab1ad56f28630741853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a060172f2481bf2ff65f2cb0c4dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5878d693d85f982845c923098683b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b27dee1e802b5c600b027d1424546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664bf3d2f09296b15cf96c89cbb82f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f05d5158a3476c9de8efb48a6d8ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de1a90413c7617c5cc7d0600d8b58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405865b2842d418bcd8b5f0dc9ff6bf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9470abf7318f6b27c7f1b0971617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd11ae4b4fd18594f1422b6e034cea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9cc06f2db433cc54e5f87ef7e2cef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd94990011122e5598f59e9ebc5e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd60a47b7373550eca80e1e3827462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f92c7ff9c9fc6fae12eeeeaaeaf51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e3c519196cc0058c44c4aa8fbb49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff59a0db56b80c8177ff684732bcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac133cbac5dce6288239fb0955a6369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742983d18d1474bd904746485585f19c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a2d5daff2c826e414e9c8c415d01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c99bc0b4c7c319cffa937f9ac4566132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d2b54e2d07610faafa65aa01ea2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691fe1a6ef1c2820640dad6afbf5ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bffd365fbc33a90de29c2f6547a70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb09e45cd524b059265baddcf4b3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f95fc3e821044a2f0c373f66e8a1ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0f4be5a5d948ee8fbe05cda898cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fce9494eed24968461a7faa88805139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe8240940c998b6b033446c01a61f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13fa1f9d09a64a51202a007a6c221141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84def3ccec40f8306dd9ddf908c5919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6bbd2a24e46a6a361f1112371b15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310a0645d7ccf2cb1b918b4426cabc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1b3416738bbe61ddad983fc70d29a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23373b58494d07bfdab5206667d197b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1ba0b8b37810f1a9b4f604af7e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f2454b880adf15f53e6c076d29ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7546f450ca1cd5ef3359f2a7ad52de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d5cacd676b908f50f855069a9919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee89855b34355edeac621c6bcb4cbba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95636c99cbd18a19ede45b6aea071c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ded4e8b2e59bcdc977e1a6add8cef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3fa1a03d02047f6449c93fbeeb8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3276ac79d08703a0acec7c654e9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d2111fbf4135b7fff971598900b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca0489771818546d95024a1a90c83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4616185b442372509b5dd7f36c63cab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb114340182c9aaa0a546ba21c7aabe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a60ed26f5cae4386dda5ee64450845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b9a173c6c290c305b71cc3c96d07a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe97f589320e4f6d67b6830bb5c751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6474eaa8024dc4b2df70be4f415c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcef3eda87debad453f262f67939f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bc5ff4ab8fc169132263f20c5495d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc006b2ebe8f5a235ae8b4c3057e87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e637a9987721b568ddbf3f4bf479b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c72b1c6168700644844eb01165de9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e389a7b3b8c0b6622e4c222e92413a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f0c999d25da4c103acd0de5bdb30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d32a9e2ddad322c4bdc703ef51e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f178dcce359c9ffd122d627fc9bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69501ddd598f05ef726160457db73b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e45a6bff69f3a225aec6a280361dff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2af13db403e84ddd7a2c774b39b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c66269e7b49bd950503f8871c9c33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c0423ebf9316ff430363f9215966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036a80f10e682fa76877b43ac41d23d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca16c600f353b2124bb7519ad476846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284142432f29a96ad5a7c05fb0b6a946180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578580c53fbb7ca6c46cd6ad1e1a00e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea9246675903485f73d62338ea19a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb0019437cfa8df0acfa2fa505fd11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b99e69e235ef2170a109af4f3163e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc096f0dedb7dc6012e0172807ed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0244f2a28ff3edc8943df82134c845186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a06410e538bab0389b6e14b74632187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ea2bf59f0f647256e5d831ca517f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66236bdcf83b79dbc8869de712b045189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9abe2b9d56a20383d36a1518e24de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18e30db3a1c756e6b92bdca29910f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d0e53b43938e3eea7913498248ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5443354589e055071549bda3b69f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869074c317144239a721172d8fc7fb81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880673baff3ace8e1611111ea5cc360f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2ac187d02934394fea284fd5929aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff301e62e270dee76941f7046f62d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96865989b48b4b41292844567f1c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1b9442537585e2a93297f1cb085a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f6a149d29b274307c968701e9762200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995222b3c6e1f4284ba5a573c50f0fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2bcdc0a2a6f3ccc9ac80d9a393cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ad4c1544e49d9a9d6dddb5aae846203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4adb97da83faaaaffe30dc16758c75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82861491884c8b0c1c52b59f52a0d881205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3b3d80e80810e0e16cb9ffe618c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe302c0055a21747fb68ba0bf0f1cda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb62d769fa589a0bd4cfb35f6f2e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc558fa47311897565069ecb806e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ee2ad6288658304ef5fbda086c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82b1eed215fd757e16bc3ba72d451211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8bdaaac264002850c7fb4d2014085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73b42c544083b1bdd911abf253f91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aafe97910100aa95c2ffefc24f7eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1144ec9d417b3b8a53ac86753f71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b2172c46213c4141fddd662746d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead87c3be8c7edb151103facbd3801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee5fef01c4bd6203b4425691e95f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a283d61ceacdd362b96767fc7637c0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e846f11e9c7e6c8f1df3f99fe750e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef578d016c107e44a7a89e3140c84db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1fae2f7078f8c8bdf7984ca12d343222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8cc01e42e3b04a12fef967bebfde9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc3e9c968f0e50787d0c7602bb76e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fdee8846b17aa495d28cef27a4e04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d847ff3d74ed5a12b1da9b9584f0b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba3c31cb2fb821084c3eeeccf9ed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395e016af7e92faa48443a0272623e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0864ec7226d6f97dcd8ebf7d1a39d22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1c4d5288f7c1000cf86a602f3e06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ca506f5f7bd1b5ec37bc8893f36e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b25230cc264810898ee60d3f588a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc82575149818edc20a2d8c4d16fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308aedada47a840899d2cc0b028765234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd7aeb5b5296471407f58464485e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acca41e96c08dc765535be3ca0824b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e649c037871efee9c06bf65d04735237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dea70049534f348688fa899617b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67d45a641b8050efeea748cf17a2ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde4dcb97a695d2613ec8c917d6b011240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7e4b175fca46a1c9856a0dcd742a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d35f00bd79eecc215b4cb8784085242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abf33d2b381014b480fa50f03c012243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636039a69bac21734ef79e80c4a9349244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907347b5f4d71b468bb429c3dc6135b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda268b05b13feb5be00da92f71177246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f81573b06fc777aac868afcbf28ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37837e40bc59100246612818b5a19a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d877ad342573565b40d5d9dd19785e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e63531f62b47c3191e05ea48896d64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9ce8098181a3c3dfd272d3b213cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb3b056c5d10d79b5d596beada0246252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda46a3b70264e0432564f942621af7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a2f2ea48fc194226a519c2e825389254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1811ca3eee8b21601d34a259892da15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315f83ea2eca8643234227fdba0398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdfd842c1b7b4817eb57f1c05e2ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ce3a50a57744a5b724b85bab362e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb31104dbcc13ca0859f1fad923df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef7000bf1391faabfaa2d6da9dc37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25521fb20d23e91a63909217e9260d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d61d11f75733c16e7f44ad5d0320262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9aea7cdddd7528055d5f9a0309c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0f954ee70abb797f8948b97a39bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cc3ff8495aaa6a24bc4f9cc83273265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e825247dee30cb38dc5ea661c1a3e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789845533682df78946f5b7596202d85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1e67e5cca3435eae2fb7999cea0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9700a2d83e78f0041e0b408251c78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b31e0c8ab9b2dfc182fdbd2485c4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289714dbc1db1b54d24f88c197f2c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea00f6214bf3c9e1d78a6fcd662f60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d8cd8ce453e07b33cff27a9ba1998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45557ff7b3ff15d79e1fb63dfbcda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c23e00187ad02f2e7db53c78e258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40994e438515ed459ac1aaec354283d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aeae748af407e5fd07909a6605a3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c1e1e75d2b83601c1058888098dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e992cd95a7f522f79227113735db8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368943760fb9c5858c09123c3d38b686280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ddd63a9cda24054591bc3f0747d98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3223cd310d5147cd431b5fc84965282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff3f2dff9c3c49c3d4e22dd92a109283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8d31032e1593b930bb4083196637284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6ffd77f795faf3ffd964c3fa550d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8bd5dcf522b853d3bcced09945695286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca2c2280bd3698ea978d7abb39152287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6bf9d0a3c6a1b712f6a45fd9ca0f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8cbcbdd147ee4a0931cd4082ae3b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9086ed179b2bba89f96ff4b98123c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f234d2f46c7c8566037f9161fb82135291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60204f3e55109ba30f666d5865b27ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12860eed577b8301a8e8f1ac17337c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed65429638dca0462e96874669a08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6050360a626affd6d0229ab0666e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad98e6dafc66e6dac510cdf3ca5c42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a8e0352807c98ab5a480410528f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9a2c922e1b2eca5650a5670cd5fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6f07f175fc333ba447974324fc01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6354e3fee2cad95c928628639dd798300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133722d1e0b7ab97bc28cb382a80a07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcb1d28230e08c6650f86938904b28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9146c61c50b47ffa9de7ae5f8e7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4002b8aafb5104dfb42c6713148a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc39544a30e92a8d02a4cb22c984ce9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d154a11c6461f6d077b86281236f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc3b87b80fabb5f2523aa3c203cb9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cdd475108409e7f1f0ddbee7e1b73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f17b166ad8b3e222325593b85365309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3d86b48e3debb692e830c8e00e17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed711b59a5d6b7fd04883e2c78263b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3812dae28fff0d7bac4dc6dd6d9fda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156176f75c70d3e6964af9ab7daacf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89420867ce9bc8ac39eebeb907440c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e0a1f1ec3d405b50faef76ce51e56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885acb21bcc28ce2174c3a23f426d0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b7b345b2e9fe42b1e50bd3adfb48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db76cd1e0a4d1fcb032a96b14bf3543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90654ebb2fd40016678611d70cb163b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87405786514c309cab16b0f207da5853320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ff66bf964a35de88c350df9fd557321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c06e721fa5496a3c5354a2da98cb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc526a9c243da817e4427724e2804d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58b3b0ed045c6bc6aca54b7b4aa064324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0503934484e21de2cdbdcc7afb2c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6548e168ec1364f4840a389d8f3a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f7c0dc84d185ded9d1fbddafaa93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467b4543f13d28e93b3ef342309818328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ef34031d6e2dd56f1c84bc6773d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2b0e6a4e4988323147499bc644d11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab925b90c53ca03d7ce4b1ad80f8c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d38aa7792eff8a0282cf542b5333a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a68703a106bd53d1493cd2b087c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bd4910dfba8d595c9c6ed7f211f01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681df31a595e13636c7b9834d971d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569059aa62fbf0c7f7a5d59f0c183051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e3b8996c1d8f029607f985b3e96b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e559e5d4e40f6e062e79cc706fa0a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb542ad6543b5cce1b59e6f5ca52e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9dc8d926c66523839c34e89748e0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281af4cf62f33d937688f7816d03de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb0c67d9f08fba736a27263230948342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306381848735a3946e7134ef8443d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f4b85900fb2dbb30cb79bf8deca3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca13ecadb246918d8ddcab160fe913345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48f6efa462b7304cd06c56aafa8b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975ebd6b112ac6cf40e73e0ab7d716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702342fcd89cff655b44e1b0a21c3249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31aae32b8d0c645544b2a59434cf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44563665c2c61132fe171f00e0096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0c68a8a654e3793ddc1d8de267ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a576b15d2a7eba1699e048aa04c693352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c70e22189dd3e8279c80dad41242e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e2fa0f9c515b7285bc494f1083bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598777a39f30b5097cc5ce8840fa609d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa12857c1c5f9bbc2bddd5b04b4026356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334acb732d0d8426037b2a38eac90a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8275e560d43a41c3c0b13cf3259e146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7362562d3b91f3937b8f0207cd78a95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97aea5318ca9dcc67aa0d9de1971d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031927c8311644c7486bce3283fbe09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8706dc584e41d0a56e39771f1d36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5a2640fa14ac5eb70b5088eb579a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baeea495ed42776b28d23a10e5878e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6318604c21e91b9ab14ccc56df6829365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ef3de9f5a9f86f1aef1d11358abf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33db2d7e2b07a6838d6a2160d5a59a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01eb0b076a24da4133fcc42bbfa7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b4bb005081a88195d22641a1f859369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79a0f803a12d2a679d8cfcdfda552370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595db80d84c6a6c01d9fed5f4f77f5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ccab91d94516abe42a78533a6ab26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7b891ae9443dd3ce490d7967a8c4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378e5986ff40ef27fc41be5c23ff12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a8d4d64d96b718f9f33e1d9ee9b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51549e56242a9bd01a7c1d793ef3121376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6186c52a753ebd550a9f00b8e0bfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bede8af5a12978127835d002c34aa82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820eb5d45ea2b8c38f9b991f8cdd1db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55f0ac49c38acca9a6bad11431351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144a3bda0d5d5bb55fbe4d5b1af44c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c180d62d66e61926b0dfd85fc598382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54635515920e6d38ab1df0d9443d6fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf6c7580edcd955d178dbf590d8be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd276844b1f434daabbeb74ad2f08e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847f8b000f1b493ee41e421b1a9ed0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5c603200b3205daaddec83353a11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0c30920ba5ce09d031033685b4ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e8e1b423f1774a5e8e3400706ca0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198b4aba357dd147c01ff274884ed1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b709227361f4cf3d77d01e8ee5b3b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294a1fc5f8eea9b13640284adb7637392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9f220af44f9d69a43eae07971762393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc368364dd769047577b547bb224239394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83c5bb5a01d49bb3bdec2291deb25e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6042070ce894123d3192eb845507f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03452478e92acb55ae4d3c681e7d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf2c84f21b3c6b8681793071cab50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05de5b3c395e69e392dc7c4d533165399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ab77bc149e63680273e64228f183400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb749d824bfbb6b28736fd1b5176390f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed283bc599b4ac2ba10713a81c0a687402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f73ad21ea3bbb1cc7be3e351616e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f1a78b617bf8762de562bcd9412e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2e73d54c8f6380d3cc5963123043405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c4e17404bd5a2b41016768af0c310406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a6f822edbb8c5fcb947b02df25ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dafb777b11c89e1c8eee30abc6e7cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1ccfc436b8e371433d374d8ca694409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835862e537f55536cdbb1a10b3e58af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17bb19b2acd5376f3b333dbe219cf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac3cbc95de00be737ca32a4d7a141412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238936f5d95ff6d7ff4337cf795ee8a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5917c4ea697db990c8fd1d1c143dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020606feaef32b8f63e349d47ff3e25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde4187d426e5a78ae82119ff3b60da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b678e11c6ae99ca225090a2e9e6c8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff23258d4f6711108b65e56cb8d1d8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ef886c67c91e1948afba96d68e99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7fc14b7c4d51858599e4007518fdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9259e7dfea7442325387e6ce051ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6be5e380921e681f101a5dc2a5be6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f514d78398b2f7aa4534c6f922b01a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d4d1b0113d0b06e8ac2714e4c76a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc298bb16faa2811d524810079454425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1fbe44f0cf70b00be4c4fd01b403426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238baddc0d6a9c5ce2ec1b409ac53d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa0844b568c12e1a56653f0463eab6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52e727911d62556f9157483f3a8d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b76f2ed466d5d9032f0cb67e47af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43504eb16058a8243b7a0eef8b42d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a13da1d9510ede5a6057d2d5789e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b65c6d6a3d4db14121e78ca9f46e9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92142332fbd1e1eaca22e3bc576344c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5304fd47ba97e785f30682ba15435f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0413657916d7ed08cf9d556b415d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb4fb768665c357ed6100a1cf0ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df43bab542f9e1bc45ade0d24438f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd075eb22fdf2e37ddd54a3777b8e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea268ef404479f60ffe2d6c79faa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8a7f0a7d860052310d3aac17c245441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496bbc25818652268844989f2ed8ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5706534b9f20f6f8f7adf4116e08f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6708ccd8c0e3a30e0babcb67daec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26fb47ffdd58b8e629b4bc2a27e62a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f566b6d1d6dd5594886f9c67771937446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89288bce8ba5b560b7fea2ca34bea6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e877433bd7573bb0efc047b520d2c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0bc307aab9edd9e556905a6c32a0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f629b976058438fea4b9219c66e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba75d66cceeb4b2ee3c75a1a3ba31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b57f71b8a233f56f6f564a0a36e89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede835a173886d713110cce7d7a58545453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e2b9a6da9b1d1a854661a47c1492454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52827e619c1cddd2697e8eadfeb3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0d3b8e3fec66080ed3658043b3aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf72ba68e1c70f77f7049935cf61f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2dfbd6bf18b9a646d23a9a023d1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6887ff101b4d14b7e256c6e5d140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69aadc9ece48186e2c6ad9b2d1e363460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24ef994b3d3f4b48611cce573c03e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddcc86752e24b2f60c7cc4104ec26a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b30990097dfd7d019ecea1eb396d6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c07a077d6deef49e2559a41d4cdc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8966385f4d38365f9ee1465a671ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8845679ace4b97c96bbfe0e7882b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871569fda23f17d137c2d46bc095db7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729336cb81631177b8f0475f52c3e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44daf542fb8e614f701eff1752c07c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a1c49544a7d2b9e87bbe98b3e2fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6929b8fe77cc0894f7847a753ae5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899bd10a751bb0a072e44d3f194ec1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f44228f8f5f64037a907e3309c50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84ebb4b6ebfcfd3eb04a1fd651c3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea07b6c13f258019bde2e3c678ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803445f22910878d4747ef6beaed55a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633350956f21a4fdca0a126b330daf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c32cb500601044e913945a8863b82b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660934d2e8f77bbfc26c196624f7fd6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ef8704f425d960ded778b65f33b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57796b5c0ed1f4369394d4dd9aff7e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a44a12e2f5f196dfec51404862cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a81a68fba920823658933e0402c9da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235605ae583695402b632c819b187ed9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0c4864f8508be36fab90516f8b45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d320c6af8fafcf0f69e3d230d52da1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45864ea0e2ba7bcd664452d2e6c5df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec9e8741a9499d56db77153260c2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673bebf8fe57bb172c6590d8dd6c5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16adeb8a5720443fd1a3e4903bc84f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74418e8af8cea1c740a6b4bb0a034a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5269073b92246ded5481acbef5a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100aea7b5830b37c34dd783a8f5750b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcbd2c8a5f836168752d0d26b18887494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1af4452898fd526f5310df464c7b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736dff1fe86dd20077eaf0ac2db9b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea91150c96d7f46df9a99df09ad9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f85e55b4cd63cbd8da1f5d8adf606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7bb197dab7f49296ebcbf36384ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb875c122784c50dbc1545df61243ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e6cb512ac726ab3442cbbc2ece41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3398151924f5f1d34818f8c25dea698502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f776d86f3cfe3d8081342640bedd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c736ab0b6accf688f788b9b7eadef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50194db97119f6b3449b2eb8509587bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c24aec22353b27d55481dba82e88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15ce4ffb814b815c38b23f2d2da2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1caac1189c68c07ad4af27d779d5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85c9784772a36aa9ae5fb3db2a5d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d403f109aa9ad04d034d866d649857510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd124aad26e850f04910d397dc991511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603ba7fd60cbf40e929c5f8a217f6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f522199039f6dc09d5947d94d7bfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fdfef8cf3904f59b38f9a89a73b69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4769f2aae2b4091d0d101dcbae854e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e391117e4859e3cdf556ca4ff21a75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719f7bda3328b9a575bf4df7d83163e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e24870f69fbeacd28437ba6509dd2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a54824417bd97b1ff89a33e80ceed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc3d843d430e7b7f2bcef907406e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf8fdd4682f06514db5a4251b3ed79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c72609f78e79d68ff0f0c27f03ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7affdf18cd4301d72af1e4782fdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ced1b5083cdd3bda445318ad67dfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693290b6d8c549bae9f9a60b410752525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01a9b0db79892618af20a3814d7b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873b5955ccc3fa55027c85977afc47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170e93bdebb2ec8d5e02518debcc2a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc9f79404df8134958f28b65173f1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca158be4c737438f9c2281133b6da9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b5d6d7a2de3ca4ef3d00608448ab5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917fa6e060d18ac085ff1bf8efd7a6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a89cd135e0dbb2d80ac40a65061fb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350627db9b8868d98547a8f5f5e6f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad3583cab056b71f9dc4eca0633da5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6405e308dca0322e21f0579999e3e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef6c0053cd2eabe9ea7ba36951713537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc279cfde1c434e89fc6ffa3567b80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df25df318529e434cd39604a87ba4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bef1fe7e6cb7d0ac5a1a297d33da3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744bd43a65708706edddcd040cd7ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb942d31eeb5ad3f8722ab7ee6a22c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b438ac5aec3773f01a6e2d4bcf97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add2aafdfed738ff1d7d3c401d74cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908c730ec52bafe199ec69979aa3e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b177a2ccdca0179098a26e94e28d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2d22d495104a974aa33ce0a4a0f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad0610fab238d3ea41baf037da67a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe021973c0ee41f175f658503652ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e599b586ffe2b412ac33d0a34d95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea3dc11a69347bfcfeb835338dc9cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b2e23dfa9665f3f511357ba02a7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349894eec38eb78f6eea5e11abea633553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510d21fbfe2b1d7fa698fc6199b766554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8963649a1fcc3da3d4d265bfa5bc60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed368a3ae0ebc8cbecce3157781c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e977fc6b4b9f468a063f557c049698557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7dea0ec1e897471b318142e58acf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc60f626d1f744d2318862502b7703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9bcf6c149c5e1176c0f45087daf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ad7c451a85030d64f12a486c893b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb451fe90b3b3b48558ad7bffa7534562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba1b06ea2d7074c4f98b3ce3422639563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f6c323cb722f14f62e76b6fb4992564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae0cd7114629453344c002b6d7b67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32f4c29e8cea6f0ee2a23957ff75ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5121aa5a2b150a51d006f0ac915930d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396a7ff5707f7db9b26c3118903627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87798ae18a29bff2e20b07e41589068569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fc0f5feb94557ac62c6c6c04e2146570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7786836acd8034117898dcb16bad7be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d022da946808bf7d5a2fd9da006c322572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c2574c6fd411e63fd35ff21efeea7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e515ecd93d92594c84e379e865d57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf39337eb5f0c75e0427d14ac993de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c227b9230ce0c48b9dc3f073f2f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eedacb075a0f6b9e684fb15d172c3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132a0c55fabbd2b040e454924f3902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f7f648b57ef2eead37f1cd74a7ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ca85fee07cdc3e1515b166525e77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f283d0a79b7df6debe9885f5eeb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86150ec91694b3a614cf5621f44e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456a127dcfa49343baa3545878a6b42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc001edc16ed6f7060adfdaedd8c5a83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dd3758cd08731e0144bcbae3e1445585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85503c18ab6e537ee6d437658ae619586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5294ba0bca698dcecfed07ea0cd327587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ecd8798dd748bde1f1afb9f8ab008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f758a111e87891b805dfeb7ec5eb26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a63eb5aa5677487da24a8f51bc39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca11ab49c3056b710a29b2fde5f9fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8be77d0f977b3e31db0acbc869ff6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13084fc36687fcd27b2f2c9ad88d4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57cad451440a03683d794b93105bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7978bf99e49c4f66a2c679bbfa6d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd51313c5fdad7f2866875aef1a491596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de90e1fd01af600f61431ab7ec806a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b242c2e19799eb577caef71b29bd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567788281fff364381b82d531764210d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3470eb6d403c448c690d63014f8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258266090fb48437d59a310e8733bf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd91637a4f521452ac78b0b7b6eb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2160132f21487b20bcc32cadbf41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1533ca364fb4e93787088242393b83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba2652e10ac2ca21ca3a3499666f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892c0ca40c8f1c7cd4482b40814a1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846cfad1229de1cac5974fe9fa1aeaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b4dbd5c0589a9919416a9ba44b008608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f85375915c5e8e5344086704d575f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551558d34f8bbcb8352c8a9b73f34d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bab22edcebca283b60f9618c0c004611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c1937f01eab4cec3d0fdd7489b4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb221ef1b152e17a236d7c2dd3c74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb8f57c54f006c794d3798906c736614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03248f9e3e54908c5fda83ba3709b3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ada90e7f4ed389fc01333ea71c035616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab28312b48fb6fa852d0a7649de9f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba4bede07d9df6e45b48a8933965d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d867be19a920f018765a92932dc0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd22ec4c5f77174d16186b654ee773620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43275e2cd87129d39e81a8c2a073ea29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee70bd4213a587eee9ad39432aa8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea711102b6980ff383eeaa3b07eaf66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b6bbae63a90b5373ce1b89266e83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c159b3c2127fc16e9e93de6ae128c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2780429722aa7b3cf4aec3279770af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc345f6d079285df3e4ed0c7748b604627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c73d7b549c99bbb0d3a269f292210628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226e7ce1aabd3f8f2b445e6a328923629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2fa3fc434d3ccda2c5a6c61d72304630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d440e008a0085b3e82a14c1705385b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86fc319c6736d8074e1d51a8cc1f56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48f06d8cd4b08c7eac594209bc0bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd91faed31e2f29965dfb7df979b3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7274340f1499ddb7bdc33a1a6b19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecb9d970cbd48c0c1ef5f50b5341e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a41e7bcde55e6717688bc9b91d52d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc52da7d33b7ceaa044e1a0e0535b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d89c7921b37977b0bcd82aba7699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd549d623e41c508845c5a11d67769640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4208175b95ab71e6974c0ccad14479641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5bfb188d5a98f9a5d54a1ffdf6cb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb5581bb784c511f875b407067413643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455769b8a2e13717ecf9e6ca99db846644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323d7b31c09a4c7612939256453f15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfac008add87487b74a24334573d31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda4f87a22a8abea5d9ae279cee4e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30eaf9cab57a1fe363f792d4b1c80d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e252e992fa256a8936959554929f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecaed0afd2f62b681fb5dae8ffdd4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd56d6a078a3e290096dce11f5f2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae23558415a5c7ce741593d7b394b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733833cbfeb5fabbfe1e0a334b1cb90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29cef016400c47db095d829ccc2805654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135d437b3991e531d09b61d05239cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f51d6c434a91a5cf9978f46d751de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5281cc158f9a85b6e886f22edddd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b342d3e8af197b1aced1e5673420658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae62bb29f77e196d6abc95ee8c512659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac40a83a440668a43f2e33f6da436660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f05d3d75b58d083edf8d99d84b256661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc530bf6e4341ad9235d6f20da445a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeaaa7e6bd562be2865a5e8817d637663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eccb205ae4ef5239d5f2d45175f6e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806750b698b23f9524ea20675852c99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784dd7a430219c2831255360ff3367666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d8f434889f15fd46aaf62e40ed42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154979f9c545d5443d00fea48f893d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e0f596fbc05679d7c41b1b2fe5d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5977fdec5ea6ebcfdeae2695772b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ced38e60b30af746490457b6af72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b586305b80ede8cdd04060c1d3f3fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eb213ca5e437921fb87e77bf9f8e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655e0358fdd681699e169ddae3d0af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ea97eac3a01564aa26be6d4a0414675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768c388e473ec3121d0496b5e6a868676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07974da6e5731556e381c6907868d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079851f03db32bbba5a5f8db44ee09d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455bfbcb66a3fb14d8d50fd26eb24b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8fdde7066db2f346380aa46c7b407680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ad81f20e4ca8f8595cd3adeb0ca4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319eba505fd5dfe9a1eb208909f8da2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4af96759e8521d18810f931deabf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2cb4984dc9c32c9f280cf8438c732684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6dffe8323f7d238fe3af9d3197f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90eb07a045e6c7c5608dd4962e39cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a975c6dff5ac56db336a1719e99e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab431f961288f6f4a45ef03c41bb5e25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3e443f3a4afdbee6285926359f16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20b23f5a7ca8580765de29bd0a11b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b173a7f47c6840008131ef8191094d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33da8f48a09e264978c3abb536806e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b719e927a6c3426d5059fd7505443ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155462e1a277475d7f2a3d8e2d1962f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f761def9a5872c947c871f67af28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19136516a830ff6e79c7cd6de474f98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb0ddba26b06acb15c17563fe8c9d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc9ee019b7924d0f16432af74cafc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ad65d8f981f151f848ab9b2f98ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e36bbf1a05f13ec996eac73c864b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab553737384d18e9211905b8fce551701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488de8165237845a929f3e724d25df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c0e8148896ed1470f77c8ca12165703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7c6bbf86722559f7b76dad7c2386b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f25f73616ae1dda68de1110df494705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86418077a5b36ecca13c0b8a4bd98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1bcfa59723d9907141c29e910d89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb708a48750bc4a3e4ecd7a73bf9a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fff1047837c9905638fdbd6db3332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96979d3764f03edd088d559ab977e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829bb5475ce3e593fab6fa5b2314b23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb7c21ce854278e9d5e5d5918aa322712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158470e94af73ae4fc7a30e7a138cd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172de5a2d3253ba0c09b9078c52cb41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896d5b0cada69e278da3e36cbb1eab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f9300be425362f793149870970b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bcce09f4042c5902c2532d0edf6d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc536ef50fedad611f57639930736c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85654bb622547496d1d0b576816068db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312796c9eb3674d8785e3689f065b3a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78afe3bd7aecc2a530597e575d618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc833c3e1069c84092c587cac8c3f7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efba53afa20d86ae561a73951ada81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83093d94e69d35fb0e4baedc52a15abf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ede98ad8a3502c9d00ad261b26cee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1f5a96032bbceaab4560d3aaeb6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ad75378b64bfadc56cd0b28cf68b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf54a895d3dedd613d973b9702737728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f1bd8c6f0323e4cce093fdd890039729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54020295479ff26e5c0a1ef2d00313730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427943c101991719d40b211791f265e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69036d5ff2d608fcb6fc8642f35565ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953030f2c688ac14bc0991ffd625cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1b50ac84db4ac4bdc6175a337e09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bf18c7dd98a58e9bcf7294c79e5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e176bba71ab7c2e8dffb21428d118736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9122bcff436b5dc97dd38e10d4e26b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a4f0ae9607a4312727c9a289b5df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35446a70ab89bf97b09c7717a7ce9cf1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee9b3a34a3b7e1db8db06dfa77f7b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418279cc335a1383d7816cfe903b50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec502d704bb35df4ef4eee9a02967c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5729b31d4184106900e6675e2c2df9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b04014be825e5400b744f0708c29cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21386548474d80225669304e80c39b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbbf80031ad36d078bc35736c9e2d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250eabd20d8d4e1bb2010df7b8c1884747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119276ba25b2450fca19d89d9a64024748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825e92b6bdea777a0a45ddd957c007749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512682868091c32d5fc595b0c601c35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357edaa5522c9764fc4d5f692f4d66d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a012292c0a53e6b096416494be19f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d8084c102bdf5f23568b7a562fe9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069fda0d541c91b36eab11504adde94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6bacae2e50636195e1c41b0c05ef4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e30d39080ed23cf7aeaeb99bc2af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964d6275701151d54180e3cc829fa2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070720752aaf087bc06f04bfd92a77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92201d25515bcf852b79adcba787d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a38bdf917ec5873a45f0198d7c81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86200503e503715fce3ffd76c58ec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce238bfd81e37e049a810820b546ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00073e89ca742707fbf4a835ae9fac6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d7b690e1a7b326e2b2ddd336e10b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6eb8586a6f5f1bcf7362dbcc3bebf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127dc0ab807ec54d0ebaf0ea606239766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced1cfaad5c3725bf68f6c94450218767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>